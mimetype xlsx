--- v0 (2025-12-07)
+++ v1 (2026-04-05)
@@ -54,8921 +54,8921 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29157</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elizabeth Maria Nascimento e Silva-Professora Beth</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29157/001_conclusao_do_cmei_cebolinha_rev.odt</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29157/001_conclusao_do_cmei_cebolinha_rev.odt</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a conclusão das obras do Centro Municipal de Educação Infantil Cebolinha.</t>
   </si>
   <si>
     <t>29158</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29158/ind_002.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29158/ind_002.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Federal José Vitor de Resende Aguiar - Zé Vitor, indicando a destinação de recursos financeiros, por meio de emenda parlamentar, no valor de R$ 100.000,00 (cem mil reais), para o Lar Paulo &amp; Estevão - Instituição de Educação e Assistência Social Espírita de Patos de Minas - visando à ampliação de sua estrutura física e construção de novas salas para a oferta da Educação Infantil.</t>
   </si>
   <si>
     <t>29159</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29159/ind_003.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29159/ind_003.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando  indicando a realização de gestões para a captação de água pluvial no cruzamento da Rua São Geraldo com a Rua Quirino Fonseca, especificamente, em frente à residência de número 325.</t>
   </si>
   <si>
     <t>29160</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>João Batista Gonçalves - Cabo Batista</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29160/ind_004.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29160/ind_004.pdf</t>
   </si>
   <si>
     <t>À Deputada Estadual Ludimila Fonseca Azevedo Falcão, indicando a alocação de recursos, nos respectivos órgãos federais, para a aquisição de veículos, tipo viatura, para a 10ª Delegacia de Polícia Rodoviária Federal, localizada em Patos de Minas - MG.</t>
   </si>
   <si>
     <t>29161</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29161/ind_005.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29161/ind_005.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Federal José Vitor de Resende Aguiar - Zé Vitor, indicando a alocação de recursos, nos respectivos órgãos federais, para a aquisição de veículos tipo viatura para a 10ª Delegacia de Polícia Rodoviária Federal, localizada em Patos de Minas - MG.</t>
   </si>
   <si>
     <t>29162</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29162/ind_006.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29162/ind_006.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Federal Tenente Pedro Aihara indicando a alocação de recursos, nos respectivos órgãos federais, para a aquisição de veículos tipo viatura para a 10ª Delegacia de Polícia Rodoviária Federal, localizada em Patos de Minas - MG.</t>
   </si>
   <si>
     <t>29163</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ivanir Rosa de Oliveira - Ivan Rosa</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29163/ind_007.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29163/ind_007.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o encaminhamento a esta Casa Legislativa de projeto de lei que estabelece normas para “a doação de bens públicos municipais a pessoas jurídicas com finalidade lucrativa”, de maneira que o incentivo seja calculado tomando-se por base o valor atribuído ao imóvel na escritura pública de doação, em parcela única, enquanto perdurar a doação, e que os valores arrecadados sejam destinados aos Fundos Municipais da Cultura e do Esporte.</t>
   </si>
   <si>
     <t>29164</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Daniel Amorim Gomes - Professor Daniel Gomes</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29164/ind_008.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29164/ind_008.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de biovaletas ao longo de vias públicas e áreas urbanas, em locais estratégicos, possibilitando a realização do gerenciamento sustentável de águas pluviais no Município de Patos de Minas.</t>
   </si>
   <si>
     <t>29165</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Daniel Amorim Gomes - Professor Daniel Gomes, João Batista Gonçalves - Cabo Batista</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29165/ind_009.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29165/ind_009.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o envio de projeto de lei, em caráter de urgência, à Câmara Municipal, oficializando o direito ao pagamento do Incentivo Financeiro Adicional (IFA), repassado pelo Ministério da Saúde, aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE), do Município de Patos de Minas.</t>
   </si>
   <si>
     <t>29166</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29166/ind_010.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29166/ind_010.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de câmeras de videomonitoramento do Projeto “Olho Vivo” e de redutor de velocidade na Praça do Cruzeiro, localizada entre as ruas José Caixeta e Amélia de Souza, no Bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>29167</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29167/ind_011.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29167/ind_011.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de sistema de iluminação em Led e de câmeras de videomonitoramento do Projeto “Olho Vivo,” na praça localizada na Rua José Joaquim de Souza, no Bairro Jardim Céu Azul.</t>
   </si>
   <si>
     <t>29168</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Nivaldo Tavares dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29168/ind_012.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29168/ind_012.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de lâmpada em dois postes de iluminação na rua do cemitério da Comunidade de Sertãozinho.</t>
   </si>
   <si>
     <t>29169</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ezequiel Macedo Galvão - Ezequiel Macedo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29169/ind_013.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29169/ind_013.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de parque infantil, adaptado com brinquedos inclusivos, para crianças com Transtorno de Espectro Autista (TEA) e para crianças com síndrome de Down, na Praça Manoel Gonçalves de Lima, Bairro Guanabara.</t>
   </si>
   <si>
     <t>29170</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29170/ind_014.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29170/ind_014.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a vistoria das palmeiras existentes na praça pública localizada em frente à Escolinha Carequinha, na Avenida Fátima Porto, esquina com a Avenida Ivan Borges Porto.</t>
   </si>
   <si>
     <t>29171</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29171/ind_015.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29171/ind_015.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de parquinho infantil na praça da Comunidade Arraial dos Afonsos.</t>
   </si>
   <si>
     <t>29172</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>José Eustáquio de Faria Junior</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29172/ind_016.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29172/ind_016.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de travessia elevada na Rua Doutor Marcolino, n.º 1000, em frente ao Hospital Vera Cruz.</t>
   </si>
   <si>
     <t>29173</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29173/ind_017.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29173/ind_017.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de travessia elevada na Avenida Araguaia, em frente ao número 205, localizada no Bairro Sobradinho.</t>
   </si>
   <si>
     <t>29174</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29174/ind_018.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29174/ind_018.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de melhorias na sinalização de trânsito vertical e horizontal, incluindo  instalação de placas de sinalização, pinturas de faixas de pedestres e sinalização de paradas, no Bairro Campos Elíseos.</t>
   </si>
   <si>
     <t>29175</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29175/ind_019.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29175/ind_019.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o envio de projeto de lei a esta Casa Legislativa autorizando o credenciamento de Microempreendedores Individuais (MEI) para prestação de serviços públicos de capina e roçagem das praças, parques e vias públicas no Município de Patos de Minas, conforme minuta de projeto em anexo.</t>
   </si>
   <si>
     <t>29199</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29199/ind_020.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29199/ind_020.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação, por meio do Fundo Municipal de Patrimônio Cultural - Fumpac, de placa de identificação no Conservatório Municipal Galdina Corrêa da Costa Rodrigues.</t>
   </si>
   <si>
     <t>29200</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29200/ind_021.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29200/ind_021.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a criação de vagas de embarque e desembarque para os veículos de transporte de aplicativos “Ubers”, no Centro e nos demais pontos comerciais do município.</t>
   </si>
   <si>
     <t>29201</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29201/ind_022.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29201/ind_022.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de gestões para a passagem e execução do veículo Fumacê nos distritos, povoados e bairros do município de Patos de Minas.</t>
   </si>
   <si>
     <t>29202</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29202/ind_023.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29202/ind_023.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a manutenção dos bancos da Praça Almir Campos Soares, localizada no Bairro Jardim Itamarati.</t>
   </si>
   <si>
     <t>29203</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29203/ind_024.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29203/ind_024.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o envio de projeto de lei a esta Casa Legislativa, instituindo o “Moto Point”, que consiste na criação de ambientes localizados em pontos estratégicos com estacionamento, bancos, mesas, iluminação e cobertura, destinados aos motoboys da cidade.</t>
   </si>
   <si>
     <t>29204</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29204/ind_025.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29204/ind_025.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de semáforo para pedestre na esquina do Hospital Imaculada Conceição, localizado no cruzamento da Avenida Getúlio Vargas com a Avenida Brasil.</t>
   </si>
   <si>
     <t>29205</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29205/ind_026.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29205/ind_026.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o encaminhamento de projeto de lei a esta Casa Legislativa, concedendo a isenção de Imposto Predial Territorial Urbano - IPTU ao imóvel de propriedade e residência do contribuinte, cônjuge e/ou filhos, que comprovadamente tenham Transtorno do Espectro Autista - TEA, conforme esboço de projeto de lei anexo.</t>
   </si>
   <si>
     <t>29206</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>José Luiz Borges Júnior</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29206/ind_027.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29206/ind_027.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a abertura de licitação para realização do serviço de recolhimento e armazenamento de veículos abandonados nos espaços públicos.</t>
   </si>
   <si>
     <t>29207</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29207/ind_028.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29207/ind_028.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o asfaltamento da Vila Eliseu Francisco Rodovalho, Centro.</t>
   </si>
   <si>
     <t>29208</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29208/ind_029.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29208/ind_029.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada para pedestres próximo à Papelaria Pinheiro, localizada na Avenida Fátima Porto.</t>
   </si>
   <si>
     <t>29209</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29209/ind_030.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29209/ind_030.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de um parquinho infantil na praça localizada entre as ruas Jorge Plínio Louzada, Vilma Tolentino Reis Silva e Francisco Gonçalves Pinheiro, no Bairro Residencial Sorriso.</t>
   </si>
   <si>
     <t>29210</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Itamar André dos Santos - Itamar André</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29210/ind_031.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29210/ind_031.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação da rede elétrica e respectivos postes de iluminação no interior do cemitério de Pindaíbas.</t>
   </si>
   <si>
     <t>29211</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29211/ind_032.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29211/ind_032.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a implantação de uma travessia elevada em frente ao Instituto Educacional Alegria do Saber, localizado na Rua José Rangel, Centro.</t>
   </si>
   <si>
     <t>29212</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29212/ind_033.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29212/ind_033.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a regularização fundiária de imóveis do Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>29213</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29213/ind_034.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29213/ind_034.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a abertura de licitação ou realização de concessão para a instalação de quiosques na orla da Lagoa Grande.</t>
   </si>
   <si>
     <t>29214</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29214/ind_035.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29214/ind_035.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a implantação de vagas para estacionamento de veículo de condutores de pessoas com deficiência, em frente ao anexo da Escola Municipal Norma Borges Beluco, localizado no Bairro Sebastião Amorim.</t>
   </si>
   <si>
     <t>29215</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29215/ind_036.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29215/ind_036.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação da rede elétrica e respectivos postes de iluminação no interior do cemitério de Major Porto.</t>
   </si>
   <si>
     <t>29234</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Ivanir Rosa de Oliveira - Ivan Rosa, João Batista Gonçalves - Cabo Batista</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29234/ind_037.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29234/ind_037.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade básica de saúde - UBS no Bairro Campos Elísios.</t>
   </si>
   <si>
     <t>29235</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29235/ind_038.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29235/ind_038.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade básica de saúde - UBS no Bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>29236</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29236/ind_039.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29236/ind_039.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o cercamento e instalação de Lâmpadas de led no campo de futebol do Cristavo, localizado na rotatória da Avenida Brasil, entre o fim da Avenida Paranaíba e o início da Rua Joaquim Fubá, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>29237</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29237/ind_040.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29237/ind_040.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de abrigo destinado aos passageiros do transporte coletivo urbano municipal, no ponto de embarque e desembarque, localizado na Rua Ataualpa Dias Maciel, na lateral da Loja Torneira e Cia.</t>
   </si>
   <si>
     <t>29238</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29238/ind_041.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29238/ind_041.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o recapeamento asfáltico na Rua José Martins da Costa, no Bairro Jardim Recanto.</t>
   </si>
   <si>
     <t>29239</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29239/ind_042.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29239/ind_042.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de melhorias na sinalização de solo (pintura) e instalação de placa de parada obrigatória na Rua Aprígio José da Silva, esquina com a Rua Montanhesa, no Bairro Belvedere.</t>
   </si>
   <si>
     <t>29261</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29261/ind_043.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29261/ind_043.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização da reforma do telhado da quadra poliesportiva do anexo da Escola Municipal “Norma Borges Beluco”, no Bairro Sebastião Amorim.</t>
   </si>
   <si>
     <t>29262</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29262/ind_044.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29262/ind_044.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de notificação aos proprietários dos terrenos/lotes vagos localizados no Bairro Morada da Serra.</t>
   </si>
   <si>
     <t>29263</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29263/ind_045.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29263/ind_045.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a contratação de servidores para compor equipes para realização de serviços urbanos.</t>
   </si>
   <si>
     <t>29264</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29264/ind_046.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29264/ind_046.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de acostamentos em toda a extensão da Rodovia Natalino Caixeta (antiga Estrada da Serrinha).</t>
   </si>
   <si>
     <t>29265</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29265/ind_047.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29265/ind_047.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o encaminhamento de projeto de lei a esta Casa Legislativa, instituindo a concessão do transporte gratuito para os pacientes e moradores no setor rural que fazem tratamento médico e reabilitação no município de Patos de Minas.</t>
   </si>
   <si>
     <t>29269</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Vitor Porto Fonseca Gonçalves - Vitor Porto</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29269/ind_048.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29269/ind_048.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de quebra-molas, lombada ou travessia elevada, na Rua Osvando Amaro Teixeira, no Bairro Laranjeiras.</t>
   </si>
   <si>
     <t>29270</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29270/ind_049.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29270/ind_049.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a cessão de um servidor do Poder Executivo para substituir, nesta Casa Legislativa, o servidor Cláudio Afonso Caixeta, que, recentemente, foi aposentado.</t>
   </si>
   <si>
     <t>29271</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29271/ind_050.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29271/ind_050.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a cobertura do parquinho infantil localizado nas dependências da Escola Municipal Maria Inês Rubinger Queiroz Rodrigues, situada na Avenida Ari Pessoa Franco, 910, Bairro Ipanema.</t>
   </si>
   <si>
     <t>29272</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29272/ind_051.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29272/ind_051.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o asfaltamento da Rua Juca Mandu, localizada na região central da cidade.</t>
   </si>
   <si>
     <t>29273</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29273/ind_052.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29273/ind_052.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de estudo para a avaliar a possibilidade de transformar a Rua Dr. Adélio Maciel em mão única.</t>
   </si>
   <si>
     <t>29283</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Mauri Sérgio Rodrigues - Mauri da JL</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29283/ind_053.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29283/ind_053.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a aquisição de um drone agrícola para auxiliar no combate ao mosquito Aedes aegypti.</t>
   </si>
   <si>
     <t>29284</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29284/ind_054.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29284/ind_054.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a manutenção da rede elétrica do Centro de Municipal de Educação Infantil “Vereador José Augusto Ferreira”, no Bairro Coração Eucarístico</t>
   </si>
   <si>
     <t>29285</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29285/ind_055.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29285/ind_055.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a poda e limpeza do Centro Municipal de Educação Infantil CMEI “Teba”, no Bairro Aquarius.</t>
   </si>
   <si>
     <t>29297</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29297/ind_056.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29297/ind_056.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de manutenção, emergencial, na entrada da Escola Municipal Maria Inês Rubinger, localizada na Av. Ari Pessoa Franco, no Bairro Ipanema.</t>
   </si>
   <si>
     <t>29298</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29298/ind_057.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29298/ind_057.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a limpeza e poda do mato alto, ou notificação ao proprietário para a execução da devida manutenção no lote localizado entre as ruas José de Santana e Miosotes.</t>
   </si>
   <si>
     <t>29299</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29299/ind_058.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29299/ind_058.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a poda do mato alto, construção de passeio, rampas para deficientes, iluminação em led e outras melhorias na Praça Zequito Rocha, localizada no Bairro Caiçaras.</t>
   </si>
   <si>
     <t>29301</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29301/ind_059.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29301/ind_059.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada em frente à cooperativa de laticínios Coopatos, localizada na Avenida Marabá.</t>
   </si>
   <si>
     <t>29302</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Nivaldo Tavares dos Santos, João Batista Gonçalves - Cabo Batista, Vitor Porto Fonseca Gonçalves - Vitor Porto</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29302/ind_060.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29302/ind_060.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada em frente ao Supermercado BH, localizado na Avenida Marabá.</t>
   </si>
   <si>
     <t>29303</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29303/ind_061.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29303/ind_061.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de rotatória no trevo da entrada da Escola Estadual “Agrotécnica Afonso Queiroz” - Escola Agrícola, localizado na BR 354.</t>
   </si>
   <si>
     <t>29304</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29304/ind_062.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29304/ind_062.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de revestimento com cimento do pequeno espaço da Prefeitura, localizado na Rua Pedro Felisbino, esquina com a Avenida Dilermando Gomes de Deus (em frente ao Supermercado Pérola), no Bairro Jardim Recanto.</t>
   </si>
   <si>
     <t>29305</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade básica de saúde - UBS no Bairro Jardim Paulistano.</t>
   </si>
   <si>
     <t>29306</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29306/ind_064.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29306/ind_064.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade básica de Saúde – UBS no Bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>29307</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29307/ind_065.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29307/ind_065.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de convênio para mutirão de consultas com médico otorrinolaringologista.</t>
   </si>
   <si>
     <t>29308</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29308/ind_066.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29308/ind_066.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a criação de um Programa Institucional de Clube de Leitura, a ser implementado no espaço da Biblioteca João XXIII.</t>
   </si>
   <si>
     <t>29309</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29309/ind_067.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29309/ind_067.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de inspeção de combate à propagação de mosquitos Aedes Aegypti, roedores e outros problemas relacionados à saúde pública, na residência situada no início da Rua Santa Cruz, número 2, no Bairro Aurélio Caixeta.</t>
   </si>
   <si>
     <t>29310</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29310/ind_068.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29310/ind_068.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de operação de poda do mato alto e limpeza em toda a extensão da Avenida Marabá, especialmente no canteiro central e nos terrenos públicos adjacentes, bem como a emissão de notificação aos proprietários de lotes na referida avenida, a fim de que realizem a devida limpeza de seus imóveis.</t>
   </si>
   <si>
     <t>29311</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29311/ind_069.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29311/ind_069.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a criação de um programa semanal de microchipagem de animais domésticos em bairros carentes, com deslocamento de veículo e equipe aos finais de semana.</t>
   </si>
   <si>
     <t>29312</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29312/ind_070.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29312/ind_070.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de capina e roçada, com urgência, da pista de caminhada da Avenida Marabá, entre a Avenida Wilson Gomes Coelho e a MG-354.</t>
   </si>
   <si>
     <t>29313</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29313/ind_071.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29313/ind_071.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o estudo de viabilidade para a conversão, em mão única, da Rua Marciano Pereira da Silva, no Bairro São Francisco.</t>
   </si>
   <si>
     <t>29314</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29314/ind_072.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29314/ind_072.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a implementação de coleta seletiva no município de Patos de Minas.</t>
   </si>
   <si>
     <t>29315</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29315/ind_073.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29315/ind_073.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de muretas no canteiro central no final da Avenida Continental, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>29316</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29316/ind_074.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29316/ind_074.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a disponibilização de lanche para as gestantes que são atendidas na Clínica de Especialidades, localizada na Rua Alzino Martelo, Bairro Nova Floresta.</t>
   </si>
   <si>
     <t>29321</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29321/ind_075.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29321/ind_075.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de uma travessia elevada (lombada ou faixa de pedestres elevada) em frente à Escola Carequinha, localizada na Rua Silva Guerra, nº 81, Centro.</t>
   </si>
   <si>
     <t>29392</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29392/ind_076.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29392/ind_076.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de travessia elevada em frente à Igreja Mãe Rainha, localizada na Rua Padre Antônio Dias, Bairro Residencial Gramado.</t>
   </si>
   <si>
     <t>29322</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29322/ind_077.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29322/ind_077.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a mudança de direção para mão única na Rua Rio Grande do Norte.</t>
   </si>
   <si>
     <t>29323</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29323/ind_078.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29323/ind_078.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de sinalização de trânsito para o transporte escolar em frente ao portão de acesso da Escola Estadual Zama Maciel.</t>
   </si>
   <si>
     <t>29346</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>José Carlos da Silva - Carlito</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29346/ind_079.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29346/ind_079.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada e melhoria na sinalização em frente à Escolinha Infantil Patati Patatá, localizada na Avenida Araguaia, Bairro Sobradinho.</t>
   </si>
   <si>
     <t>29354</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29354/ind_080.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29354/ind_080.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de uma travessia elevada, faixa de    pedestre ou passarela na Avenida JK, nos cruzamentos   com os bairros Ipanema,    Residencial Gramado e na Região do Planalto.</t>
   </si>
   <si>
     <t>29355</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29355/ind_081.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29355/ind_081.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o fechamento de uma das vias da Avenida Getúlio Vargas e/ou a Avenida JK para que aos fins de semana, principalmente aos domingos, possam ser realizadas atividades de lazer e esportes para toda a comunidade.</t>
   </si>
   <si>
     <t>29356</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29356/ind_082.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29356/ind_082.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a reforma da ponte localizada na comunidade de Mumbuca, próximo ao Distrito de Pilar.</t>
   </si>
   <si>
     <t>29383</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29383/ind_083.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29383/ind_083.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de uma travessia elevada pouco antes do cruzamento da rua Major Gote com a rua Capitão Américo, no bairro Alto dos Caiçaras.</t>
   </si>
   <si>
     <t>29358</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29358/ind_084.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29358/ind_084.pdf</t>
   </si>
   <si>
     <t>Á Deputada Estadual Maria Clara Marra, indicando a destinação de recursos para o Conselho Comunitário de Segurança Pública do Município de Patos de Minas - Consep visando à aquisição de cães para o serviço de Rondas Ostensivas com cães - ROCCA do 15° BPM.</t>
   </si>
   <si>
     <t>29359</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29359/ind_085.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29359/ind_085.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização, urgente, de patrolamento, nivelamento e reparo de pontos críticos, na estrada rural da região de Tijuqueiro em Pindaíbas.</t>
   </si>
   <si>
     <t>29362</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29362/ind_086.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29362/ind_086.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a ampliação das rotas dos caminhões de varrição de ruas.</t>
   </si>
   <si>
     <t>29363</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29363/ind_087.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29363/ind_087.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a abertura de processo licitatório para fornecimento de combustível para aeronaves no aeroporto.</t>
   </si>
   <si>
     <t>29364</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29364/ind_088.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29364/ind_088.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando uma instituição de parceria com instituições de ensino para a reforma de quadras públicas.</t>
   </si>
   <si>
     <t>29365</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29365/ind_089.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29365/ind_089.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando adotar as medidas necessárias para o recapeamento asfáltico de toda extensão da Rua Quirino Fonseca no Bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>29367</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29367/ind_090.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29367/ind_090.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a construção de travessia elevada na Rua Jaime Ramos, ao lado da entrada do Centro Universitário de Patos de Minas.</t>
   </si>
   <si>
     <t>29368</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29368/ind_091.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29368/ind_091.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o asfaltamento da Rua Armelinda Martins Pereira, no Bairro Sorriso.</t>
   </si>
   <si>
     <t>29369</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29369/ind_092.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29369/ind_092.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de radar na Rodovia Natalino Caixeta, anterior à rotatória do Distrito Industrial, e na Avenida Joaquim Fubá, próximo à Ponte do Arco.</t>
   </si>
   <si>
     <t>29370</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29370/ind_093.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29370/ind_093.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de gestões para substituição das manilhas de esgoto do cruzamento entre as ruas Amorés, Almenara e Potiguares</t>
   </si>
   <si>
     <t>29371</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Itamar André dos Santos - Itamar André, João Batista Gonçalves - Cabo Batista</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29371/ind_094.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29371/ind_094.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de gestões para a construção de uma nova ponte sobre o ribeirão da localidade de Carocas, próximo ao povoado de Horizonte Alegre.</t>
   </si>
   <si>
     <t>29381</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29381/ind_095.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29381/ind_095.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade básica de saúde - UBS no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>29382</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29382/ind_096.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29382/ind_096.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade básica de saúde - UBS no Bairro Vila Rosa.</t>
   </si>
   <si>
     <t>29384</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29384/ind_097.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29384/ind_097.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade básica de saúde - UBS no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>29386</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29386/ind_098.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29386/ind_098.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a viabilidade de alteração do sentido de parada no cruzamento das ruas Vicentina Rodrigues e Arlindo Leles Ferreira, localizado no Bairro Jardim Panorâmico.</t>
   </si>
   <si>
     <t>29388</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29388/ind_099.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29388/ind_099.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a revitalização da Praça Fernando Lucas Teixeira Magalhães, situada entre as ruas Vicentina Rodrigues, Fernando Pereira Goulard e José Veloso da Silva, no Bairro Jardim Panorâmico.</t>
   </si>
   <si>
     <t>29389</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29389/ind_100.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29389/ind_100.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a regulamentação da Lei Ordinária nº 8.262, de 31 de maio de 2022, que cria Programa “Parceiros da Causa Animal", mediante o estabelecimento das categorias de parceiros conforme os valores de doação, bem como os critérios para a concessão e renovação do selo.</t>
   </si>
   <si>
     <t>29393</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29393/ind_101.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29393/ind_101.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o encaminhamento a esta Casa Legislativa de projeto de lei, alterando a redação do art. 37 e acrescentando o art. 37-A na Lei Complementar nº 381, de 9 de abril de 2012, no sentido de ampliar o período de férias e a forma de concessão ao longo do ano letivo, de modo a atender o pleito dos(as) supervisores(as) escolares, conforme minuta anexa.</t>
   </si>
   <si>
     <t>29407</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29407/ind_102.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29407/ind_102.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a manutenção da estrada rural que liga a Comunidade de Potreiros ao Distrito de Pilar.</t>
   </si>
   <si>
     <t>29408</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29408/ind_103.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29408/ind_103.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de iluminação no campo de futebol localizado no Distrito de Alagoas.</t>
   </si>
   <si>
     <t>29409</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29409/ind_104.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29409/ind_104.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade básica de saúde - UBS no Bairro Barreiro</t>
   </si>
   <si>
     <t>29410</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29410/ind_105.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29410/ind_105.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade básica de saúde - UBS no Bairro Jardim Itália</t>
   </si>
   <si>
     <t>29411</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29411/ind_106.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29411/ind_106.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a contratação de segurança noturno para o CAPS II (TM).</t>
   </si>
   <si>
     <t>29412</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29412/ind_107.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29412/ind_107.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a regulamentação das vendas ambulantes no Parque Municipal do Mocambo.</t>
   </si>
   <si>
     <t>29413</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29413/ind_108.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29413/ind_108.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a aquisição e instalação de semáforos para pedestres nos principais cruzamentos, onde existe intenso movimento de transeuntes.</t>
   </si>
   <si>
     <t>29414</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29414/ind_109.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29414/ind_109.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de câmeras de monitoramento do “Olho Vivo” na Comunidade de Aragão.</t>
   </si>
   <si>
     <t>29415</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29415/ind_110.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29415/ind_110.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação a construção de um “fraldário” na Unidade de Pronto Atendimento - UPA.</t>
   </si>
   <si>
     <t>29429</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29429/ind_111.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29429/ind_111.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a disponibilização do Parque Municipal do Mocambo como ponto fixo de arrecadação de mantimentos destinados à população atingida pelas recentes chuvas no Rio Grande do Sul.</t>
   </si>
   <si>
     <t>29430</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29430/ind_112.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29430/ind_112.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de câmeras de vigilância, monitoramento de olho vivo, nas proximidades da Unidade de Pronto Atendimento (UPA) localizada na Rua Peluzo, nº238, Jardim Peluzzo, em razão do crescente índice de roubo e furtos veiculares na região.</t>
   </si>
   <si>
     <t>29431</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29431/ind_113.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29431/ind_113.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a implementação de acompanhamento psicológico e monitoramento de vítimas da violência e abuso infantil.</t>
   </si>
   <si>
     <t>29432</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29432/ind_114.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29432/ind_114.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a implementação do aplicativo WhatsApp como meio de comunicação oficial do Conselho Tutelar.</t>
   </si>
   <si>
     <t>29433</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29433/ind_115.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29433/ind_115.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a implantação do Sistema de Sinais para denúncia de violência contra as mulheres no município de Patos de Minas.</t>
   </si>
   <si>
     <t>29462</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29462/ind_116.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29462/ind_116.pdf</t>
   </si>
   <si>
     <t>Ao Presidente do Esporte Clube Mamoré e Presidente da União Recreativa dos Trabalhadores - URT, indicando a realização de um jogo amistoso, ente os times Mamoré e URT, com a renda revertida às vítimas das enchentes do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>29463</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29463/ind_117.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29463/ind_117.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando reformas e melhorias em todas as quadras poliesportivas do município de Patos de Minas que ainda não receberam nenhum tipo de intervenção.</t>
   </si>
   <si>
     <t>29461</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Wilian de Campos</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29461/ind_118.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29461/ind_118.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a ampliação do período de funcionamento e realização de melhorias na infraestrutura do Centro Municipal de Educação Infantil - CMEI Arco-Íris em Santana de Patos.</t>
   </si>
   <si>
     <t>29459</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29459/ind_119.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29459/ind_119.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando melhorias na quadra esportiva do Distrito de Santana de Patos.</t>
   </si>
   <si>
     <t>29460</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29460/ind_120.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29460/ind_120.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a pavimentação das ruas de Santana de Patos.</t>
   </si>
   <si>
     <t>29464</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29464/ind_121.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29464/ind_121.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a contratação de estudos e consultorias especializadas para a criação de um_x000D_
 plano de prevenção a catástrofes no município de Patos de Minas.</t>
   </si>
   <si>
     <t>29465</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29465/ind_122.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29465/ind_122.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade básica de saúde - UBS no Bairro Eldorado.</t>
   </si>
   <si>
     <t>29872</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29872/123_construcao_de_ubs_no_bairro_pizolato_rev__retirada.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29872/123_construcao_de_ubs_no_bairro_pizolato_rev__retirada.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a construção de unidade básica de saúde - UBS no Bairro Residencial Pizolato.</t>
   </si>
   <si>
     <t>29466</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29466/ind_124.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29466/ind_124.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade básica de saúde - UBS no Bairro Residencial Monjolo.</t>
   </si>
   <si>
     <t>29467</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29467/ind_125.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29467/ind_125.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de container de lixo, nas proximidades do Quiosque Por do Sol, na Avenida Marabá nº 2471.</t>
   </si>
   <si>
     <t>29468</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29468/ind_126.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29468/ind_126.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o realinhamento da mureta para contenção de águas pluviais, na esquina da Avenida Patrício Filho, com a Avenida das Quaresmeiras, no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>29469</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29469/ind_127.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29469/ind_127.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a inclusão de terrenos municipais no Programa Viva Patos.</t>
   </si>
   <si>
     <t>29470</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29470/ind_128.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29470/ind_128.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o reforço da sinalização no entorno do Parque de Exposições.</t>
   </si>
   <si>
     <t>29471</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>José Luiz Borges Júnior, João Batista Gonçalves - Cabo Batista</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a reforma dos banheiros públicos do Distrito de Bonsucesso.</t>
   </si>
   <si>
     <t>29472</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29472/ind_130.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29472/ind_130.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada na Rua Marechal Rondon, em frente ao n.º 1155, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>29473</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29473/ind_131.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29473/ind_131.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de um centro municipal de educação Infantil – CMEI no antigo imóvel da lavanderia localizada da Rua São José, no Bairro Lagoinha.</t>
   </si>
   <si>
     <t>29474</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29474/ind_132.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29474/ind_132.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada ou faixa de pedestres, em ambas as vias, na Rua Major Gote, em frente ao Colégio Marista, no Bairro Aurélio Caixeta.</t>
   </si>
   <si>
     <t>29505</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29505/ind_133.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29505/ind_133.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a ampliação do serviço da Farmácia Municipal, mediante o fornecimento de medicamentos em extensão da farmácia, a ser situada nas dependências do Hospital Santa Casa de Misericórdia.</t>
   </si>
   <si>
     <t>29506</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29506/ind_134.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29506/ind_134.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade de saúde da família - USF, no Bairro Distrito Industrial.</t>
   </si>
   <si>
     <t>29507</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29507/ind_135.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29507/ind_135.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando Construção de unidade de saúde da família - USF no Bairro Vila Garcia.</t>
   </si>
   <si>
     <t>29508</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29508/ind_136.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29508/ind_136.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de unidade de saúde da família - USF na comunidade de Mata Burros/Ranchão.</t>
   </si>
   <si>
     <t>29524</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29524/ind_137.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29524/ind_137.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a reforma e instalação de grama no canteiro central da Avenida Edson Nunes de Paula, no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>29525</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29525/ind_138.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29525/ind_138.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a remoção da pista de skate e reforma completa da quadra, transformando-a novamente em quadra poliesportiva, na Praça Celso Maurício da Silva, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>29526</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29526/ind_139.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29526/ind_139.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a autorização para a construção de uma horta comunitária na Praça “Leonides Alves da Rocha”, localizada entre a Avenida Maria de Fátima Borges e Rua João Augusto de Souza, em frente ao número 533, no Bairro Jardim Panorâmico.</t>
   </si>
   <si>
     <t>29557</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29557/ind_140.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29557/ind_140.pdf</t>
   </si>
   <si>
     <t>À Deputada Estadual  Ludimila Fonseca Azevedo Falcão, indicando a realização de gestões para adesão do Município de Patos de Minas ao Programa Miguilim, realizado pela Secretaria Estadual de Saúde de Minas Gerais (SES-MG), em conjunto com a Secretaria Estadual de Educação (SEE-MG).</t>
   </si>
   <si>
     <t>29558</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29558/ind_141.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29558/ind_141.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a divulgação do Programa Miguilim nas escolas da rede municipal de ensino e nas redes sociais do município de Patos de Minas.</t>
   </si>
   <si>
     <t>29559</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Elizabeth Maria Nascimento e Silva-Professora Beth, João Batista Gonçalves - Cabo Batista</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29559/ind_142.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29559/ind_142.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a contratação de médico especialista em neuropediatria para atendimento na rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>29560</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29560/ind_143.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29560/ind_143.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a elaboração, em caráter de urgência, de uma proposta na Plataforma FNS - Saúde, para que os recursos encaminhados pelo deputado federal Dr. Mário Heringer (PDT-MG) por meio da indicação de Emenda n.º 14050008 – OGU/24, no valor de R$ 200.000,00 (duzentos mil reais), por meio do Fundo Municipal de Saúde, destinados ao Incremento Custeio PAB, possam ser depositados em conta-corrente indicada pelo Executivo, e, posteriormente, aplicados em nosso município na Unidade Básica de Saúde Rural de Lanhosos e na Unidade de Saúde da Família Nova Floresta, denominada “USF Dr. Cláudio Arpini”.</t>
   </si>
   <si>
     <t>29561</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29561/ind_144.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29561/ind_144.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a criação de um programa para a implantação de Espaços PET em praças e parques do município de Patos de Minas.</t>
   </si>
   <si>
     <t>29562</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29562/ind_145.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29562/ind_145.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a regulamentação e aplicação da Lei nº 6.956/2014, que “dispõe sobre a afixação de cartaz nas salas de aula, contendo o número do telefone do disque denúncia sobre qualquer tipo de violência, abuso e assédio sexual cometido contra menores”.</t>
   </si>
   <si>
     <t>29563</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29563/ind_146.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29563/ind_146.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o asfaltamento da via dos Pomares, no Distrito Industrial II.</t>
   </si>
   <si>
     <t>29564</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29564/ind_147.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29564/ind_147.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a avaliação de danos à vegetação na região do Buracão.</t>
   </si>
   <si>
     <t>29565</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29565/ind_148.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29565/ind_148.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a disponibilização de profissional de enfermagem exclusivo para a unidade básica de saúde de Areado.</t>
   </si>
   <si>
     <t>29566</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29566/ind_149.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29566/ind_149.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a revitalização do canteiro central na Avenida João Cirino, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>29567</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29567/ind_150.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29567/ind_150.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a urbanização, arborização, instalação de parquinho infantil, pista de caminhada, bancos, academia ao ar livre e outros equipamentos de lazer e convivência na Praça Coronel Elmiro Alves do Nascimento, localizada na Rua Granito, em frente aos números 260 e 254, no Bairro Barreiro,</t>
   </si>
   <si>
     <t>29568</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29568/ind_151.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29568/ind_151.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada em frente à Escola Estadual Abílio Caixeta de Queiroz, localizada na Rua Francisco de Assis Sabino, 221 - Bairro Alvorada,</t>
   </si>
   <si>
     <t>29569</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29569/ind_152.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29569/ind_152.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a troca de bloquete por aslfalto na Praça Santana, ao lado do Mercado Municipal.</t>
   </si>
   <si>
     <t>29570</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29570/ind_153.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29570/ind_153.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o recolhimento periódico feito pelo caminhão de coleta e instalação de contêineres de lixo em frente à Comunidade Terapêutica Nosso Lar, localizada na Rua Chico Xavier, nº 50, Bairro Distrito Industrial 2.</t>
   </si>
   <si>
     <t>29574</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29574/ind_154.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29574/ind_154.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a recuperação do pavimento viário e instalação de calçadas na Rua Neném Calixto, no Bairro Chácaras Caiçaras.</t>
   </si>
   <si>
     <t>29586</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29586/ind_155.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29586/ind_155.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a construção de travessia elevada de pedestres na Praça Etelvina Osório de Melo, no Bairro Campos Elíseos.</t>
   </si>
   <si>
     <t>29587</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29587/ind_156.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29587/ind_156.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a substituição dos sinais sonoros tradicionais por sinais musicais ou visuais adequados às crianças com Transtorno do Espectro Autista (TEA) nas escolas municipais e centros municipais de Educação (CMEIs) de Patos de Minas.</t>
   </si>
   <si>
     <t>29588</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29588/ind_157.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29588/ind_157.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização e ampla divulgação de campanha de prevenção contra acidentes no trânsito, inclusive com a fixação de adesivos dessa campanha nos veículos municipais, durante todo o ano.</t>
   </si>
   <si>
     <t>29589</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29589/ind_158.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29589/ind_158.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de palco e concha acústica no Galpão do Produtor Rural “Adelino da Mota Magalhães”.</t>
   </si>
   <si>
     <t>29590</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29590/ind_159.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29590/ind_159.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a aplicação de resina no piso do Conservatório Municipal Galdina Corrêa da Costa Rodrigues.</t>
   </si>
   <si>
     <t>29591</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Daniel Amorim Gomes - Professor Daniel Gomes, Vitor Porto Fonseca Gonçalves - Vitor Porto</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29591/ind_160.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29591/ind_160.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a ampliação dos cargos de Engenheiro Ambiental, Engenheiro Florestal, Biólogo e Técnicos Ambientais, da Diretoria de Meio Ambiente da Secretaria Municipal de Agricultura, Pecuária e Desenvolvimento Sustentável, da Prefeitura Municipal de Patos de Minas.</t>
   </si>
   <si>
     <t>29592</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29592/ind_161.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29592/ind_161.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a adesão ao Pacto Nacional pela Superação do Analfabetismo e Qualificação da Educação de Jovens e Adultos.</t>
   </si>
   <si>
     <t>29603</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29603/ind_162.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29603/ind_162.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de postes e rede de iluminação na Avenida Quinzinho Pintado, no Bairro Alto Limoeiro.</t>
   </si>
   <si>
     <t>29604</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29604/ind_163.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29604/ind_163.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de um passeio (calçada) ao redor do campo de futebol localizado na Rua Amazílio Ferreira de Camargos, no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>29605</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29605/ind_164.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29605/ind_164.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de Chamamento Público para exploração comercial na orla da Lagoa Grande.</t>
   </si>
   <si>
     <t>29606</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29606/ind_165.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29606/ind_165.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de parquinho infantil e instalação de postes com lâmpadas de LED na Praça João Batista de Castro, nº 59, situada na Rua José Augusto de Queiróz, atrás do Supermercado Atacadão no Bairro Bela Vista - Alto Caiçaras.</t>
   </si>
   <si>
     <t>29607</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29607/ind_166.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29607/ind_166.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de um redutor de velocidade na Rua Tucuruí, próximo à esquina da Rua Eucaliptos, no Bairro Jardim Esperança,</t>
   </si>
   <si>
     <t>29608</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29608/ind_167.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29608/ind_167.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando  a instalação de um redutor de velocidade na Avenida Fátima Porto, próximo ao cruzamento com a Avenida Paranaíba.</t>
   </si>
   <si>
     <t>29609</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29609/ind_168.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29609/ind_168.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada em frente ao Sest Senat, localizado na Avenida Maria Clara da Fonseca, 900, Bairro Planalto.</t>
   </si>
   <si>
     <t>29610</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29610/ind_169.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29610/ind_169.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a isenção, temporariamente, de impostos/tributos municipais aos comerciantes instalados no trecho em obras da Avenida Fátima Porto e da Rua dos Caetés.</t>
   </si>
   <si>
     <t>29611</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a realização de Chamamento Público para exploração comercial na orla da Lagoinha.</t>
   </si>
   <si>
     <t>29612</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29612/ind_171.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29612/ind_171.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a adesão aos programas do Governo Federal denominados Programa Nacional de Capacitação das Cidades “Capacidades” e Programa Próspera Cidades.</t>
   </si>
   <si>
     <t>29613</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29613/ind_172.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29613/ind_172.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a adesão aos programas do Governo Federal denominados Pacto Nacional de Prevenção aos Feminicídios, Programa Mulher Viver sem Violência e Casa da Mulher Brasileira.</t>
   </si>
   <si>
     <t>29614</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29614/ind_173.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29614/ind_173.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a adesão aos programas do Governo Federal denominados Programa Saúde na Escola, Programa Cuida Mais Brasil e Programa de Volta Para Casa.</t>
   </si>
   <si>
     <t>29615</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29615/ind_174.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29615/ind_174.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o acompanhamento, de perto, das demandas da população referentes à Copasa pelos departamentos que possuem vínculo com água e esgoto.</t>
   </si>
   <si>
     <t>29618</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29618/ind_175.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29618/ind_175.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de poste de energia elétrica em toda a extensão da Rua Zacarias Dias Ferreira, localizada no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>29619</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29619/ind_176.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29619/ind_176.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a poda emergencial das árvores ao longo da pista do meio da Avenida Juscelino Kubitscheck de Oliveira (JK).</t>
   </si>
   <si>
     <t>29620</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29620/ind_177.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29620/ind_177.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de calçada em frente ao lote vago, número 175, localizado na Rua Piracicaba, no Bairro Jardim Esperança.</t>
   </si>
   <si>
     <t>29621</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29621/ind_178.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29621/ind_178.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de uma quadra poliesportiva na Comunidade de Arraial dos Afonsos.</t>
   </si>
   <si>
     <t>29622</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29622/ind_179.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29622/ind_179.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de gestões para incluir na Lei Complementar Nº 686, de 16 de maio de 2023, a garantia de indenização de transporte ao Agente Comunitário de Saúde e ao Agente de Combate às Endemias que, em muitos casos, realiza despesas com locomoção para o exercício de suas atividades.</t>
   </si>
   <si>
     <t>29623</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29623/ind_180.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29623/ind_180.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando incluir, na Lei Complementar nº 686, de 16 de maio de 2023, a garantia de fornecimento, ou custeamento, da locomoção dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias, no exercício das suas atividades na zona rural.</t>
   </si>
   <si>
     <t>29624</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29624/ind_181.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29624/ind_181.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a revisão do Decreto de Lei nº 4093/2015, (Gratificação Rural - atualmente a regulamentação feita pelo decreto é somente para os servidores da educação) - lei complementar nº 338, 19 de maio de 2010.</t>
   </si>
   <si>
     <t>29625</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29625/ind_182.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29625/ind_182.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a reforma e a ampliação do Centro de Referência de Assistência Social- CRAS, localizado no Bairro Alvorada.0</t>
   </si>
   <si>
     <t>29635</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29635/ind_183.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29635/ind_183.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de gestões para intensificar o policiamento, no Bairro Afonso Queiroz.</t>
   </si>
   <si>
     <t>29636</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29636/ind_184.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29636/ind_184.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada, na Rua Miguel Machado Marques e melhoria na sinalização do cruzamento com a Rua Maria Justa, no Bairro Lagoinha.</t>
   </si>
   <si>
     <t>29637</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29637/ind_185.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29637/ind_185.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de uma rotatória localizada no final da Rua Major Gote, que dará acesso ao Bairro Itamaraty.</t>
   </si>
   <si>
     <t>29643</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29643/ind_186.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29643/ind_186.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando adotar medidas necessárias para implantação de uma escola na Avenida Ronaldo Fernandes de Souza, ao lado da igreja, no bairro Quebec.</t>
   </si>
   <si>
     <t>29638</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29638/ind_187.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29638/ind_187.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de uma parada de ônibus e melhorias na sinalização, na Avenida Cruzeiro do Sul, localizada no Bairro Jardim Andrades, ao lado do Supermercado Mart Minas, próximo a Avenida Fátima Porto.</t>
   </si>
   <si>
     <t>29639</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29639/ind_188.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29639/ind_188.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando autorizar o envio de notificação para a manutenção de áreas rurais, que confrontem com o perímetro urbano.</t>
   </si>
   <si>
     <t>29640</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29640/ind_189.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29640/ind_189.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de iluminação pública localizada na Rua Geraldo Saturnino da Silva, no Bairro Cerrado.</t>
   </si>
   <si>
     <t>29642</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29642/ind_190.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29642/ind_190.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de um redutor de velocidade na Avenida Maria de Lourdes Queiroz Pereira, em frente ao número 47, localizada no bairro Afonso Queiroz, com urgência.</t>
   </si>
   <si>
     <t>29652</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29652/ind_191.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29652/ind_191.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Estadual de Segurança Pública do Estado de Minas Gerais, Sr. Rogério Greco, indicando a disponibilização de maior quantitativo de tornozeleiras eletrônicas para o Município de Patos de Minas, como forma de favorecer o monitoramento de autores de violência doméstica e autores de outros delitos contra mulheres.</t>
   </si>
   <si>
     <t>29653</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29653/ind_192.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29653/ind_192.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de estudo técnico para identificação do número de postes que contenham fios inutilizados em nosso município, com a consequente notificação das empresas responsáveis para que adotem medidas necessárias para a retirada de fios, em cumprimento da Lei n.º 8.327/2022.</t>
   </si>
   <si>
     <t>29654</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29654/ind_193.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29654/ind_193.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o patrolamento das estradas localizadas nas Chácaras Reunidas na Vila São João.</t>
   </si>
   <si>
     <t>29655</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29655/ind_194.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29655/ind_194.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de cruzamento de dados entre o CadUnico e os dados da Copasa, de modo a atender 100% das famílias do cadastro federal, habilitando-as a serem contempladas com a Tarifa Social.</t>
   </si>
   <si>
     <t>29656</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Ezequiel Macedo Galvão - Ezequiel Macedo, José Carlos da Silva - Carlito</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29656/ind_195.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29656/ind_195.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de um redutor de velocidade (quebra-molas) na Rua Virgilino Cunha n.º 710, em frente à Casa do Clero e do Seminário Maior, Bairro Boa Vista.</t>
   </si>
   <si>
     <t>29658</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29658/ind_196.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29658/ind_196.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada na Avenida Paracatu, com a respectiva pintura da faixa de pedestres, entre o Supermercado Lima Rosário e a Vieira &amp; Silva Materiais de Construção.</t>
   </si>
   <si>
     <t>29659</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29659/ind_197.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29659/ind_197.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a sinalização com pintura de solo, indicando “PARE”, nos cruzamentos da Rua Joana da Rocha Andrade, com as ruas Olyntho da Rocha Filgueira, José Álvaro Borges e José Eustáquio Araújo, no Bairro Cidade Jardim</t>
   </si>
   <si>
     <t>29660</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29660/ind_198.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29660/ind_198.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de contêiner e de coleta regular lixo na Rua Cristiano Silvério Xavier, próximo à Escola Estadual Deiró Eunápio Borges, no Bairro Sebastião Amorim.</t>
   </si>
   <si>
     <t>29661</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29661/ind_199.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29661/ind_199.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de gestões para a sincronização dos semáforos da Avenida Paranaíba.</t>
   </si>
   <si>
     <t>29662</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29662/ind_200.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29662/ind_200.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de melhorias na estrada da região de Curraleiro, entre o Doutor Douglas e Doutor Ricardo, sentido Barreirinho.</t>
   </si>
   <si>
     <t>29663</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29663/ind_201.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29663/ind_201.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada, ou outro meio adequado de redução de velocidade, em frente ao Supermercado Bernardão, na Avenida Dilermando Gomes de Deus, nº 1545, no Bairro Jardim Panorâmico, em razão do alto fluxo de trânsito no local.</t>
   </si>
   <si>
     <t>29664</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29664/ind_202.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29664/ind_202.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o envio de projeto de lei a esta Casa Legislativa, instituindo o Fundo Municipal dos Direitos da Mulher - FMDM no município de Patos de Minas, e de projeto de lei, atualizando a legislação que institui o Conselho dos Direitos da Mulher e define sua estrutura organizacional, conforme minutas de projetos em anexo.</t>
   </si>
   <si>
     <t>29665</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29665/ind_203.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29665/ind_203.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada na Rua Saul Valadares, em frente à praça no Bairro Copacabana.</t>
   </si>
   <si>
     <t>29666</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29666/ind_204.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29666/ind_204.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização estudo técnico para viabilizar a extensão da Rua Ilídio Pereira da Fonseca até a Avenida Marabá, no Bairro Nova Floresta.</t>
   </si>
   <si>
     <t>29667</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29667/ind_205.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29667/ind_205.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de um Centro Municipal de Educação Infantil - CMEI, no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>29669</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29669/ind_206.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29669/ind_206.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a conclusão da segunda pista da Rua Antônio Amâncio Filho, que liga os bairros Residencial Sorriso, Coração Eucarístico, Nossa Senhora de Fátima e Quebec à Rua São Geraldo.</t>
   </si>
   <si>
     <t>29682</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29682/ind_207.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29682/ind_207.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a marcação de vagas de estacionamento específicas para motocicletas, na Avenida Paranaíba, em frente aos números 1219 e 1241.</t>
   </si>
   <si>
     <t>29690</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Nivaldo Tavares dos Santos, João Batista Gonçalves - Cabo Batista</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29690/ind_208.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29690/ind_208.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de troca ou reforma da tela de proteção da quadra poliesportiva da Praça Céu, no Bairro Alto Colina.</t>
   </si>
   <si>
     <t>29683</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29683/ind_209.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29683/ind_209.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de gestões para a ampliação dos horários do transporte público que atende o Bairro Campos Elíseos.</t>
   </si>
   <si>
     <t>29684</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29684/ind_210.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29684/ind_210.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de posto policial na região do Bairro Rosário.</t>
   </si>
   <si>
     <t>29688</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29688/ind_211.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29688/ind_211.pdf</t>
   </si>
   <si>
     <t>À Deputada Estadual Ludimila Fonseca Azevedo Falcão, indicando a instalação de um posto policial na região do Bairro Rosário, no município de Patos de Minas.</t>
   </si>
   <si>
     <t>29685</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29685/ind_212.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29685/ind_212.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a implementação de formato de marcação de exames, retornos e controles, para pacientes em condição de pós-cirurgia.</t>
   </si>
   <si>
     <t>29686</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29686/ind_213.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29686/ind_213.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de melhorias na Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>29687</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29687/ind_214.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29687/ind_214.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a pintura de faixas e readequação de quebra-molas em conformidade com o Código de Trânsito de Brasileiro, na Rua Randolfo Borges Mundim, Bairro Planalto.</t>
   </si>
   <si>
     <t>29691</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29691/ind_215.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29691/ind_215.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a construção de uma travessia elevada de pedestres na Avenida Dilermando Gomes de Deus, próximo ao número 1545 - Jardim Panorâmico (em frente ao Supermercado Bernardão).</t>
   </si>
   <si>
     <t>29697</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Bartolomeu Ferreira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29697/ind_216.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29697/ind_216.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de travessia elevada na Avenida Afonso Queiroz, em frente à Paróquia São João Batista, no Bairro Sebastião Amorim.</t>
   </si>
   <si>
     <t>29698</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de redutores de velocidade, com a devida sinalização, na entrada e saída do Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>29699</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29699/ind_218.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29699/ind_218.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de redutor de velocidade (quebra-molas) na Rua Vereador João Pacheco, próximo ao número 1540, Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>29700</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29700/ind_219.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29700/ind_219.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de redutor de velocidade (quebra-molas), próximo ao número 1125, na Avenida Afonso Queiroz, no Bairro Sebastião Amorim.</t>
   </si>
   <si>
     <t>29701</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29701/ind_220.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29701/ind_220.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a reativação do sistema de estacionamento rotativo "Zona Azul", no Centro de Patos de Minas.</t>
   </si>
   <si>
     <t>29702</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29702/ind_221.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29702/ind_221.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a implementação de ações de revitalização no Distrito de Santana de Patos, incluindo serviços essenciais de varrição, instalação de academias ao ar livre, parquinhos e outras melhorias nas praças.</t>
   </si>
   <si>
     <t>29703</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29703/ind_222.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29703/ind_222.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a recomposição, urgente, da sinalização viária e realização de serviços de varrição nas ruas do Bairro Planalto.</t>
   </si>
   <si>
     <t>29704</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>José Eustáquio de Faria Junior, Ivanir Rosa de Oliveira - Ivan Rosa</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29704/ind_223.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29704/ind_223.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a pintura urgente de faixa de pedestres e construção de travessia elevada em frente ao Colégio Coração Materno, na Avenida Paranaíba, nº 762, no Centro de Patos de Minas.</t>
   </si>
   <si>
     <t>29705</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29705/ind_224.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29705/ind_224.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a intervenção, urgente, do Município no sentido da imediata reparação do sistema de esgoto da Rua Divina Ferreira, no Distrito de Major Porto.</t>
   </si>
   <si>
     <t>29706</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29706/ind_225.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29706/ind_225.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a pintura urgente (revitalização) da faixa de pedestres em frente à Escola Municipal Norma Borges, localizada na Rua Elizelma Pereira da Silva.</t>
   </si>
   <si>
     <t>29713</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando instalação de travessia elevada na Rua Arthur Magalhães, próximo ao ponto de ônibus situado entre a Rua Jacarandás e a Avenida das Quaresmeiras.</t>
   </si>
   <si>
     <t>29714</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29714/ind_227.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29714/ind_227.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando instalação de lixeira no canteiro central da Avenida Cruzeiro do Sul, no Bairro Jardim Andradas (predinhos da Brasilva).</t>
   </si>
   <si>
     <t>29715</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29715/ind_228.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29715/ind_228.pdf</t>
   </si>
   <si>
     <t>Ao Governador do Estado de Minas Gerais, Romeu Zema Neto,  indicando aumento do contingente policial e apoio na ampliação do videomonitoramento em Patos de Minas, bem como realização do pagamento das recomposições salariais aos policiais.</t>
   </si>
   <si>
     <t>29716</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29716/ind_229.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29716/ind_229.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando realização da pintura e/ou repintura completa da sinalização horizontal e instalação ou manutenção da sinalização vertical ao longo de toda a extensão da Rua Marechal Rondon, com especial atenção para o cruzamento com a Rua Ouro Preto, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>29717</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29717/ind_230.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29717/ind_230.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a criação de centro de iniciação ao esporte e ginásio poliesportivo municipal para prática de esportes olímpicos e paralímpicos.</t>
   </si>
   <si>
     <t>29719</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a  realização de um mapeamento detalhado das comunidades rurais que estão sendo gravemente afetadas pela falta de água em nosso município e o envio imediato de caminhão-pipa para o abastecimento de propriedades rurais, bem como a implementação de ações complementares para mitigação dos efeitos da seca.</t>
   </si>
   <si>
     <t>29725</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29725/ind_232.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29725/ind_232.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a urbanização e implantação de academia ao ar livre, parquinho infantil, revitalização da quadra, instalação de mesinhas e bancos de alvenaria na praça localizada entre a Rua Joaquim Burgos de Santana e a Rua José Augusto de Queiroz, no Bairro Alto Caiçaras.</t>
   </si>
   <si>
     <t>29726</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29726/ind_233.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29726/ind_233.pdf</t>
   </si>
   <si>
     <t>Ao Governador do Estado de Minas Gerais, Romeu Zema Neto, indicando a doação do imóvel onde estava instalado o posto de saúde localizado na Rua Dona Queta, no Bairro Caramuru.</t>
   </si>
   <si>
     <t>29727</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29727/ind_234.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29727/ind_234.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de melhorias nas estradas da comunidade de Paraíso de Baixo.</t>
   </si>
   <si>
     <t>29728</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29728/ind_235.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29728/ind_235.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de redutores de velocidade e faixas de pedestres, em pontos estratégicos, na Rua José Augusto de Queiroz, no Bairro Caiçaras.</t>
   </si>
   <si>
     <t>29729</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29729/ind_236.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29729/ind_236.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o recapeamento da parte interna do 15° Batalhão de Polícia Militar de Minas Gerais - BPM/PMMG - Setor Rondas Ostensivas com Cães - ROCCA, situado na Avenida Comandante Vicente Tôrres, 450, Bairro Jardim Céu Azul.</t>
   </si>
   <si>
     <t>29730</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29730/ind_237.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29730/ind_237.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de placa de identificação e placa  “Rua sem saída” na Rua Canedo, no Bairro Distrito Industrial II, às margens da BR 365.</t>
   </si>
   <si>
     <t>29731</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29731/ind_238.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29731/ind_238.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a limpeza da mata localizada no Parque do Mocambo.</t>
   </si>
   <si>
     <t>29732</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29732/ind_239.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29732/ind_239.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de quebra-molas na Rua Major Gote, 1748, Alto dos Caiçaras, em frente à Zoonoses e IMA.</t>
   </si>
   <si>
     <t>29733</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29733/ind_240.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29733/ind_240.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de quebra-molas na Rua Maria da Glória Gonçalves Mota, no Bairro Jardim Panorâmico.</t>
   </si>
   <si>
     <t>29734</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29734/ind_241.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29734/ind_241.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação travessia elevada na Rua Vicentina Rodrigues, próximo ao Rancho Sagarana.</t>
   </si>
   <si>
     <t>29735</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29735/ind_242.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29735/ind_242.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de cavalete de água na praça localizada na Avenida José Soares, próximo ao número 373, em frente à empresa Sintonia Motos, no Bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>29740</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>João Batista Gonçalves - Cabo Batista, Itamar André dos Santos - Itamar André</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29740/ind_243.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29740/ind_243.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de um posto de saúde na comunidade do Leal.</t>
   </si>
   <si>
     <t>29741</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29741/ind_244.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29741/ind_244.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de uma creche na comunidade do Leal.</t>
   </si>
   <si>
     <t>29742</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29742/ind_245.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29742/ind_245.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de uma passarela metálica, travessia elevada, lombada, ou sinal e faixa de pedestres na Avenida Juscelino Kubitschek de Oliveira, nas proximidades do número 8441.</t>
   </si>
   <si>
     <t>29743</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29743/ind_246.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29743/ind_246.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a utilização do valor do recurso devolvido pela Copasa para o término da construção da Avenida Angra dos Reis.</t>
   </si>
   <si>
     <t>29744</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29744/ind_247.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29744/ind_247.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a pintura das faixas e recomposição da sinalização viária na Avenida São Geraldo.</t>
   </si>
   <si>
     <t>29748</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29748/ind_248.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29748/ind_248.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de quebra-molas na Avenida Wilson Gomes Coelho, nas proximidades da casa de número 310 e dos últimos prédios, no Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>29749</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29749/ind_249.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29749/ind_249.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a distribuição gratuita de medidor contínuo de glicose (glicemia) às pessoas com Diabetes Tipo I, residentes no município de Patos de Minas – MG.</t>
   </si>
   <si>
     <t>29750</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29750/ind_250.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29750/ind_250.pdf</t>
   </si>
   <si>
     <t>Ao prefeito municipal, indicando a instalação de postes de iluminação pública e de braço de luz ao longo da Travessa dos Bicudos, no Bairro Alto Limoeiro.</t>
   </si>
   <si>
     <t>29769</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a criação e implementação de Programa de Apoio à Agricultura Familiar em nosso município.</t>
   </si>
   <si>
     <t>29770</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a criação de Programa de Saúde Mental voltado para vítimas de violência física, psicológica, patrimonial (latrocínio tentado, roubo e furto) e doméstica, com equipes multidisciplinares compostas por psicólogos, assistentes sociais e profissionais de saúde, e respectiva designação de servidores públicos e estabelecimento de espaço físico para os atendimentos, preferencialmente em parceria com as delegacias e unidades de saúde, bem como realização de treinamento da Polícia Militar e Polícia Civil para identificação de vítimas e encaminhamento adequado para os serviços de saúde mental.</t>
   </si>
   <si>
     <t>29771</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29771/ind_253.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29771/ind_253.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o cumprimento integral da Lei n.º 7.942, de 19 de maio de 2020, que garante atendimento prioritário e diferenciado às pessoas surdas ou com deficiência auditiva, por meio de servidores capacitados em Libras ou de sistemas de tecnologia assistiva.</t>
   </si>
   <si>
     <t>29772</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29772/ind_254.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29772/ind_254.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a pavimentação da via que liga o Bairro Campos Elíseos ao Setor Industrial.</t>
   </si>
   <si>
     <t>29773</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29773/ind_255.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29773/ind_255.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a pavimentação do trecho da Rua Ouro Branco, nas proximidades do número 155, no Distrito Industrial II.</t>
   </si>
   <si>
     <t>29774</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29774/ind_256.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29774/ind_256.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando o asfaltamento da Rua Frederico Eduardo dos Santos, no Distrito de Major Porto.</t>
   </si>
   <si>
     <t>29775</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29775/ind_257.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29775/ind_257.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando  a construção de estacionamento em uma parte do canteiro central, em frente aos números 1.385, 1.359 e 1.349, onde está localizada a Auto Mecânica Leonel e o Studio Female Dance, na Avenida Afonso Queiroz.</t>
   </si>
   <si>
     <t>29776</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29776/ind_258.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29776/ind_258.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de placa de proibido estacionar em frente à Eduardo Papelaria, localizada na Avenida Afonso Queiroz.</t>
   </si>
   <si>
     <t>29777</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29777/ind_259.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29777/ind_259.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a execução do projeto de pavimentação asfáltica da Travessa do Vilela, localizada no Bairro Lagoinha.</t>
   </si>
   <si>
     <t>29778</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29778/ind_260.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29778/ind_260.pdf</t>
   </si>
   <si>
     <t>RETIRADA PELO AUTOR (Ao Prefeito Municipal, indicando a  realização de estudo técnico para a retirada de 2 (dois) quebra-molas localizados na Rua Mata dos Fernandes, em frente aos números 556 e 992, no Bairro Vila Garcia.)</t>
   </si>
   <si>
     <t>29779</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29779/ind_261.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29779/ind_261.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a pavimentação asfáltica do trecho da estrada que dá acesso ao aterro sanitário de Patos de Minas.</t>
   </si>
   <si>
     <t>29780</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Mauri Sérgio Rodrigues - Mauri da JL, Ezequiel Macedo Galvão - Ezequiel Macedo, Gladston Gabriel da Silva, Itamar André dos Santos - Itamar André</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29780/ind_262.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29780/ind_262.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a concessão de anistia de multas e juros às pessoas inadimplentes inscritas na dívida ativa do Município, quaisquer que sejam os débitos.</t>
   </si>
   <si>
     <t>29783</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29783/ind_263.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29783/ind_263.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a construção de passeio de 5 metros, destinado à colocação das barracas dos feirantes, na lateral do campo localizado na Avenida Maria de Fátima Borges, no Bairro Sebastião Amorim</t>
   </si>
   <si>
     <t>29784</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29784/ind_264.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29784/ind_264.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a reforma, modernização e ampliação imediata do Mercado Municipal de Patos de Minas e a sua respectiva inclusão no Programa Viva Patos</t>
   </si>
   <si>
     <t>29785</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29785/ind_265.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29785/ind_265.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a reforma, modernização e ampliação da unidade básica de saúde da Comunidade do Aragão.</t>
   </si>
   <si>
     <t>29786</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29786/ind_266.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29786/ind_266.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a implementação de rondas de segurança e de vigilância, por meio da alocação de servidores efetivos ou terceirizados na área de segurança, destinadas à proteção do patrimônio e à garantia da segurança da população no entorno e dentro das dependências do Mercado Municipal e do Terminal Rodoviário de nosso Município.</t>
   </si>
   <si>
     <t>29803</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29803/ind_267.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29803/ind_267.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o envio a esta Casa Legislativa de projeto de lei que cria o Bairro "Chácaras Caiçaras".</t>
   </si>
   <si>
     <t>29804</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29804/ind_268.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29804/ind_268.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a urbanização da praça de Areado em frente à Igreja, no Distrito de Areado.</t>
   </si>
   <si>
     <t>29805</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29805/ind_269.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29805/ind_269.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de travessia elevada em frente ao comércio Empório Araújo, localizado na Avenida Tomaz de Aquino, na altura do número 602, no Bairro Caiçaras.</t>
   </si>
   <si>
     <t>29806</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29806/ind_270.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29806/ind_270.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a fiscalização mais incisiva no que diz respeito à coleta de lixo nos bairros da cidade.</t>
   </si>
   <si>
     <t>29807</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29807/ind_271.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29807/ind_271.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o envio a esta Casa Legislativa de projeto de lei para a criação do Fundo Municipal de Prevenção ao Vício em Apostas e Jogos Online.</t>
   </si>
   <si>
     <t>29808</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29808/ind_272.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29808/ind_272.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o envio a esta Casa Legislativa, com maior brevidade possível, das propostas elaboradas pelo instituto Jaime Lerner Arquitetos Associados diante do diagnóstico e dos projetos feitos pelo instituto, bem como do plano de trabalho da Secretaria Municipal de Trânsito, Transporte e Mobilidade para a implementação das respectivas propostas.</t>
   </si>
   <si>
     <t>29828</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29828/ind_273.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29828/ind_273.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a revitalização de um terreno público localizado na Avenida das Quaresmeiras, em frente ao número 209, no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>29829</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29829/ind_274.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29829/ind_274.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de travessia elevada na Rua Vereador João Pacheco, em frente ao número 1821, após o cruzamento com a Avenida Piauí, localizada no Bairro Lagoa Grande.</t>
   </si>
   <si>
     <t>29830</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29830/ind_275.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29830/ind_275.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de academia ao ar livre na Praça Nossa Senhora de Fátima, localizada entre a Avenida Paracatu e a Rua Ataualpa Dias Maciel, no Bairro Rosário.</t>
   </si>
   <si>
     <t>29831</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29831/ind_276.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29831/ind_276.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a pintura das faixas de pedestres no cruzamento da Rua Ana de Oliveira com a Avenida Fátima Porto.</t>
   </si>
   <si>
     <t>29832</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29832/ind_277.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29832/ind_277.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de nova audiência pública para tratar sobre o trânsito da cidade.</t>
   </si>
   <si>
     <t>29833</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29833/ind_278.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29833/ind_278.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando o estabelecimento de estacionamento de motos, estritamente, nas esquinas.</t>
   </si>
   <si>
     <t>29834</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Mauri Sérgio Rodrigues - Mauri da JL, Itamar André dos Santos - Itamar André</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29834/ind_279.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29834/ind_279.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de esforços para a implantação de linha aérea direta de Patos de Minas a Brasília.</t>
   </si>
   <si>
     <t>29835</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29835/ind_280.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29835/ind_280.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de corrimão na unidade de saúde da família do Bairro Jardim Paraíso.</t>
   </si>
   <si>
     <t>29836</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29836/ind_281.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29836/ind_281.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização da troca do piso da unidade de saúde da família localizada na Rua Joaquim Guimarães Maia, n° 42, no Bairro Jardim Paraíso.</t>
   </si>
   <si>
     <t>29837</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29837/ind_282.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29837/ind_282.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de operação tapa-buracos e recomposição asfáltica na Rua Doutor Marcolino.</t>
   </si>
   <si>
     <t>29838</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29838/ind_283.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29838/ind_283.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a realização de obras para melhorar o escoamento de água pluvial no cruzamento entre a Avenida Fátima Porto e a Rua Olyntho da Rocha Filgueira.</t>
   </si>
   <si>
     <t>29839</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29839/ind_284.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29839/ind_284.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a intervenção do Município para a tomada de providências cabíveis pela Copasa destinadas à imediata reparação do asfalto que vêm cedendo na Rua Coromandel, perto do número 237, bem como na Rua Vereador Zé Mota com a Rua São Geraldo.</t>
   </si>
   <si>
     <t>29859</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29859/ind_285.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29859/ind_285.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a criação Banco de Sangue Animal (cães e gatos) em Patos de Minas .</t>
   </si>
   <si>
     <t>29860</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29860/ind_286.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29860/ind_286.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de travessia elevada na Avenida Brasil, número 2.400, em frente à Igreja Congregação Cristã no Brasil, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>29861</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29861/ind_287.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29861/ind_287.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a reforma das telas e pintura do piso da quadra poliesportiva localizada na Praça Vereador João Ricardo de Oliveira, entre as ruas José Eustáquio de Araújo, Francisco Leonel, Maestro Olímpio e Dona Lica, no Bairro Antônio Caixeta.</t>
   </si>
   <si>
     <t>29862</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29862/ind_288.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29862/ind_288.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de redutores de velocidade no cruzamento da Rua Ouro Preto  com a Rua Prefeito Camundinho.</t>
   </si>
   <si>
     <t>29863</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29863/ind_289.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29863/ind_289.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de calçada e meio-fio na Rua Geraldo Saturnino, no Bairro Cerrado.</t>
   </si>
   <si>
     <t>29864</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29864/ind_290.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29864/ind_290.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a colocação de cascalho na estrada do aterro sanitário.</t>
   </si>
   <si>
     <t>29867</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29867/ind_291.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29867/ind_291.pdf</t>
   </si>
   <si>
     <t>Ao Governador do Estado de Minas Gerais, Romeu Zema Neto, indicando a designação de um escrivão(ã) para atender a Polícia Civil de Patos de Minas, especificamente, a Delegacia Especializada de Crimes contra a Mulher.</t>
   </si>
   <si>
     <t>29868</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29868/ind_292.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29868/ind_292.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a cessão de estagiário para a Delegacia Especializada de Crimes Contra a Mulher em Patos de Minas.</t>
   </si>
   <si>
     <t>29869</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando o envio a esta Casa Legislativa de novo projeto de lei que regulamenta o comércio itinerante, bazares e eventos similares no Município de Patos de Minas, conforme minuta apresentada em anexo.</t>
   </si>
   <si>
     <t>29870</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29870/ind_294.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29870/ind_294.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a implantação de Programa de Moradia Popular</t>
   </si>
   <si>
     <t>29871</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29871/ind_295.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29871/ind_295.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a criação de programas de inclusão social, com foco na educação, no esporte, na capacitação profissional e na cultura, para jovens em situação de vulnerabilidade social e econômica.</t>
   </si>
   <si>
     <t>29880</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29880/ind_296.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29880/ind_296.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de uma capela dentro do cemitério municipal de Patos de Minas para velório de entes falecidos de famílias que não têm condições financeiras para pagar um funeral.</t>
   </si>
   <si>
     <t>29881</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29881/ind_297.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29881/ind_297.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de uma sala sensorial para autistas no Aeroporto Municipal “Pedro Pereira dos Santos”, em Patos de Minas/MG.</t>
   </si>
   <si>
     <t>29882</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29882/ind_298.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29882/ind_298.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de travessia elevada na Avenida Dilermando Gomes de Deus, em frente ao número 704, no Bairro Sebastião Amorim.</t>
   </si>
   <si>
     <t>29883</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29883/ind_299.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29883/ind_299.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a reconsideração quanto à recente mudança de sentido de direção das ruas João Benedito Amâncio e Vereador Filadelphio José da Fonseca, localizadas no Bairro Nova Floresta, de modo que o fluxo único de direção da Rua Vereador Filadelphio José da Fonseca passe a ser em sentido contrário ao adotado, isto é, que seja centro-bairro.</t>
   </si>
   <si>
     <t>29884</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29884/ind_300.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29884/ind_300.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a convocação de agentes comunitários de saúde para compor a equipe da UBS “Enf. Marcelo Rodrigues dos Santos”, localizada no Bairro Residencial Gramado.</t>
   </si>
   <si>
     <t>29885</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29885/ind_301.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29885/ind_301.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a instalação de câmera de videomonitoramento na entrada do Bairro Campos Elíseos.</t>
   </si>
   <si>
     <t>29886</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29886/ind_302.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29886/ind_302.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a construção de meios-fios nas ruas do Distrito de Major Porto.</t>
   </si>
   <si>
     <t>29887</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29887/ind_303.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29887/ind_303.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, indicando a adoção de novas políticas públicas para a proteção e cuidado de animais no município, incluindo:_x000D_
 · O envio de um projeto de lei que obrigue a prestação de socorro aos animais atropelados nas vias públicas de Patos de Minas, conforme minuta já apresentada (anexa);_x000D_
 · A ampliação da Lei que institui o Banco de Rações, por meio do Programa Solidare PET, incluindo medicamentos e rações para animais de famílias em situação de vulnerabilidade e ONGs (minuta anexa);_x000D_
 · O envio à Câmara Municipal do Projeto de Lei nº 6088/2024, que visa à criação de espaços de lazer e convivência para animais domésticos em parques e praças públicas (minuta anexa)</t>
   </si>
   <si>
     <t>29888</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29888/ind_304.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29888/ind_304.pdf</t>
   </si>
   <si>
     <t>Ao Governador do Estado de Minas Gerais, Romeu Zema Neto, indicando a designação de uma aeronave modelo H145, destinada a emergências médicas, para o 12º Batalhão de Bombeiros Militar, sediado em Patos de Minas, responsável pelo atendimento às regiões do Noroeste e Alto Paranaíba.</t>
   </si>
   <si>
     <t>29891</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29891/ind_305.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29891/ind_305.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a criação de um Parque Tecnológico e Ambiental Integrado com a sustentabilidade como pilar central.</t>
   </si>
   <si>
     <t>29892</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Ezequiel Macedo Galvão - Ezequiel Macedo, Gladston Gabriel da Silva, Itamar André dos Santos - Itamar André, João Batista Gonçalves - Cabo Batista</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29892/ind_306.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29892/ind_306.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito indicando a realização de revisão da alteração no sistema de trânsito das ruas Dona Maria Resende e São Pedro, fazendo a reversão de ambas as ruas para mão dupla.</t>
   </si>
   <si>
     <t>29893</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29893/ind_307.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29893/ind_307.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal indicando a promoção, através dos canais de comunicação oficiais, como TV, rádio e internet, de uma ampla campanha explicativa sobre as modificações no trânsito, com informações claras sobre:_x000D_
     • as ruas que passaram por alterações e os motivos dessas mudanças (ex: melhorias no fluxo de veículos, implementação de segurança para pedestres, etc.);_x000D_
     • a apresentação das novas sinalizações e o seu significado; Orientações sobre comportamentos que os motoristas e pedestres devem adotar para garantir a fluidez e a segurança no trânsito;_x000D_
     • a programação das alterações, caso ainda haja fases de implementação.</t>
   </si>
   <si>
     <t>29220</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29220/aplausos_001.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29220/aplausos_001.pdf</t>
   </si>
   <si>
     <t>À servidora Ilda Alves Tolentino, pela dedicação, competência e amorosidade com que exerceu suas funções nos 30 anos de trabalho prestados na Câmara Municipal de Patos de Minas.</t>
   </si>
   <si>
     <t>29317</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29317/aplausos_002.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29317/aplausos_002.pdf</t>
   </si>
   <si>
     <t>Ao inspetor de investigadores Terval Carlos Pereira Rocha pelo brilhante trabalho à frente da Inspetoria do 10 º Departamento da Polícia Civil de Minas Gerais, sediado em Patos de Minas</t>
   </si>
   <si>
     <t>29372</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29372/aplausos_003.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29372/aplausos_003.pdf</t>
   </si>
   <si>
     <t>Ao garoto Lucca Gabriel Silveira Siqueira Batista pela admirável pureza de espírito na ação genuína de honestidade, generosidade e compaixão ao devolver à Polícia Militar, por iniciativa própria, um celular que encontrou, inspirando o desenvolvimento de atitudes de integridade, empatia e grandeza nas ações do dia a dia.</t>
   </si>
   <si>
     <t>29373</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29373/aplausos_004.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29373/aplausos_004.pdf</t>
   </si>
   <si>
     <t>À Equipe 01 de Agentes de Combate à Dengue pelo empenho, dedicação e destaque no trabalho essencial de proteção à saúde pública na atuação na linha de frente de combate ao mosquito Aedes aegypti, contribuindo significativamente para a prevenção e controle dessa doença no nosso município.</t>
   </si>
   <si>
     <t>29476</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29476/aplausos_005.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29476/aplausos_005.pdf</t>
   </si>
   <si>
     <t>Ao senhor Marcelo Silvério Moreira pela valorização e perpetuação do legado da culinária regional na produção e comercialização de mais de 60 produtos exclusivamente caipiras e artesanais, por meio da empresa “Tudo da Roça”, em Patos de Minas.</t>
   </si>
   <si>
     <t>29477</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29477/aplausos_006.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29477/aplausos_006.pdf</t>
   </si>
   <si>
     <t>À Patrulha de Prevenção à Violência Doméstica - PPVD pelo brilhante trabalho em prol do desestímulo de ações criminosas no ambiente domiciliar e familiar, promovendo a quebra do ciclo de violência, a redução dos crimes como o feminicídio e o aumento da sensação de segurança das mulheres em Patos de Minas.</t>
   </si>
   <si>
     <t>29478</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29478/aplausos_007.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29478/aplausos_007.pdf</t>
   </si>
   <si>
     <t>Ao delegado Dr. Luís Mauro Sampaio Pereira pelo destaque, competência e indelével  prestação de relevantes serviços a Patos Minas e região, contribuindo sobremaneira para a garantia do cumprimento da lei e a perpetuação da segurança e da paz em nosso município.</t>
   </si>
   <si>
     <t>29479</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29479/aplausos_008.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29479/aplausos_008.pdf</t>
   </si>
   <si>
     <t>Ao Colégio Leonardo Da Vinci pelos relevantes serviços educacionais prestados em Patos de Minas e região, em seus 36 anos de trabalho pedagógico de excelência.</t>
   </si>
   <si>
     <t>29480</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29480/aplausos_009.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29480/aplausos_009.pdf</t>
   </si>
   <si>
     <t>Ao senhor  Lázaro Celso Pereira pelo legado de notável dedicação e comprometimento no auxílio aos menos favorecidos, mediante seu expressivo trabalho voluntário, contribuindo para diversas obras de impacto social em nosso município.</t>
   </si>
   <si>
     <t>29481</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29481/aplausos_010.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29481/aplausos_010.pdf</t>
   </si>
   <si>
     <t>À doutora em Direito Michelle Lucas Cardoso Balbino pela paixão, comprometimento, visão transformadora, talento excepcional e testemunho inspirador de dedicação à justiça social, à proteção ambiental e ao avanço do ensino jurídico no Brasil e em nosso município, mediante a liderança na implementação do ensino clínico jurídico na Faculdade Cidade de Patos de Minas - FPM.</t>
   </si>
   <si>
     <t>29482</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29482/aplausos_011.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29482/aplausos_011.pdf</t>
   </si>
   <si>
     <t>Ao senhor Jean Carlos de Castro pela expressiva contribuição à sociedade patense nas esferas comercial, social e política, mediante seu significativo trabalho social desenvolvido em Patos de Minas.</t>
   </si>
   <si>
     <t>29483</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29483/aplausos_012.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29483/aplausos_012.pdf</t>
   </si>
   <si>
     <t>Ao jornalista Matheus Ferreira Borges pela versatilidade, comprometimento e competência em sua brilhante trajetória profissional em prol da comunidade patense na área de Comunicação.</t>
   </si>
   <si>
     <t>29484</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29484/aplausos_013.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29484/aplausos_013.pdf</t>
   </si>
   <si>
     <t>Ao Lions “Clube Patos de Minas Centro” pelos edificantes serviços voluntários prestados à nossa comunidade.</t>
   </si>
   <si>
     <t>29485</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29485/aplausos_014.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29485/aplausos_014.pdf</t>
   </si>
   <si>
     <t>À pilota Smênia de Cássia Magalhães Alves pelo exemplo e inspiração, como a primeira e única patense a pilotar uma aeronave, de que não existem limites para quem sonha e se movimenta em direção aos seus objetivos.</t>
   </si>
   <si>
     <t>29491</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29491/aplausos_015.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29491/aplausos_015.pdf</t>
   </si>
   <si>
     <t>À Família Souza pela dedicação, empatia, honestidade, competência e comprometimento no brilhante trabalho desenvolvido na Polícia Militar em prol da segurança pública de Patos de Minas e região.</t>
   </si>
   <si>
     <t>29504</t>
   </si>
   <si>
     <t>Gladston Gabriel da Silva</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29504/aplausos_016.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29504/aplausos_016.pdf</t>
   </si>
   <si>
     <t>À servidora Enice Marques da Costa pela trajetória exemplar como enfermeira e servidora pública na Prefeitura Municipal de Patos de Minas.</t>
   </si>
   <si>
     <t>29514</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29514/aplausos_017.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29514/aplausos_017.pdf</t>
   </si>
   <si>
     <t>À servidora Milce Burgos Ferreira, pela trajetória exemplar como enfermeira e servidora pública na Prefeitura Municipal de Patos de Minas.</t>
   </si>
   <si>
     <t>29515</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29515/aplausos_018.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29515/aplausos_018.pdf</t>
   </si>
   <si>
     <t>À servidora Marcella da Rocha Garcia pela dedicação, comprometimento e valiosas contribuições para o fortalecimento da vida cultural do município, em seu brilhante trabalho desenvolvido à frente da Biblioteca Municipal João XXIII.</t>
   </si>
   <si>
     <t>29516</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29516/aplausos_019.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29516/aplausos_019.pdf</t>
   </si>
   <si>
     <t>Ao senhor José Gabriel da Silva - “Zé Florêncio Benzedor” pelo exemplo de caridade e fé, em sua história de inestimável serviço à comunidade e de vida marcada pela dedicação às tradições culturais e religiosas, amor à família e ao próximo.</t>
   </si>
   <si>
     <t>29517</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29517/aplausos_020.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29517/aplausos_020.pdf</t>
   </si>
   <si>
     <t>À Liga Patense de Desportos - LPD pelo brilhante crescimento e desenvolvimento do esporte amador de Patos de Minas e região.</t>
   </si>
   <si>
     <t>29518</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29518/aplausos_021.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29518/aplausos_021.pdf</t>
   </si>
   <si>
     <t>Ao senhor Walterley Coelho Alves pela excelência do trabalho como presidente, pela segunda vez, da Casa da Acolhida em Patos de Minas/MG.</t>
   </si>
   <si>
     <t>29519</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29519/aplausos_022.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29519/aplausos_022.pdf</t>
   </si>
   <si>
     <t>À empresa Auto Elétrica Pioneira pela excelência, competência e destaque no atendimento aos clientes na área de serviços elétricos e válvulas voltados a veículos pesados.</t>
   </si>
   <si>
     <t>29520</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29520/aplausos_023.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29520/aplausos_023.pdf</t>
   </si>
   <si>
     <t>À Delegacia Adjunta de Trânsito e Acidentes, pertencente à Delegacia Regional de Patos de Minas, no 10° Departamento de Polícia Civil de Minas Gerais, pelo brilhante trabalho de implementação, manutenção e aprimoramento das melhores diretrizes de trânsito em Patos de Minas e região.</t>
   </si>
   <si>
     <t>29521</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29521/aplausos_024.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29521/aplausos_024.pdf</t>
   </si>
   <si>
     <t>À Equipe de Pontos Estratégicos (PE) pelo árduo, dedicado e brilhante trabalho de aplicação do fumacê no combate à dengue, inclusive durante a madrugada e em finais de semana e feriados.</t>
   </si>
   <si>
     <t>29522</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29522/aplausos_025.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29522/aplausos_025.pdf</t>
   </si>
   <si>
     <t>Ao Conservatório Municipal “Galdina Corrêa da Costa Rodrigues” pela competência e amor à arte musical em seus 30 anos de relevantes serviços prestados  no município de Patos de Minas.</t>
   </si>
   <si>
     <t>29523</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29523/aplausos_026.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29523/aplausos_026.pdf</t>
   </si>
   <si>
     <t>À Folia de Santos Reis de Barreirinho pela dedicação, desprendimento e amor, em seus 32 anos de caminhada e ajuda aos necessitados amparados pelo Dispensário São Vicente de Paulo.</t>
   </si>
   <si>
     <t>29527</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29527/aplausos_027.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29527/aplausos_027.pdf</t>
   </si>
   <si>
     <t>Ao senhor Edimar Pereira Caixeta pelo expressivo trabalho de cidadania, responsabilidade social e solidariedade realizado em nosso município.</t>
   </si>
   <si>
     <t>29528</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29528/aplausos_028.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29528/aplausos_028.pdf</t>
   </si>
   <si>
     <t>Ao neuropediatra Dr. Flávio Rodrigues de Almeida pela nobre missão, notável comprometimento e excepcional dedicação em prol do bem-estar e tratamento das pessoas com transtorno do espectro autista - TEA.</t>
   </si>
   <si>
     <t>29529</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29529/aplausos_029.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29529/aplausos_029.pdf</t>
   </si>
   <si>
     <t>Ao servidor Francisco Fernandes Pedro - “Chico Pipa” pelo trabalho de excelência realizado durante a atual gestão, frente ao cargo de gerente de Limpeza, na Secretaria Municipal de Obras Públicas da Prefeitura de Patos de Minas.</t>
   </si>
   <si>
     <t>29530</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29530/aplausos_030.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29530/aplausos_030.pdf</t>
   </si>
   <si>
     <t>Ao senhor Helio Ferreira de Camargos pelo trabalho social desenvolvido na comunidade da Paróquia São Vicente de Paula, localizada no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>29531</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29531/aplausos_031.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29531/aplausos_031.pdf</t>
   </si>
   <si>
     <t>Ao Projeto Hortas Comunitárias pelo brilhante exemplo de cooperação, generosidade, solidariedade e sustentabilidade, despontando-se como uma alternativa viável para populações em situação de vulnerabilidade social, num ciclo virtuoso de cultivo e partilha, que não apenas alimenta os corpos, mas também nutre os laços que unem as comunidades.</t>
   </si>
   <si>
     <t>29532</t>
   </si>
   <si>
     <t>Wanderlei Rodrigues Resende - Prof. Delei</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29532/aplausos_032.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29532/aplausos_032.pdf</t>
   </si>
   <si>
     <t>Ao senhor Francimar Rosa dos Santos - (Ditinho) pela brilhante e expressiva atuação de destaque como jogador de futebol na União Recreativa dos trabalhadores - URT.</t>
   </si>
   <si>
     <t>29533</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29533/aplausos_033.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29533/aplausos_033.pdf</t>
   </si>
   <si>
     <t>À Equipe Patense de Jiu Jitsu pelos inúmeros títulos conquistados em campeonatos brasileiros e internacionais, representando Patos de Minas.</t>
   </si>
   <si>
     <t>29534</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29534/aplausos_034.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29534/aplausos_034.pdf</t>
   </si>
   <si>
     <t>Ao Projeto Ichthus, da Primeira Igreja Presbiteriana de Patos de Minas, pelo desenvolvimento de projeto social e de capelania com a comunidade de adolescentes, jovens e adultos patenses por meio do ensino voluntário de jiu-jítsu.</t>
   </si>
   <si>
     <t>29535</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29535/aplausos_035.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29535/aplausos_035.pdf</t>
   </si>
   <si>
     <t>À empresa Inocas pelo desenvolvimento de brilhante negócio de impacto socioambiental positivo em modelos de agricultura e agropecuária com a macaúba, envolvendo a agricultura familiar, regenerando áreas degradadas e valorizando a biodiversidade brasileira.</t>
   </si>
   <si>
     <t>29576</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29576/aplausos_036.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29576/aplausos_036.pdf</t>
   </si>
   <si>
     <t>À Ordem Demolay - Capítulo Patos de Minas pela notável contribuição na formação moral e cívica de centenas de jovens na cidade, ao promover valores como lealdade, cortesia, fidelidade e patriotismo, bem como ao realizar diversas atividades filantrópicas e educacionais, desempenhando um papel fundamental na construção de líderes comprometidos com o bem-estar da sociedade.</t>
   </si>
   <si>
     <t>29657</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29657/aplausos_037.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29657/aplausos_037.pdf</t>
   </si>
   <si>
     <t>À dentista dra. Luana Cristina Gondim pela prestação de serviços de excelência, constante aperfeiçoamento profissional e brilhante trajetória na área odontológica em nosso município.</t>
   </si>
   <si>
     <t>29689</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29689/aplausos_038.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29689/aplausos_038.pdf</t>
   </si>
   <si>
     <t>À Clínica Medic Imagem Diagnóstico pelos 25 anos de existência no Município de Patos de Minas, contribuindo significativamente para a posição de Patos de Minas entre os municípios com alta resolutividade em saúde, mesmo em casos complexos, oferecendo exames sofisticados com resultados precisos e confiáveis.</t>
   </si>
   <si>
     <t>29718</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29718/aplausos_039.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29718/aplausos_039.pdf</t>
   </si>
   <si>
     <t>Ao Reverendíssimo Senhor Frei Luiz Eustáquio Mendes pelo notável trabalho realizado nas dimensões religiosa, social e cultural em nosso município.</t>
   </si>
   <si>
     <t>29737</t>
   </si>
   <si>
     <t>Nivaldo Tavares dos Santos, Vitor Porto Fonseca Gonçalves - Vitor Porto</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29737/aplausos_040.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29737/aplausos_040.pdf</t>
   </si>
   <si>
     <t>Aos atletas Marco Aurélio Faria de Oliveira Santos e Lucas dos Santos Pereira pela célebre representação de Patos de Minas no Campeonato Mundial Master de Jiu-jitsu, realizado em Las Vegas/EUA.</t>
   </si>
   <si>
     <t>29760</t>
   </si>
   <si>
     <t>Mauri Sérgio Rodrigues - Mauri da JL, João Batista Gonçalves - Cabo Batista</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29760/aplausos_041.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29760/aplausos_041.pdf</t>
   </si>
   <si>
     <t>Ao Centro Comercial Doce Encanto pelo destaque, competência e referência no setor varejista de nosso município e região.</t>
   </si>
   <si>
     <t>29761</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29761/aplausos_042.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29761/aplausos_042.pdf</t>
   </si>
   <si>
     <t>À empresa TBI Segurança, ao supervisor Lucas Goulart e demais colaboradores da empresa TBI Segurança pelo brilhante, dedicado e destemido trabalho desenvolvido em prol da segurança e do bem-estar coletivo da população de Patos de Minas, constituindo uma rede de proteção que vai além do dever profissional, em perfeita união ao propósito comum de proteger vidas e patrimônios.</t>
   </si>
   <si>
     <t>29762</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29762/aplausos_043.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29762/aplausos_043.pdf</t>
   </si>
   <si>
     <t>Ao senhor Ronaldo Siqueira Santos pela sua história pessoal e profissional de contribuição para o desenvolvimento de Patos de Minas e bem-estar da população patense.</t>
   </si>
   <si>
     <t>29763</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29763/aplausos_044.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29763/aplausos_044.pdf</t>
   </si>
   <si>
     <t>Ao senhor Sidnei Alves Mota pela exitosa experiência e renome da área odontológica, bem como pela prestação de serviço social em prol da educação em nosso município.</t>
   </si>
   <si>
     <t>29764</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29764/aplausos_045.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29764/aplausos_045.pdf</t>
   </si>
   <si>
     <t>Ao jovem Pablo Henrique Araújo de Amorim pelo brilhante trabalho de incentivo ao esporte, realização de campanhas filantrópicas e promoção de campeonatos beneficentes em nosso Município.</t>
   </si>
   <si>
     <t>29765</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29765/aplausos_046.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29765/aplausos_046.pdf</t>
   </si>
   <si>
     <t>Ao jovem Tiago Gonçalves Silva pelo destaque e contribuição na área de Arquitetura e Urbanismo em Patos de Minas, bem como pela sapiência, presteza, liderança e participação ativa em prol da comunidade de Barreirinho.</t>
   </si>
   <si>
     <t>29766</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29766/aplausos_047.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29766/aplausos_047.pdf</t>
   </si>
   <si>
     <t>Ao senhor Marcos José Braga pela exímia contribuição para o desenvolvimento de Patos de Minas.</t>
   </si>
   <si>
     <t>29767</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29767/aplausos_048.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29767/aplausos_048.pdf</t>
   </si>
   <si>
     <t>Ao senhor Willian Soares da Silva pelos relevantes trabalhos prestados à Comunidade de Vieiras, por meio da assistência aos moradores, cuidado na manutenção e limpeza da localidade e busca constante de melhorias para a população local das adjacências.</t>
   </si>
   <si>
     <t>29768</t>
   </si>
   <si>
     <t>Gladston Gabriel da Silva, João Batista Gonçalves - Cabo Batista</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29768/aplausos_049.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29768/aplausos_049.pdf</t>
   </si>
   <si>
     <t>à Associação Orquestra de Viola Caipira pela manutenção viva da cultura local, preservando as tradições da música caipira, resgatando nossas raízes e inspirando gerações como símbolo de identidade e orgulho regional.</t>
   </si>
   <si>
     <t>29781</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29781/aplausos_050.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29781/aplausos_050.pdf</t>
   </si>
   <si>
     <t>Ao Grupo Bambu Participações pela excelência na atuação em diversos setores estratégicos da economia, por meio de empresas que operam, de maneira relevante, nos ramos de grãos, imóveis, loteamentos e agronegócio e contribuem significativamente para o desenvolvimento econômico e social da nossa região.</t>
   </si>
   <si>
     <t>29797</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29797/aplausos_051.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29797/aplausos_051.pdf</t>
   </si>
   <si>
     <t>À Transportadora Transceres Ltda pelo destaque, competência e brilhante trabalho no ramo de transporte em nosso município e região.</t>
   </si>
   <si>
     <t>29782</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29782/aplausos_052.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29782/aplausos_052.pdf</t>
   </si>
   <si>
     <t>Ao proprietário da empresa Lactowal Laticíneos, Waldemar Miquelante, pelo impacto positivo, brilhante atuação empresarial e significativa contribuição para o desenvolvimento econômico de Patos de Minas.</t>
   </si>
   <si>
     <t>29798</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29798/aplausos_053.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29798/aplausos_053.pdf</t>
   </si>
   <si>
     <t>Ao advogado, professor, conselheiro, escritor e secretário municipal Paulo Henrique Rodrigues Moreira pelo exemplo de liderança, inspiração, profissionalismo e compromisso com o bem comum em nosso município.</t>
   </si>
   <si>
     <t>29799</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29799/aplausos_054.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29799/aplausos_054.pdf</t>
   </si>
   <si>
     <t>Ao  gestor público Hamilton Francisco da Silva pelo exímio trabalho realizado em prol do desenvolvimento do Município de Patos de Minas.</t>
   </si>
   <si>
     <t>29800</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29800/aplausos_055.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29800/aplausos_055.pdf</t>
   </si>
   <si>
     <t>Ao  senhor Geraldo Alves Paulino pela significativa luta em prol das pessoas com deficiência e exímias contribuições ao Município como vereador no Legislativo patense, na 18ª Legislatura (1983-1989).</t>
   </si>
   <si>
     <t>29801</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29801/aplausos_056.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29801/aplausos_056.pdf</t>
   </si>
   <si>
     <t>Ao presidente da Cemil Vasco Praça Filho pelo expressivo trabalho, responsabilidade, esforço, competência, prontidão e excelência nas atividades realizadas e atendimentos feitos a clientes e cooperados, à frente da presidência da Cooperativa Central Mineira de Laticínios - Cemil.</t>
   </si>
   <si>
     <t>29802</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29802/aplausos_057.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29802/aplausos_057.pdf</t>
   </si>
   <si>
     <t>Ao casal Valter Guilherme Vecchi Junior e Maria Abadia Garcia Vecchi pelos diversos e edificantes trabalhos sociais realizados em nosso município.</t>
   </si>
   <si>
     <t>29894</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29894/aplausos_058.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29894/aplausos_058.pdf</t>
   </si>
   <si>
     <t>Ao senhor Jair Caetano Pereira pelo pioneirismo no ramo das academias com a prática do esporte de musculação em Patos de Minas, divulgação do nome do município em diversas competições pelo país e conquista do título de campeão em inúmeras dessas competições.</t>
   </si>
   <si>
     <t>29434</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>À população do Rio Grande do Sul, afetada pelos desastres naturais decorrentes das fortes chuvas e enchentes, hipotecando nossa solidariedade e reconhecendo o impacto significativo desses eventos catastróficos na vida de centenas de milhares de pessoas, que enfrentam momentos de grande sofrimento e dificuldade.</t>
   </si>
   <si>
     <t>29616</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29616/mocao_de_apoio_-_diabetes.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29616/mocao_de_apoio_-_diabetes.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei 2687/2022, que propõe classificar o diabetes mellitus tipo1 - DM1- como deficiência, para todos os efeitos legais.</t>
   </si>
   <si>
     <t>29149</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29149/1433_concede_titulo_cidadao_patense_eduardo_eugenio_ferreira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29149/1433_concede_titulo_cidadao_patense_eduardo_eugenio_ferreira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR EDUARDO EUGÊNIO FERREIRA.</t>
   </si>
   <si>
     <t>29150</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29150/1434_medalha_da_mulher_nilza_severo_cunha_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29150/1434_medalha_da_mulher_nilza_severo_cunha_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA INTERNACIONAL DA MULHER À SRA. NILZA SEVERO CUNHA.</t>
   </si>
   <si>
     <t>29151</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29151/1435_medalha_da_mulher_sandra_regina_pereira_de_souza_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29151/1435_medalha_da_mulher_sandra_regina_pereira_de_souza_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO  DO DIA INTERNACIONAL DA MULHER À SRA. SANDRA REGINA PEREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>29152</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29152/1436_medalha_da_mulher_lidiane_cristina_alves_de_queiroz_bicalho_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29152/1436_medalha_da_mulher_lidiane_cristina_alves_de_queiroz_bicalho_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA INTERNACIONAL DA MULHER À SRA. LIDIANE ALVES BICALHO.</t>
   </si>
   <si>
     <t>29153</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29153/1437_medalha_da_mulher_geroni_maria_da_silva_mendonca_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29153/1437_medalha_da_mulher_geroni_maria_da_silva_mendonca_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA INTERNACIONAL DA MULHER À SRA. GERONI MARIA DA SILVA MENDONÇA.</t>
   </si>
   <si>
     <t>29154</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29154/1438_medalha_da_mulher_edimar_maria_teixeira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29154/1438_medalha_da_mulher_edimar_maria_teixeira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA INTERNACIONAL DA MULHER À SRA. EDIMAR MARIA TEIXEIRA.</t>
   </si>
   <si>
     <t>29155</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29155/1439_medalha_da_mulher_jorgeni_dias_cardoso_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29155/1439_medalha_da_mulher_jorgeni_dias_cardoso_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO  DO DIA INTERNACIONAL DA MULHER À SRA. JORGENI DIAS CARDOSO.</t>
   </si>
   <si>
     <t>29156</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29156/1440_medalha_da_mulher_marli_machado_fonseca_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29156/1440_medalha_da_mulher_marli_machado_fonseca_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DO DIA INTERNACIONAL DA MULHER A SRA. MARLI MACHADO FONSECA.</t>
   </si>
   <si>
     <t>29180</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29180/1441_medalha_da_mulher_maria_amelia_dias_moreira.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29180/1441_medalha_da_mulher_maria_amelia_dias_moreira.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO  DO DIA INTERNACIONAL DA MULHER À SRA. MARIA AMÉLIA DIAS MOREIRA.</t>
   </si>
   <si>
     <t>29181</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29181/1442_medalha_da_mulher_honorina_soares_de_carvalho_alves_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29181/1442_medalha_da_mulher_honorina_soares_de_carvalho_alves_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO  DO DIA INTERNACIONAL DA MULHER À SRA. HONORINA SOARES DE CARVALHO ALVES.</t>
   </si>
   <si>
     <t>29182</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29182/1443_medalha_da_mulher_marcia_dos_reis_lopes_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29182/1443_medalha_da_mulher_marcia_dos_reis_lopes_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO  DO DIA INTERNACIONAL DA MULHER À SRA. MÁRCIA DOS REIS LOPES.</t>
   </si>
   <si>
     <t>29186</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29186/1444_medalha_da_mulher_sirlene_aparecida_pereira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29186/1444_medalha_da_mulher_sirlene_aparecida_pereira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO  DO DIA INTERNACIONAL DA MULHER À SRA. SIRLENE APARECIDA PEREIRA.</t>
   </si>
   <si>
     <t>29187</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29187/1445_medalha_da_mulher_maria_de_lourdes_santos_moura_de_mendonca_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29187/1445_medalha_da_mulher_maria_de_lourdes_santos_moura_de_mendonca_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO  DO DIA INTERNACIONAL DA MULHER À SRA. MARIA DE LOURDES SANTOS MOURA DE MENDONÇA.</t>
   </si>
   <si>
     <t>29188</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29188/1446_medalha_da_mulher_maria_helena_xavier_barbosa_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29188/1446_medalha_da_mulher_maria_helena_xavier_barbosa_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO  DO DIA INTERNACIONAL DA MULHER À SRA. MARIA HELENA XAVIER BARBOSA.</t>
   </si>
   <si>
     <t>29189</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29189/1447_medalha_da_mulher_miriam_regina_maciel_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29189/1447_medalha_da_mulher_miriam_regina_maciel_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO  DO DIA INTERNACIONAL DA MULHER À SRA. MÍRIAM REGINA MACIEL.</t>
   </si>
   <si>
     <t>29190</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29190/1448_medalha_da_mulher_rosemary_aparecida_peres.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29190/1448_medalha_da_mulher_rosemary_aparecida_peres.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO  DO DIA INTERNACIONAL DA MULHER À SRA. ROSEMARY APARECIDA PERES.</t>
   </si>
   <si>
     <t>29191</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29191/1449_medalha_da_mulher_mauricia_maria_de_souza_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29191/1449_medalha_da_mulher_mauricia_maria_de_souza_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO  DO DIA INTERNACIONAL DA MULHER À SRA. MAURÍCIA MARIA DE SOUSA.</t>
   </si>
   <si>
     <t>29268</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29268/1450_aprova_as_contas_exercicio_de_2020.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29268/1450_aprova_as_contas_exercicio_de_2020.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DE GESTÃO DO PREFEITO DE PATOS DE MINAS, REFERENTES AO EXERCÍCIO DE 2020,  CONFORME PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, EXPEDIDO NO ÂMBITO DO PROCESSO Nº 1103955.</t>
   </si>
   <si>
     <t>29198</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29198/1451_concede_titulo_cidadao_patense_bruno_bernardes_de_andrade_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29198/1451_concede_titulo_cidadao_patense_bruno_bernardes_de_andrade_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR BRUNO BERNARDES DE ANDRADE.</t>
   </si>
   <si>
     <t>29228</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29228/1452_medalha_merito_da_saude_doutora_ana_flavia_bereta_coelho_guimaraes_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29228/1452_medalha_merito_da_saude_doutora_ana_flavia_bereta_coelho_guimaraes_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” À SENHORA ANA FLÁVIA BERETA COELHO GUIMARÃES.</t>
   </si>
   <si>
     <t>29229</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29229/1453_medalha_de_merito_destaque_esportivo_do_ano_geraldo_roberto_da_mota.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29229/1453_medalha_de_merito_destaque_esportivo_do_ano_geraldo_roberto_da_mota.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO SENHOR GERALDO ROBERTO DA MOTA.</t>
   </si>
   <si>
     <t>29230</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29230/1454_medalha_merito_da_saude_eduardo_watanabe_castanheira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29230/1454_medalha_merito_da_saude_eduardo_watanabe_castanheira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” AO SENHOR EDUARDO WATANABE CASTANHEIRA.</t>
   </si>
   <si>
     <t>29231</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29231/1455_medalha_de_merito_destaque_esportivo_do_ano_geraldo_humberto_afonso_amorim_-_beto.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29231/1455_medalha_de_merito_destaque_esportivo_do_ano_geraldo_humberto_afonso_amorim_-_beto.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO SENHOR GERALDO HUMBERTO AFONSO AMORIM - BETO.</t>
   </si>
   <si>
     <t>29232</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29232/1456_medalha_merito_da_saude_ana_paula_pereira_da_fonseca_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29232/1456_medalha_merito_da_saude_ana_paula_pereira_da_fonseca_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” À SENHORA ANA PAULA PEREIRA DA FONSECA.</t>
   </si>
   <si>
     <t>29233</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29233/1457_medalha_de_merito_destaque_esportivo_do_ano_enzo_vasconcelos_ferreira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29233/1457_medalha_de_merito_destaque_esportivo_do_ano_enzo_vasconcelos_ferreira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO SENHOR ENZO VASCONCELOS FERREIRA.</t>
   </si>
   <si>
     <t>29240</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29240/1458_medalha_merito_da_saude_marcos_leandro_pereira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29240/1458_medalha_merito_da_saude_marcos_leandro_pereira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” AO SENHOR MARCOS LEANDRO PEREIRA.</t>
   </si>
   <si>
     <t>29241</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29241/1459_medalha_de_merito_destaque_esportivo_do_ano_silvio_monteiro_braga_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29241/1459_medalha_de_merito_destaque_esportivo_do_ano_silvio_monteiro_braga_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO SENHOR SILVIO MONTEIRO BRAGA.</t>
   </si>
   <si>
     <t>29242</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29242/1460_medalha_de_merito_destaque_esportivo_do_ano_clovis_rodrigues_nogueira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29242/1460_medalha_de_merito_destaque_esportivo_do_ano_clovis_rodrigues_nogueira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO SENHOR CLÓVIS RODRIGUES NOGUEIRA.</t>
   </si>
   <si>
     <t>29243</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29243/1461_medalha_merito_da_saude_douglas_magalhaes_de_paula_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29243/1461_medalha_merito_da_saude_douglas_magalhaes_de_paula_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” AO SENHOR DOUGLAS MAGALHÃES DE PAULA.</t>
   </si>
   <si>
     <t>29244</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29244/1462_medalha_de_merito_destaque_esportivo_do_ano_clenio_teixeira_vaz_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29244/1462_medalha_de_merito_destaque_esportivo_do_ano_clenio_teixeira_vaz_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO SENHOR CLÊNIO TEIXEIRA VAZ.</t>
   </si>
   <si>
     <t>29247</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29247/1463_medalha_merito_da_saude_celia_de_fatima_luiz_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29247/1463_medalha_merito_da_saude_celia_de_fatima_luiz_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” À SENHORA CÉLIA DE FÁTIMA LUIZ.</t>
   </si>
   <si>
     <t>29248</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29248/1464_medalha_de_merito_destaque_esportivo_do_ano_cleber_david_dilla_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29248/1464_medalha_de_merito_destaque_esportivo_do_ano_cleber_david_dilla_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO SENHOR CLEBER DAVID (DILLA).</t>
   </si>
   <si>
     <t>29251</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29251/1465_concede_titulo_cidadao_patense_afonso_seny_de_oliveira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29251/1465_concede_titulo_cidadao_patense_afonso_seny_de_oliveira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR AFONSO SENY DE OLIVEIRA.</t>
   </si>
   <si>
     <t>29252</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29252/1466_medalha_merito_da_saude_maura_regina_guimaraes_rabelo_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29252/1466_medalha_merito_da_saude_maura_regina_guimaraes_rabelo_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” À SENHORA MAURA REGINA GUIMARÃES RABELO.</t>
   </si>
   <si>
     <t>29254</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29254/1467_medalha_de_merito_destaque_esportivo_do_ano_uyter_rosa_dias_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29254/1467_medalha_de_merito_destaque_esportivo_do_ano_uyter_rosa_dias_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO SENHOR UYTER ROSA DIAS.</t>
   </si>
   <si>
     <t>29245</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29245/1468_medalha_merito_da_saude_simone_dos_anjos_caixeta_pacheco.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29245/1468_medalha_merito_da_saude_simone_dos_anjos_caixeta_pacheco.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” À SENHORA SIMONE DOS ANJOS CAIXETA PACHECO.</t>
   </si>
   <si>
     <t>29246</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29246/1469_medalha_de_merito_destaque_esportivo_do_ano_isabela_junia_de_melo_rodrigues_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29246/1469_medalha_de_merito_destaque_esportivo_do_ano_isabela_junia_de_melo_rodrigues_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” À SENHORA ISABELA JÚNIA DE MELO RODRIGUES.</t>
   </si>
   <si>
     <t>29249</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29249/1470_medalha_de_merito_destaque_esportivo_do_ano_lucia_helena_de_queiroz_pereira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29249/1470_medalha_de_merito_destaque_esportivo_do_ano_lucia_helena_de_queiroz_pereira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” À SENHORA LÚCIA HELENA DE QUEIROZ PEREIRA.</t>
   </si>
   <si>
     <t>29250</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29250/1471_medalha_de_merito_destaque_esportivo_do_ano_time_feminino_de_futsal_leoas_santana.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29250/1471_medalha_de_merito_destaque_esportivo_do_ano_time_feminino_de_futsal_leoas_santana.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO TIME FEMININO DE FUTSAL LEOAS SANTANA.</t>
   </si>
   <si>
     <t>29253</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29253/1472_medalha_merito_da_saude_dorzina_eduarda_silva_oliveira_-_dora_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29253/1472_medalha_merito_da_saude_dorzina_eduarda_silva_oliveira_-_dora_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” À SENHORA DORZINA EDUARDA SILVA OLIVEIRA - DORA.</t>
   </si>
   <si>
     <t>29260</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29260/1473_medalha_merito_da_saude_carla_de_oliveira_melo_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29260/1473_medalha_merito_da_saude_carla_de_oliveira_melo_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” À SENHORA CARLA DE OLIVEIRA MELO.</t>
   </si>
   <si>
     <t>29274</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29274/1474_medalha_de_merito_destaque_esportivo_do_ano_rafael_nascimento_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29274/1474_medalha_de_merito_destaque_esportivo_do_ano_rafael_nascimento_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO SENHOR RAFAEL NASCIMENTO.</t>
   </si>
   <si>
     <t>29275</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29275/1475_medalha_merito_da_saude_flavio_rocha_gil_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29275/1475_medalha_merito_da_saude_flavio_rocha_gil_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” AO SENHOR FLÁVIO ROCHA GIL.</t>
   </si>
   <si>
     <t>29276</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29276/1476_medalha_de_merito_destaque_esportivo_do_ano_wilson_dos_santos__toninho_corredor_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29276/1476_medalha_de_merito_destaque_esportivo_do_ano_wilson_dos_santos__toninho_corredor_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO SENHOR WILSON DOS SANTOS – TONINHO CORREDOR.</t>
   </si>
   <si>
     <t>29278</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29278/1477_medalha_de_merito_destaque_esportivo_do_ano_marcelo_reis_batista_da_silva_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29278/1477_medalha_de_merito_destaque_esportivo_do_ano_marcelo_reis_batista_da_silva_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO SENHOR MARCELO REIS BATISTA DA SILVA.</t>
   </si>
   <si>
     <t>29279</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29279/1478_medalha_merito_da_saude_fernando_rabelo_de_almeida_junior_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29279/1478_medalha_merito_da_saude_fernando_rabelo_de_almeida_junior_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” AO SENHOR FERNANDO RABELO DE ALMEIDA JÚNIOR.</t>
   </si>
   <si>
     <t>29281</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29281/1479_medalha_de_merito_destaque_esportivo_do_ano__melchiades_pereira_dos_santos_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29281/1479_medalha_de_merito_destaque_esportivo_do_ano__melchiades_pereira_dos_santos_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO ANTÔNIO DE PÁDUA TEIXEIRA “PÃO” - DESTAQUE ESPORTIVO DO ANO” AO SENHOR MELCHÍADES FERREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>29282</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DA SAÚDE “DR. ANTÔNIO VIEIRA CAIXETA” AO SENHOR RONE TOBIAS FRANÇA.</t>
   </si>
   <si>
     <t>29319</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29319/1481_concede_titulo_cidadao_patense_jeferson_carreira_garcia_de_oliveira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29319/1481_concede_titulo_cidadao_patense_jeferson_carreira_garcia_de_oliveira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR JEFERSON CARREIRA GARCIA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>29320</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29320/1482_concede_titulo_cidadao_patense_jarbas_soares_junior_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29320/1482_concede_titulo_cidadao_patense_jarbas_soares_junior_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR JARBAS SOARES JÚNIOR</t>
   </si>
   <si>
     <t>29337</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29337/1483_medalha_dia_das_maes_neide_canedo_de_magalhaes_carvalho_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29337/1483_medalha_dia_das_maes_neide_canedo_de_magalhaes_carvalho_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. NEIDE CANÊDO DE MAGALHÃES CARVALHO.</t>
   </si>
   <si>
     <t>29338</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29338/1484_medalha_dia_das_maes_janete_de_lima_costa_caetano_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29338/1484_medalha_dia_das_maes_janete_de_lima_costa_caetano_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. JANETE DE LIMA COSTA CAETANO.</t>
   </si>
   <si>
     <t>29339</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29339/1485_medalha_dia_das_maes_maria_lucia_pereira_basilio_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29339/1485_medalha_dia_das_maes_maria_lucia_pereira_basilio_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. MARIA LÚCIA PEREIRA BASÍLIO.</t>
   </si>
   <si>
     <t>29340</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29340/1486_medalha_dia_das_maes_zilda_maria_dos_anjos_rosa_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29340/1486_medalha_dia_das_maes_zilda_maria_dos_anjos_rosa_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. ZILDA MARIA DOS ANJOS ROSA.</t>
   </si>
   <si>
     <t>29341</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29341/1487_medalha_dia_das_maes_natalicia_rodrigues_martins_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29341/1487_medalha_dia_das_maes_natalicia_rodrigues_martins_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. NATALÍCIA RODRIGUES MARTINS.</t>
   </si>
   <si>
     <t>29342</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29342/1488_medalha_dia_das_maes_maria_menezes_da_silva_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29342/1488_medalha_dia_das_maes_maria_menezes_da_silva_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. MARIA MENEZES DA SILVA.</t>
   </si>
   <si>
     <t>29343</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29343/1489_medalha_dia_das_maes_ana_dias_da_cunha_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29343/1489_medalha_dia_das_maes_ana_dias_da_cunha_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. ANA DIAS DA CUNHA.</t>
   </si>
   <si>
     <t>29344</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29344/1490_medalha_dia_das_maes_valeria_martins_da_silva_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29344/1490_medalha_dia_das_maes_valeria_martins_da_silva_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. VALÉRIA MARTINS DA SILVA.</t>
   </si>
   <si>
     <t>29345</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29345/1491_medalha_dia_das_maes_isaira_pereira_rodrigues.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29345/1491_medalha_dia_das_maes_isaira_pereira_rodrigues.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. ISAÍRA PEREIRA RODRIGUES.</t>
   </si>
   <si>
     <t>29375</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29375/1492_concede_titulo_cidadao_patense_mateus_nascimento_avelar_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29375/1492_concede_titulo_cidadao_patense_mateus_nascimento_avelar_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR MATEUS NASCIMENTO AVELAR.</t>
   </si>
   <si>
     <t>29366</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29366/1493_medalha_dia_das_maes_laurinda_de_souza_barbosa_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29366/1493_medalha_dia_das_maes_laurinda_de_souza_barbosa_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. LAURINDA DE SOUZA BARBOSA.</t>
   </si>
   <si>
     <t>29376</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29376/1494_medalha_dia_das_maes_michele_de_oliveira_lima_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29376/1494_medalha_dia_das_maes_michele_de_oliveira_lima_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. MICHELE DE OLIVEIRA LIMA.</t>
   </si>
   <si>
     <t>29377</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29377/1495_medalha_dia_das_maes_guiomar_carolina_de_lacerda_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29377/1495_medalha_dia_das_maes_guiomar_carolina_de_lacerda_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. GUIOMAR CAROLINA DE LACERDA.</t>
   </si>
   <si>
     <t>29380</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29380/1496_medalha_dia_das_maes_luci_rosa_matias_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29380/1496_medalha_dia_das_maes_luci_rosa_matias_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. LUCI ROSA MATIAS.</t>
   </si>
   <si>
     <t>29395</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29395/1497_medalha_dia_das_maes_nilsa_maria_de_oliveira_soares_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29395/1497_medalha_dia_das_maes_nilsa_maria_de_oliveira_soares_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. NILSA MARIA DE OLIVEIRA SOARES.</t>
   </si>
   <si>
     <t>29396</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29396/1498_medalha_dia_das_maes_dagma_peres_de_paula_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29396/1498_medalha_dia_das_maes_dagma_peres_de_paula_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO EM COMEMORAÇÃO DO DIA DAS MÃES À SRA. DAGMA PERES DE PAULA.</t>
   </si>
   <si>
     <t>29403</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29403/1499_concede_titulo_cidadao_patense_jair_messias_bolsonaro_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29403/1499_concede_titulo_cidadao_patense_jair_messias_bolsonaro_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR JAIR MESSIAS BOLSONARO.</t>
   </si>
   <si>
     <t>29404</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29404/1500_concede_titulo_cidadao_patense_adao_nides_cardoso_da_cruz_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29404/1500_concede_titulo_cidadao_patense_adao_nides_cardoso_da_cruz_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR ADÃO NIDES CARDOSO DA CRUZ.</t>
   </si>
   <si>
     <t>29405</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29405/1501_concede_titulo_cidadao_patense_anderson_afonso_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29405/1501_concede_titulo_cidadao_patense_anderson_afonso_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR ANDERSON AFONSO.</t>
   </si>
   <si>
     <t>29406</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29406/1502_concede_titulo_cidadao_patense_alessandro_reis_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29406/1502_concede_titulo_cidadao_patense_alessandro_reis_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR ALESSANDRO REIS.</t>
   </si>
   <si>
     <t>29422</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29422/1503_concede_titulo_cidada_patense_vanessa_lilian_bernardes_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29422/1503_concede_titulo_cidada_patense_vanessa_lilian_bernardes_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃ PATENSE À SENHORA VANESSA LILIAN BERNARDES.</t>
   </si>
   <si>
     <t>29423</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29423/1504_concede_titulo_cidadao_patense_cezar_augusto_de_lima_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29423/1504_concede_titulo_cidadao_patense_cezar_augusto_de_lima_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR CÉZAR AUGUSTO DE LIMA.</t>
   </si>
   <si>
     <t>29424</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29424/1505_concede_titulo_cidadao_patense_saulo_de_deus_vieira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29424/1505_concede_titulo_cidadao_patense_saulo_de_deus_vieira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR SAULO DE DEUS VIEIRA.</t>
   </si>
   <si>
     <t>29425</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29425/1506_concede_titulo_cidadao_patense_henrique_carivaldo_de_miranda_neto_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29425/1506_concede_titulo_cidadao_patense_henrique_carivaldo_de_miranda_neto_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO PATENSE AO SENHOR HENRIQUE CARIVALDO DE MIRANDA NETO.</t>
   </si>
   <si>
     <t>29435</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29435/1507_concede_titulo_cidadao_patense_laurindo_ferreira_da_costa_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29435/1507_concede_titulo_cidadao_patense_laurindo_ferreira_da_costa_rev.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Patense ao Senhor Laurindo Ferreira da Costa.</t>
   </si>
   <si>
     <t>29436</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29436/1508_concede_titulo_cidada_patense_eliana_bittencourt_de_castro_teixeira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29436/1508_concede_titulo_cidada_patense_eliana_bittencourt_de_castro_teixeira_rev.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadã Patense à Senhora Eliana Bittencourt de Castro Teixeira.</t>
   </si>
   <si>
     <t>29437</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>Vicente de Paula Sousa</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29437/1509_concede_titulo_cidadao_patense_adelino_fernandes_da_silva_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29437/1509_concede_titulo_cidadao_patense_adelino_fernandes_da_silva_rev.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Patense ao Senhor Adelino Fernandes da Silva.</t>
   </si>
   <si>
     <t>29438</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29438/1510_concede_titulo_cidadao_patense_raimundo_pinheiro_souza_filho_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29438/1510_concede_titulo_cidadao_patense_raimundo_pinheiro_souza_filho_rev.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Patense ao Senhor Raimundo Pinheiro Sousa Filho.</t>
   </si>
   <si>
     <t>29486</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>CFOT - Comissão de Finanças, Orçamento e Tributos</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29486/1511_aprova_as_contas_exercicio_de_2022.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29486/1511_aprova_as_contas_exercicio_de_2022.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DE GESTÃO DO PREFEITO DE PATOS DE MINAS, REFERENTES AO EXERCÍCIO DE 2022, CONFORME PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, EXPEDIDO NO ÂMBITO DO PROCESSO Nº 1.144.824.</t>
   </si>
   <si>
     <t>29503</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29503/1512_medalha_destaque_rural_dorvalino_xavier_da_rosa_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29503/1512_medalha_destaque_rural_dorvalino_xavier_da_rosa_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL AO SR. DORVALINO XAVIER DA ROSA.</t>
   </si>
   <si>
     <t>29540</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29540/1513_medalha_destaque_rural_ronivaldo_alves_da_silva_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29540/1513_medalha_destaque_rural_ronivaldo_alves_da_silva_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL AO SR. RONIVALDO ALVES DA SILVA.</t>
   </si>
   <si>
     <t>29541</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29541/1514_medalha_destaque_rural_rafael_goncalves_rodrigues_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29541/1514_medalha_destaque_rural_rafael_goncalves_rodrigues_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL AO SR. RAFAEL GONÇALVES RODRIGUES.</t>
   </si>
   <si>
     <t>29542</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29542/1515_medalha_destaque_rural_gaspar_vieira_silva_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29542/1515_medalha_destaque_rural_gaspar_vieira_silva_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL AO SR. GASPAR VIEIRA SILVA.</t>
   </si>
   <si>
     <t>29543</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29543/1516_medalha_destaque_rural_deleni_caixeta_silva_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29543/1516_medalha_destaque_rural_deleni_caixeta_silva_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL À SRA. DELENI CAIXETA SILVA.</t>
   </si>
   <si>
     <t>29544</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29544/1517_medalha_destaque_rural_fernando_guimaraes_brito_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29544/1517_medalha_destaque_rural_fernando_guimaraes_brito_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL AO SR. FERNANDO GUIMARÃES BRITO.</t>
   </si>
   <si>
     <t>29545</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29545/1518_medalha_destaque_rural_idivino_tolentino_ferreira_-_vinico_mella_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29545/1518_medalha_destaque_rural_idivino_tolentino_ferreira_-_vinico_mella_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL AO SR. IDIVINO TOLENTINO FERREIRA - “VINICO MELLA”.</t>
   </si>
   <si>
     <t>29546</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29546/1519_medalha_destaque_rural_warley_dos_santos_ferreira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29546/1519_medalha_destaque_rural_warley_dos_santos_ferreira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL AO SR. WARLEY DOS SANTOS FERREIRA.</t>
   </si>
   <si>
     <t>29547</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29547/1520_medalha_destaque_rural_irmas_eleusa_das_gracas_de_sousa_e_maria_geralda_de_sousa_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29547/1520_medalha_destaque_rural_irmas_eleusa_das_gracas_de_sousa_e_maria_geralda_de_sousa_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL AS IRMÃS ELEUSA DAS GRAÇAS DE SOUSA E MARIA GERALDA DE SOUSA.</t>
   </si>
   <si>
     <t>29548</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29548/1521_medalha_destaque_rural_joao_batista_vida_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29548/1521_medalha_destaque_rural_joao_batista_vida_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL AO SR. JOÃO BATISTA VIDA.</t>
   </si>
   <si>
     <t>29549</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29549/1522_medalha_destaque_rural_natalia_martins_moreira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29549/1522_medalha_destaque_rural_natalia_martins_moreira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL À SRA. NATALIA MARTINS MOREIRA.</t>
   </si>
   <si>
     <t>29550</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29550/1523_medalha_destaque_rural_paulo_vinicius_piva_hartmann_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29550/1523_medalha_destaque_rural_paulo_vinicius_piva_hartmann_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL AO SR. PAULO VINÍCIUS PIVA HARTMANN.</t>
   </si>
   <si>
     <t>29584</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29584/1524_medalha_destaque_rural_valter_goncalves_da_silva_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29584/1524_medalha_destaque_rural_valter_goncalves_da_silva_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL AO SR. VALTER GONÇALVES DA SILVA.</t>
   </si>
   <si>
     <t>29585</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29585/1525_medalha_destaque_rural_clever_de_arvelos_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29585/1525_medalha_destaque_rural_clever_de_arvelos_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO DE DESTAQUE RURAL AO SR. CLEVER DE ARVELOS.</t>
   </si>
   <si>
     <t>29601</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29601/1526_parceiros_da_cidadania_carlos_eduardo_caixeta_rodrigues_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29601/1526_parceiros_da_cidadania_carlos_eduardo_caixeta_rodrigues_rev.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio Parceiros da Cidadania ao senhor Carlos Eduardo Caixeta Rodrigues.</t>
   </si>
   <si>
     <t>29630</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29630/1527_parceiros_da_cidadania_geraldo_nogueira_arcanjo_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29630/1527_parceiros_da_cidadania_geraldo_nogueira_arcanjo_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA AO SENHOR GERALDO NOGUEIRA ARCANJO.</t>
   </si>
   <si>
     <t>29632</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29632/1528_parceiros_da_cidadania_washington_donizetti_rodrigues_de_queiros.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29632/1528_parceiros_da_cidadania_washington_donizetti_rodrigues_de_queiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA AO SENHOR WASHINGTON DONIZETTI RODRIGUES DE QUEIRÓS.</t>
   </si>
   <si>
     <t>29650</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29650/1529_parceiros_da_cidadania__celio_fernandes_da_conceicao_souza_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29650/1529_parceiros_da_cidadania__celio_fernandes_da_conceicao_souza_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA AO SENHOR CÉLIO FERNANDES DA CONCEIÇÃO SOUZA.</t>
   </si>
   <si>
     <t>29651</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29651/1530_parceiros_da_cidadania_ana_maria_de_oliveira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29651/1530_parceiros_da_cidadania_ana_maria_de_oliveira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA À SENHORA ANA MARIA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>29673</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29673/1531_parceiros_da_cidadania_cintia_borges_de_sousa_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29673/1531_parceiros_da_cidadania_cintia_borges_de_sousa_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA À SENHORA CÍNTIA BORGES DE SOUSA.</t>
   </si>
   <si>
     <t>29674</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA À EMPRESA DB AGRONEGÓCIOS.</t>
   </si>
   <si>
     <t>29675</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29675/1533_parceiros_da_cidadania_rotary_club_patos_de_minas_sertao_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29675/1533_parceiros_da_cidadania_rotary_club_patos_de_minas_sertao_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA AO ROTARY CLUB PATOS DE MINAS SERTÃO.</t>
   </si>
   <si>
     <t>29676</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29676/1534_parceiros_da_cidadania_centro_espirita_de_umbanda_anjos_de_luz_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29676/1534_parceiros_da_cidadania_centro_espirita_de_umbanda_anjos_de_luz_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA AO CENTRO ESPÍRITA DE UMBANDA ANJOS DE LUZ.</t>
   </si>
   <si>
     <t>29677</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29677/1535_parceiros_da_cidadania_marino_alves_de_camargo_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29677/1535_parceiros_da_cidadania_marino_alves_de_camargo_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA AO SENHOR MARINO ALVES DE CAMARGO.</t>
   </si>
   <si>
     <t>29678</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29678/1536_parceiros_da_cidadania_eliomar_fernandes_dos_santos_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29678/1536_parceiros_da_cidadania_eliomar_fernandes_dos_santos_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA AO SENHOR ELIOMAR FERNANDES DOS SANTOS.</t>
   </si>
   <si>
     <t>29679</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29679/1537_parceiros_da_cidadania_fraternidade_feminina_cruzeiro_do_sul_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29679/1537_parceiros_da_cidadania_fraternidade_feminina_cruzeiro_do_sul_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA À  FRATERNIDADE FEMININA CRUZEIRO DO SUL.</t>
   </si>
   <si>
     <t>29680</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29680/1538_parceiros_da_cidadania_centro_de_convivencia_da_terceira_idade_-_conviver_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29680/1538_parceiros_da_cidadania_centro_de_convivencia_da_terceira_idade_-_conviver_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA AO CENTRO DE CONVIVÊNCIA DA TERCEIRA IDADE "MARIA ROSA MACIEL GUIMARÃES" - CONVIVER.</t>
   </si>
   <si>
     <t>29681</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29681/1539_parceiros_da_cidadania_pauliane_matias_de_castro_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29681/1539_parceiros_da_cidadania_pauliane_matias_de_castro_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO PARCEIROS DA CIDADANIA À SENHORA PAULIANE MATIAS DE CASTRO.</t>
   </si>
   <si>
     <t>29816</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29816/1540_diploma_merito_estudantil_bernardo_alves_de_amorim_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29816/1540_diploma_merito_estudantil_bernardo_alves_de_amorim_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ESTUDANTIL “PROFESSOR RENÊ DE DEUS VIEIRA” AO ESTUDANTE BERNARDO ALVES DE AMORIM.</t>
   </si>
   <si>
     <t>29817</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29817/1541_diploma_merito_estudantil_pedro_henrique_fernandes_de_araujo_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29817/1541_diploma_merito_estudantil_pedro_henrique_fernandes_de_araujo_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ESTUDANTIL “PROFESSOR RENÊ DE DEUS VIEIRA” AO ESTUDANTE PEDRO HENRIQUE FERNANDES DE ARAÚJO.</t>
   </si>
   <si>
     <t>29818</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29818/1542_diploma_merito_estudantil_rafaella_santana_freitas_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29818/1542_diploma_merito_estudantil_rafaella_santana_freitas_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ESTUDANTIL “PROFESSOR RENÊ DE DEUS VIEIRA” À ESTUDANTE RAFAELLA SANTANA FREITAS.</t>
   </si>
   <si>
     <t>29819</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29819/1543_diploma_merito_estudantil_carlos_washington_xavier_tavares_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29819/1543_diploma_merito_estudantil_carlos_washington_xavier_tavares_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ESTUDANTIL “PROFESSOR RENÊ DE DEUS VIEIRA” AO ESTUDANTE CARLOS WASHINGTON XAVIER TAVARES.</t>
   </si>
   <si>
     <t>29820</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29820/1544_diploma_merito_estudantil_philipe_miguel_pantaleao_pereira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29820/1544_diploma_merito_estudantil_philipe_miguel_pantaleao_pereira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ESTUDANTIL “PROFESSOR RENÊ DE DEUS VIEIRA” AO ESTUDANTE PHILIPE MIGUEL PANTALEÃO PEREIRA.</t>
   </si>
   <si>
     <t>29821</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29821/1545_diploma_merito_estudantil_otavio_magalhaes_rausis_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29821/1545_diploma_merito_estudantil_otavio_magalhaes_rausis_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ESTUDANTIL “PROFESSOR RENÊ DE DEUS VIEIRA” AO ESTUDANTE OTÁVIO MAGALHÃES RAUSIS.</t>
   </si>
   <si>
     <t>29822</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29822/1546_diploma_merito_estudantil_mateus_reis_cardoso_fonseca_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29822/1546_diploma_merito_estudantil_mateus_reis_cardoso_fonseca_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ESTUDANTIL “PROFESSOR RENÊ DE DEUS VIEIRA” AO ESTUDANTE MATEUS REIS CARDOSO FONSECA.</t>
   </si>
   <si>
     <t>29823</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29823/1547_diploma_merito_estudantil_ana_laiza_ferreira_mota_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29823/1547_diploma_merito_estudantil_ana_laiza_ferreira_mota_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ESTUDANTIL “PROFESSOR RENÊ DE DEUS VIEIRA” À ESTUDANTE ANA LAÍZA FERREIRA MOTA.</t>
   </si>
   <si>
     <t>29826</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29826/1548_diploma_merito_estudantil_elen_cristina_soares_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29826/1548_diploma_merito_estudantil_elen_cristina_soares_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ESTUDANTIL “PROFESSOR RENÊ DE DEUS VIEIRA” À ESTUDANTE ELEN CRISTINA SOARES.</t>
   </si>
   <si>
     <t>29840</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29840/1549_diploma_merito_estudantil_yasmin_cristina_pereira_silva_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29840/1549_diploma_merito_estudantil_yasmin_cristina_pereira_silva_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ESTUDANTIL “PROFESSOR RENÊ DE DEUS VIEIRA” À ESTUDANTE YASMIN CRISTINA PEREIRA SILVA.</t>
   </si>
   <si>
     <t>29841</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29841/1550_diploma_merito_estudantil_alvaro_peixoto_duarte_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29841/1550_diploma_merito_estudantil_alvaro_peixoto_duarte_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ESTUDANTIL “PROFESSOR RENÊ DE DEUS VIEIRA” AO ESTUDANTE ÁLVARO PEIXOTO DUARTE.</t>
   </si>
   <si>
     <t>29865</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29865/1551_diploma_merito_estudantil_adriel_germano_ferreira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29865/1551_diploma_merito_estudantil_adriel_germano_ferreira_rev.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ESTUDANTIL “PROFESSOR RENÊ DE DEUS VIEIRA” AO ESTUDANTE ADRIEL GERMANO FERREIRA.</t>
   </si>
   <si>
     <t>29121</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29121/935_altera_lei_300_2008-fundo_municipal_de_habitacao.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29121/935_altera_lei_300_2008-fundo_municipal_de_habitacao.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS I E IV DO ART. 5º DA LEI COMPLEMENTAR Nº 300, DE 8 DE MAIO DE 2008 QUE “CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL – FHIS, INSTITUI O CONSELHO GESTOR MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>29135</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29135/937_dispoe_sobre_taxa_de_fiscalizacao_e_funcionamento_e_altera_lei_180_2002.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29135/937_dispoe_sobre_taxa_de_fiscalizacao_e_funcionamento_e_altera_lei_180_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TAXA DE FISCALIZAÇÃO DE LOCALIZAÇÃO E FUNCIONAMENTO, ASSIM COMO MODIFICA A LEI COMPLEMENTAR Nº 180, DE 18 DE NOVEMBRO DE 2002 QUE “ALTERA OS CRITÉRIOS DE COBRANÇA DA TAXA DE LICENÇA DE LOCALIZAÇÃO E FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>29136</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29136/938_altera_lei_355_2011_lei_da_microempresa_e_empreendedor_individual.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29136/938_altera_lei_355_2011_lei_da_microempresa_e_empreendedor_individual.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 12, 15 E 23 DA LEI COMPLEMENTAR Nº 355, DE 23 DE MARÇO DE 2011 QUE “INSTITUI A LEI GERAL MUNICIPAL DA MICROEMPRESA, DA EMPRESA DE PEQUENO PORTE E DO EMPREENDEDOR INDIVIDUAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>29137</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29137/939_altera_lei_397_2012_codigo_de_vigilancia_em_saude_do_municipio.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29137/939_altera_lei_397_2012_codigo_de_vigilancia_em_saude_do_municipio.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 2º DO ART. 59 DA LEI COMPLEMENTAR Nº 397, DE 18 DE DEZEMBRO DE 2012 QUE “INSTITUI O CÓDIGO DE VIGILÂNCIA EM SAÚDE NO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>29143</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29143/940_acrescenta_art._189a__a_lei_695_23_codigo_de_obras.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29143/940_acrescenta_art._189a__a_lei_695_23_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O  ART. 189-A À LEI COMPLEMENTAR Nº 695, DE 18 DE SETEMBRO DE 2023, QUE "DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE PATOS DE MINAS".</t>
   </si>
   <si>
     <t>29324</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29324/942_aumenta_numero_de_cargos.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29324/942_aumenta_numero_de_cargos.pdf</t>
   </si>
   <si>
     <t>AUMENTA O NÚMERO DE CARGOS QUE ESPECIFICA, INTEGRANTES DO QUADRO DE SERVIDORES DO MUNICÍPIO DE PATOS DE MINAS. (EDUCADOR INFANTIL, PROFESSOR DE EDUCAÇÃO BÁSICA, SUPERVISOR EDUCACIONAL I, COORDENADOR DE CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL, SECRETÁRIO ESCOLAR E RONDANTE).</t>
   </si>
   <si>
     <t>29331</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29331/943_altera_valor_dos_vencimentos_do_cargo_de_educador_infantil.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29331/943_altera_valor_dos_vencimentos_do_cargo_de_educador_infantil.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DO VENCIMENTO DO CARGO DE EDUCADOR INFANTIL - INTEGRANTE DO QUADRO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DA REDE MUNICIPAL DE ENSINO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29843</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29843/950_altera_lei_520_iluminacao_publica.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29843/950_altera_lei_520_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTS. 1º E 5º DA LEI COMPLEMENTAR Nº 520, DE 30 DE DEZEMBRO DE 2015, QUE "INSTITUI A CONTRIBUIÇÃO PARA O CUSTEIO DOS SERVÇO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>29875</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29875/79_-_plc_951_-_dispoe_sobre_a_reestruturacao_do_programa_patos_premia_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29875/79_-_plc_951_-_dispoe_sobre_a_reestruturacao_do_programa_patos_premia_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO PROGRAMA PATOS PREMIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29125</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29125/936_altera_redacao_do_art._20__codigo_de_posturas_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29125/936_altera_redacao_do_art._20__codigo_de_posturas_rev.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 20 DA LEI COMPLEMENTAR Nº 699, DE 27 DE DEZEMBRO DE 2023, QUE "INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29197</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29197/941_altera_a_lei_320_2008_alterada_lei_629_2020_liberdade_economica_v.2.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29197/941_altera_a_lei_320_2008_alterada_lei_629_2020_liberdade_economica_v.2.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 106 E DO ART. 107 DA LEI COMPLEMENTAR Nº 320, DE 31 DE DEZEMBRO DE 2008, QUE “INSTITUI A REVISÃO DA LEI DE ZONEAMENTO, USO E OCUPAÇÃO DOS TERRENOS E EDIFICAÇÕES NO MUNICÍPIO DE PATOS  DE MINAS”, MODIFICADA PELA LEI COMPLEMENTAR  Nº 629, DE 11 DE SETEMBRO DE 2020, QUE “DISPÕE SOBRE A ADOÇÃO DE PRINCÍPIOS, CRITÉRIOS, DEFINIÇÕES E DIRETRIZES FEDERAIS PARA FINS DE ATOS PÚBLICOS DE LIBERAÇÃO E DE CLASSIFICAÇÃO DE ATIVIDADES ECONÔMICAS DE BAIXO RISCO”.</t>
   </si>
   <si>
     <t>29583</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29583/944__altera_a_redacao_dos_artigos_41_e_262_e__acrescenta_o_artigo_47-a_e_o__11_ao_artigo_262_da_lei_complementar_no_699.2023_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29583/944__altera_a_redacao_dos_artigos_41_e_262_e__acrescenta_o_artigo_47-a_e_o__11_ao_artigo_262_da_lei_complementar_no_699.2023_rev.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 41 E 262 E ACRESCENTA O ARTIGO 47-A E O § 11 AO ARTIGO 262 DA LEI COMPLEMENTAR Nº 699, DE 27 DE DEZEMBRO DE 2023, QUE "INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>29649</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29649/945_cria_o_conselho_da_mulher_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29649/945_cria_o_conselho_da_mulher_rev.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO DOS DIREITOS DA MULHER E DEFINE SUA ESTRUTURA ORGANIZACIONAL NO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29617</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29617/946_altera_lei_320_zoneamentos_de_ruas_augusto_barao_ze_albino_e_itaporanga_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29617/946_altera_lei_320_zoneamentos_de_ruas_augusto_barao_ze_albino_e_itaporanga_rev.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO IV DA LEI COMPLEMENTAR Nº 320, DE 31 DE DEZEMBRO DE 2008, QUE "INSTITUI A REVISÃO A LEI DE ZONEAMENTO, USO E OCUPAÇÃO DOS TERRENOS E EDIFICAÇÕES NO MUNICÍPIO DE PATOS DE MINAS".</t>
   </si>
   <si>
     <t>29647</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>Mauri Sérgio Rodrigues - Mauri da JL, Ezequiel Macedo Galvão - Ezequiel Macedo, Gladston Gabriel da Silva, Itamar André dos Santos - Itamar André, João Batista Gonçalves - Cabo Batista, José Carlos da Silva - Carlito, Wanderlei Rodrigues Resende - Prof. Delei</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29647/947_dispoe_sobre_a_construcao_de_pontes_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29647/947_dispoe_sobre_a_construcao_de_pontes_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTRUÇÃO DE PONTES NA ÁREA URBANA E RURAL DO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29756</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29756/948__acrescentar_a_alinea_d_ao_inciso_xi_do_art._232_da_lei_complementar_n._699_23_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29756/948__acrescentar_a_alinea_d_ao_inciso_xi_do_art._232_da_lei_complementar_n._699_23_rev.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A ALÍNEA “D” AO INCISO XI DO ART. 232 DA LEI COMPLEMENTAR Nº 699, DE 27 DE DEZEMBRO DE 2023, QUE “DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS”. (Propaganda de apostas esportivas e jogos online em áreas públicas)</t>
   </si>
   <si>
     <t>29815</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29815/949_altera_parametros_urbanisticos_da_av._acir_de_matos_zap3_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29815/949_altera_parametros_urbanisticos_da_av._acir_de_matos_zap3_rev.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSTO NO ANEXO IV, DA LEI COMPLEMENTAR Nº 320, DE 31 DE DEZEMBRO DE 2008, QUE "INSTITUI A REVISÃO DA LEI DE ZONEAMENTO, USO E OCUPAÇÃO DOS TERRENOS E EDIFICAÇÕES NO MUNICÍPIO DE PATOS DE MINAS".</t>
   </si>
   <si>
     <t>29122</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29122/5884_altera_lei_5137_2002-doacao_imovel_a_ivone_de_fatima_lima.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29122/5884_altera_lei_5137_2002-doacao_imovel_a_ivone_de_fatima_lima.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 5.137, DE 14 DE MARÇO DE 2002 QUE “AUTORIZA A DOAÇÃO DE IMÓVEL À IVONE DE FÁTIMA LIMA – ME.”</t>
   </si>
   <si>
     <t>29123</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29123/5885_acrescenta_2o_ao_art._6o_lei_8523_23-centro_de_conviver.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29123/5885_acrescenta_2o_ao_art._6o_lei_8523_23-centro_de_conviver.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA § 2º E RENUMERA O PARÁGRAFO ÚNICO EM      § 1º AO ART.  6º DA LEI Nº 8.523, DE 2 DE OUTUBRO DE 2023, QUE “CRIA O CENTRO DE CONVIVÊNCIA DA 3ª IDADE MARIA ROSA MACIEL GUIMARÃES (CONVIVER) E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>29129</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29129/5892_concessao_de_equip._comunitario_a_ass._reserva_caicaras.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29129/5892_concessao_de_equip._comunitario_a_ass._reserva_caicaras.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO ADMINISTRATIVA DE USO DE ÁREAS DE EQUIPAMENTOS COMUNITÁRIOS DO MUNICÍPIO EM FAVOR DA ASSOCIAÇÃO RESERVA CAIÇARAS.</t>
   </si>
   <si>
     <t>29132</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29132/5893_altera_o_anexo_i_da_lei_8.594-2023_-_fundacao_de_apoio_universitario__fauufu_patos_de_minas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29132/5893_altera_o_anexo_i_da_lei_8.594-2023_-_fundacao_de_apoio_universitario__fauufu_patos_de_minas.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA.</t>
   </si>
   <si>
     <t>29133</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29133/5894_altera_o_anexo_i_da_lei_8.594-2023_-_uniao_nacional_dos_conselhos_municipais_de_educacao.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29133/5894_altera_o_anexo_i_da_lei_8.594-2023_-_uniao_nacional_dos_conselhos_municipais_de_educacao.pdf</t>
   </si>
   <si>
     <t>29134</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29134/5895_altera_o_anexo_i_da_lei_8.594-2023_-_alteracao_dos_nomes_de_entidades.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29134/5895_altera_o_anexo_i_da_lei_8.594-2023_-_alteracao_dos_nomes_de_entidades.pdf</t>
   </si>
   <si>
     <t>29140</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29140/5897_altera_lei_8594_2023_subvencao_ao_consep.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29140/5897_altera_lei_8594_2023_subvencao_ao_consep.pdf</t>
   </si>
   <si>
     <t>29138</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29138/5898_autoriza_cessao_equip._comunitario_moradores_loteamento_villagio.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29138/5898_autoriza_cessao_equip._comunitario_moradores_loteamento_villagio.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO ADMINISTRATIVA DE USO DE ÁREAS DE EQUIPAMENTOS COMUNITÁRIOS DO MUNICÍPIO EM FAVOR DA ASSOCIAÇÃO DOS PROPRIETÁRIOS E MORADORES DO LOTEAMENTO FECHADO VILLAGIO PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29139</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29139/5899_altera_lei_7905_2019_coleta_e_reciclagem_de_oleo_animal_e_vegetal.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29139/5899_altera_lei_7905_2019_coleta_e_reciclagem_de_oleo_animal_e_vegetal.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE INCISOS DOS ARTIGOS 12 E 13 DA LEI Nº 7.905, DE 30 DE DEZEMBRO DE 2019, QUE “INSTITUI O PROGRAMA DE COLETA, RECICLAGEM DE ÓLEOS E GORDURAS USADAS DE ORIGEM ANIMAL OU VEGETAL, NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS.”</t>
   </si>
   <si>
     <t>29147</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29147/5902_altera_o_anexo_i_da_lei_8.594-2023_-_conselho_de_seguranca_publica_de_patos_de_minas_-_progea_e_proerd.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29147/5902_altera_o_anexo_i_da_lei_8.594-2023_-_conselho_de_seguranca_publica_de_patos_de_minas_-_progea_e_proerd.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (FORMALIZAÇÃO DE PARCERIA, COM TRANSFERÊNCIA DE RECURSOS, ENTRE O MUNICÍPIO DE PATOS DE MINAS E CONSELHO DE SEGURANÇA PÚBLICA DE PATOS DE MINAS - CONSEP, NA MODALIDADE CONTRIBUIÇÃO, PARA EXECUÇÃO DOS PROGRAMAS PROERD E PROGEA).</t>
   </si>
   <si>
     <t>29148</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29148/5903_altera_o_anexo_i_da_lei_8.594-2023_-_frente_nacional_de_prefeitas_e_prfeitos_-_fnp.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29148/5903_altera_o_anexo_i_da_lei_8.594-2023_-_frente_nacional_de_prefeitas_e_prfeitos_-_fnp.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (FORMALIZAÇÃO DE PARCERIA, COM TRANSFERÊNCIA DE RECURSOS, ENTRE O MUNICÍPIO DE PATOS DE MINAS E A FRENTE NACIONAL DE PREFEITAS E PREFEITOS, NA MODALIDADE CONTRIBUIÇÃO).</t>
   </si>
   <si>
     <t>29184</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29184/5904_altera_lei_8594_23-subvencao_apae.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29184/5904_altera_lei_8594_23-subvencao_apae.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Associação Beneficente Dr. Paulo Borges - Santa Casa de Misericórdia de Patos de Minas); Fundação Hospitalar do Estado de Minas Gerais e Associação de Pais, Amigos dos Excepcionais de Patos de Minas - APAE).</t>
   </si>
   <si>
     <t>29185</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29185/5905_abertura_de_credito_pagamento_viacao_passaro_branco.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29185/5905_abertura_de_credito_pagamento_viacao_passaro_branco.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA CRIAÇÃO DE ELEMENTO DE DESPESA NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>29194</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29194/5907_altera_lei8589_23_autoriza_municipio_a_participar_do_programa_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29194/5907_altera_lei8589_23_autoriza_municipio_a_participar_do_programa_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE O ANEXO II DA LEI Nº 8.589, DE 19 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO A PARTICIPAR DO PROGRAMA MINHA CASA, MINHA VIDA (PMCMV) E PROMOVER A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE PATOS DE MINAS AOS BENEFICIÁRIOS QUE SE ENQUADREM NA FORMA E CONDIÇÕES ESTABELECIDAS EM LEI.”</t>
   </si>
   <si>
     <t>29195</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29195/5908_altera_lei_8594_23-subvencao_a_pro-curar-se.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29195/5908_altera_lei_8594_23-subvencao_a_pro-curar-se.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA.</t>
   </si>
   <si>
     <t>29221</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29221/5911__concede_reajuste_aos_servidores_municipais.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29221/5911__concede_reajuste_aos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29222</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29222/5912_reajuste_iprem.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29222/5912_reajuste_iprem.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE PATOS DE MINAS (IPREM) A REAJUSTAR OS BENEFÍCIOS PREVIDENCIÁRIOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29223</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29223/5914_altera_lei_8259_22_bolsa_atleta.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29223/5914_altera_lei_8259_22_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 8.259, DE 31 DE MAIO DE 2022,  QUE “INSTITUI O PROGRAMA BOLSA ATLETA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>29224</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29224/5915_altera_lei_8594_22_repasse_financeiro_ao_consep_-policia_penal.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29224/5915_altera_lei_8594_22_repasse_financeiro_ao_consep_-policia_penal.pdf</t>
   </si>
   <si>
     <t>29255</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29255/5916_altera_lei_8594_22_repasse_financeiro_ao_consep_-_pm_copom.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29255/5916_altera_lei_8594_22_repasse_financeiro_ao_consep_-_pm_copom.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Conselho de Segurança Pública de Patos de Minas - Polícia Militar COPOM)</t>
   </si>
   <si>
     <t>29226</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29226/5918_altera_lei_8504_23_repasse_financeiro_a_pro-curar-se.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29226/5918_altera_lei_8504_23_repasse_financeiro_a_pro-curar-se.pdf</t>
   </si>
   <si>
     <t>29227</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29227/5919_altera_lei_8594_23_repasses_financeiros_a_casa_de_caridade_irmao_jose_ribeiro.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29227/5919_altera_lei_8594_23_repasses_financeiros_a_casa_de_caridade_irmao_jose_ribeiro.pdf</t>
   </si>
   <si>
     <t>29257</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29257/5920_autoriza_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29257/5920_autoriza_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA CRIAÇÃO DE ELEMENTO DE DESPESA NO ORÇAMENTO VIGENTE. (Agência para o Desenvolvimento Econômico e Social de Patos de Minas - ADESP).</t>
   </si>
   <si>
     <t>29258</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29258/5921_altera_lei_8594_23_repasses_financeiro_a_adesp.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29258/5921_altera_lei_8594_23_repasses_financeiro_a_adesp.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Associação de Desenvolvimento Econômico e Social de Patos de Minas/MG -ADESP)</t>
   </si>
   <si>
     <t>29259</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29259/5922_abertura_de_credito_manutencao_do_procon.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29259/5922_abertura_de_credito_manutencao_do_procon.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA CRIAÇÃO DE ELEMENTO DE DESPESA NO ORÇAMENTO VIGENTE. (Despesas de Pessoal Decorrentes de Contratos de Terceirização no orçamento do Fundo Mun. Proteção Defesa do Consumidor, na atividade Manutenção e Defesa do Consumidor – PROCON).</t>
   </si>
   <si>
     <t>29280</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29280/5923_altera_lei_8594_23_repasses_de_subvencao_ass._amgios_de_posses_do_chumbo.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29280/5923_altera_lei_8594_23_repasses_de_subvencao_ass._amgios_de_posses_do_chumbo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA (FORMALIZAÇÃO DE PARCERIAS, COM TRANSFERÊNCIA DE RECURSOS, ENTRE O MUNICÍPIO DE PATOS DE MINAS E A ASSOCIAÇÃO AMIGOS DA COMUNIDADE RURAL DE POSSES DO CHUMBO).</t>
   </si>
   <si>
     <t>29286</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29286/5924_altera_lei_8594_23_repasse_financeiro_rotary_clube_pm_paranaiba.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29286/5924_altera_lei_8594_23_repasse_financeiro_rotary_clube_pm_paranaiba.pdf</t>
   </si>
   <si>
     <t>29287</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29287/5925_altera_leu_8594_23_repasses_financeiro_ao_consep__policia_militar.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29287/5925_altera_leu_8594_23_repasses_financeiro_ao_consep__policia_militar.pdf</t>
   </si>
   <si>
     <t>29288</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29288/5926_altera_a_lei_8504_23_repasses_financeiros_ao_consep_tiro_de_guerra.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29288/5926_altera_a_lei_8504_23_repasses_financeiros_ao_consep_tiro_de_guerra.pdf</t>
   </si>
   <si>
     <t>29289</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29289/5927_altera_lei_8594_23_repasse_financeiro_ao_consep_policia_civil.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29289/5927_altera_lei_8594_23_repasse_financeiro_ao_consep_policia_civil.pdf</t>
   </si>
   <si>
     <t>29290</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29290/5928_altera_lei_8178_21_aposentadoria_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29290/5928_altera_lei_8178_21_aposentadoria_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O  INC. I DO ART. 2º, DA LEI Nº 8.178, DE 22 DE DEZEMBRO DE 2021  QUE “DISPÕE SOBRE AS ALTERAÇÕES NAS APOSENTADORIAS, NAS PENSÕES E NO PLANO DE CUSTEIO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DE PATOS DE MINAS, ALTERA A LEI Nº 4.817, DE 13 DE JANEIRO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS”, NO TOCANTE À APOSENTADORIA DA PESSOA COM DEFICIÊNCIA SEGURADA DO REGIME PRÓPRIO DE PREVIDÊNCIA MUNICIPAL DE PATOS DE MINAS (IPREM).</t>
   </si>
   <si>
     <t>29291</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29291/5929_altera_lei_8594_23_repasses_financeiros_amigos_da_crianca_e_adolescente_joao_e_maria.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29291/5929_altera_lei_8594_23_repasses_financeiros_amigos_da_crianca_e_adolescente_joao_e_maria.pdf</t>
   </si>
   <si>
     <t>29293</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29293/5931_altera_lei_8594_23_repasse_financeiro_ao_cdc_de_santana_de_patos.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29293/5931_altera_lei_8594_23_repasse_financeiro_ao_cdc_de_santana_de_patos.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA (Formalização de parcerias, com transferência de recursos, entre o Município e o Conselho de Desenvolvimento Comunitário de Santana de Patos, no montante de R$ 6.000,00 (seis mil reais).</t>
   </si>
   <si>
     <t>29294</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29294/5932_altera_lei_8594_23_repasse_financeiro_consep_de_major_porto.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29294/5932_altera_lei_8594_23_repasse_financeiro_consep_de_major_porto.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA (Formalização de parcerias, com transferência de recursos, entre o Município e o Conselho de Segurança Pública de Major Porto e Adjacências, no montante de R$ 5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>29300</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29300/5934_autoriza_suplementacao_de_creditodevolucao_da_camara.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29300/5934_autoriza_suplementacao_de_creditodevolucao_da_camara.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO POR REMANEJAMENTO ENTRE ENTIDADES E DÁ OUTRAS PROVIDÊNCIAS.(Devolução de recursos da Câmara Municipal para realização da Fenapraça)</t>
   </si>
   <si>
     <t>29328</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29328/5938_altera_lei_8594_23-repasse_financeiro_a_liga_de_xadrez_e_damas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29328/5938_altera_lei_8594_23-repasse_financeiro_a_liga_de_xadrez_e_damas.pdf</t>
   </si>
   <si>
     <t>29329</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29329/5939_altera_lei_8594_23_repasse_financeiro_a_caixa_escolar_dona_dalcy_da_rocha_gomes_brant.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29329/5939_altera_lei_8594_23_repasse_financeiro_a_caixa_escolar_dona_dalcy_da_rocha_gomes_brant.pdf</t>
   </si>
   <si>
     <t>29330</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29330/5940_altera_lei_8594_23_repasse_ao_cdc_de_santana_de_patos.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29330/5940_altera_lei_8594_23_repasse_ao_cdc_de_santana_de_patos.pdf</t>
   </si>
   <si>
     <t>29333</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29333/5942_altera_lei_8594_repasse_ao_ass._abba_pai_e_casa_da_acolhida.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29333/5942_altera_lei_8594_repasse_ao_ass._abba_pai_e_casa_da_acolhida.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA</t>
   </si>
   <si>
     <t>29360</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29360/5943_altera_lei_8494_23_repasse_ass._nossa_sra._das_dores_de_areado.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29360/5943_altera_lei_8494_23_repasse_ass._nossa_sra._das_dores_de_areado.pdf</t>
   </si>
   <si>
     <t>29361</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29361/5944_altera_lei_8594_23_repasse_financeiro_a_ass._de_apoio_universitario_-_fau.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29361/5944_altera_lei_8594_23_repasse_financeiro_a_ass._de_apoio_universitario_-_fau.pdf</t>
   </si>
   <si>
     <t>29378</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29378/5945_altera_lei_8594_23_repasse_a_associacao_renasce_pindaibas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29378/5945_altera_lei_8594_23_repasse_a_associacao_renasce_pindaibas.pdf</t>
   </si>
   <si>
     <t>29379</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29379/5946_altera_lei_8594_23_repasse_cdc_de_horizonte_alegre.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29379/5946_altera_lei_8594_23_repasse_cdc_de_horizonte_alegre.pdf</t>
   </si>
   <si>
     <t>29399</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29399/5953_altera_a_lei_no_8.473_2023_lei_orcamentaria_para_o_exercicio_financeiro_de_2024.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29399/5953_altera_a_lei_no_8.473_2023_lei_orcamentaria_para_o_exercicio_financeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 8.473, DE 24 DE JULHO DE 2023 QUE “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2024.”</t>
   </si>
   <si>
     <t>29400</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29400/5954_altera_o_anexo_i_da_lei_8594_repasse_financeiros_de_subvencoes.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29400/5954_altera_o_anexo_i_da_lei_8594_repasse_financeiros_de_subvencoes.pdf</t>
   </si>
   <si>
     <t>29401</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29401/5955_cria_o_centro_m._de_ed._infantil_elza_de_azevedo.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29401/5955_cria_o_centro_m._de_ed._infantil_elza_de_azevedo.pdf</t>
   </si>
   <si>
     <t>CRIA O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL “ELZA DE AZEVEDO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29402</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29402/5956_cria_o_centro_m._de_ed._infantil_professora_iracy_dias_maciel_porto.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29402/5956_cria_o_centro_m._de_ed._infantil_professora_iracy_dias_maciel_porto.pdf</t>
   </si>
   <si>
     <t>CRIA O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL “PROFESSORA IRACY DIAS MACIEL PÔRTO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29453</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29453/5973_altera_lei_4550_98_declara_area_de_preservacao_do_mocambo.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29453/5973_altera_lei_4550_98_declara_area_de_preservacao_do_mocambo.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTS. 1º E 2° DA LEI Nº 4.550, DE 20 DE FEVEREIRO DE 1998 QUE “DECLARA DE PRESERVAÇÃO PERMANENTE ÁREA QUE PASSA A PERTENCER AO PARQUE MUNICIPAL DO MOCAMBO.”</t>
   </si>
   <si>
     <t>29454</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29454/5974_altera_lei_8594_23-repasse_ao_rotary_club_patos_de_minas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29454/5974_altera_lei_8594_23-repasse_ao_rotary_club_patos_de_minas.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594 DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS” AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO ORÇAMENTÁRIO QUE MENCIONA.</t>
   </si>
   <si>
     <t>29455</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29455/5975_altera_lei_8594_23_repasse_a_aprepam.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29455/5975_altera_lei_8594_23_repasse_a_aprepam.pdf</t>
   </si>
   <si>
     <t>29456</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29456/5976_altera_lei_8594_23_repasse_financeiro_ao_mocambique_nossa_sra._rosario.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29456/5976_altera_lei_8594_23_repasse_financeiro_ao_mocambique_nossa_sra._rosario.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO ORÇAMENTÁRIO QUE MENCIONA.</t>
   </si>
   <si>
     <t>29457</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29457/5977_altera_lei_8594_23_repasse_associacao_amigos_do_distrito_de_bonsucesso.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29457/5977_altera_lei_8594_23_repasse_associacao_amigos_do_distrito_de_bonsucesso.pdf</t>
   </si>
   <si>
     <t>29458</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29458/5978_altera_lei_8594_23_repasse_ao_cdc_de_firmes.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29458/5978_altera_lei_8594_23_repasse_ao_cdc_de_firmes.pdf</t>
   </si>
   <si>
     <t>29489</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29489/5979_altera_lei_8594_repasse_ass._amigos_de_posses_do_chumbo.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29489/5979_altera_lei_8594_repasse_ass._amigos_de_posses_do_chumbo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Associação de Amigos da Comunidade Rural de Posses do Chumbo)</t>
   </si>
   <si>
     <t>29490</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29490/5980_altera_lei_8594_23_repasse_associacao_dos_musicos_de_patos_de_minas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29490/5980_altera_lei_8594_23_repasse_associacao_dos_musicos_de_patos_de_minas.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Associação dos Músicos de Patos de Minas)</t>
   </si>
   <si>
     <t>29475</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29475/5982_regulamenta_o_conselho_municipal_de_alimentacao_escolar.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29475/5982_regulamenta_o_conselho_municipal_de_alimentacao_escolar.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O FUNCIONAMENTO DO CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR (CAE) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29502</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29502/5992_altera_lei_8594_23_manutencao_do_projeto_olho_vivo.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29502/5992_altera_lei_8594_23_manutencao_do_projeto_olho_vivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Manutenção do Programa Olho Vivo)</t>
   </si>
   <si>
     <t>29552</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29552/5994_altera_lei_8594_23_repasse_conselho_de_desenvolvimento_comunitario_de_sape.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29552/5994_altera_lei_8594_23_repasse_conselho_de_desenvolvimento_comunitario_de_sape.pdf</t>
   </si>
   <si>
     <t>29553</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29553/5995_altera_lei_8594_23_repasse__associacao_beneficente_dr._paulo_borges__santa_casa.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29553/5995_altera_lei_8594_23_repasse__associacao_beneficente_dr._paulo_borges__santa_casa.pdf</t>
   </si>
   <si>
     <t>29555</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29555/5996_altera_lei_8594_23_repasse_grupo_de_assistencia_social_proativo.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29555/5996_altera_lei_8594_23_repasse_grupo_de_assistencia_social_proativo.pdf</t>
   </si>
   <si>
     <t>29556</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29556/5997_altera_lei_8594_23__associacao_mulheres_de_flores_e_de_aco__amfa.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29556/5997_altera_lei_8594_23__associacao_mulheres_de_flores_e_de_aco__amfa.pdf</t>
   </si>
   <si>
     <t>29536</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29536/5998_altera_a_lei_8594_23_repasse_financeiro_a_apae.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29536/5998_altera_a_lei_8594_23_repasse_financeiro_a_apae.pdf</t>
   </si>
   <si>
     <t>29582</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29582/6001__ldo_2025.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29582/6001__ldo_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>29581</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29581/6002__altera_o_plano_plurianual_e_a_lei_de_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29581/6002__altera_o_plano_plurianual_e_a_lei_de_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL E A LEI DE DIRETRIZES ORÇAMENTÁRIAS E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29579</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29579/6003__altera_a_lei_8594_2023__associacao_presbiteriana_de_educacao_de_patos_de_minas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29579/6003__altera_a_lei_8594_2023__associacao_presbiteriana_de_educacao_de_patos_de_minas.pdf</t>
   </si>
   <si>
     <t>ALTERA A ATUAL REDAÇÃO DO ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA.</t>
   </si>
   <si>
     <t>29580</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29580/6004__altera_a_lei_8594_2023_-_conselho_de_seguranca_publica_de_patos_de_minas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29580/6004__altera_a_lei_8594_2023_-_conselho_de_seguranca_publica_de_patos_de_minas.pdf</t>
   </si>
   <si>
     <t>29577</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29577/6005_autoriza_a_abertura_de_credito_adicional_especial_para_criacao_de_elemento_de_despesa_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29577/6005_autoriza_a_abertura_de_credito_adicional_especial_para_criacao_de_elemento_de_despesa_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>29578</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29578/6006__aletra_a_lei_8594_2023__edital_de_selecao_da_lei_aldir_blanc.pdf1.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29578/6006__aletra_a_lei_8594_2023__edital_de_selecao_da_lei_aldir_blanc.pdf1.pdf</t>
   </si>
   <si>
     <t>ALTERA A  REDAÇÃO DO ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA.</t>
   </si>
   <si>
     <t>29594</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29594/6008_diretrizes_municipais_para_a_prestacao_do_servico.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29594/6008_diretrizes_municipais_para_a_prestacao_do_servico.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES MUNICIPAIS PARA A PRESTAÇÃO DO SERVIÇO DE MANEJO DE RESÍDUOS SÓLIDOS URBANOS, POR MEIO DE GESTÃO ASSOCIADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29600</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29600/6015__aletra_a_lei_8594_2023__rede_cidada.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29600/6015__aletra_a_lei_8594_2023__rede_cidada.pdf</t>
   </si>
   <si>
     <t>Altera a  redação do Anexo I da Lei nº 8.594, de 21 de dezembro de 2023, que “autoriza o Executivo Municipal a efetuar repasses financeiros de subvenções, contribuições, auxílios e outros auxílios financeiros a pessoas físicas e jurídicas”, ao tempo em que autoriza a suplementação do crédito orçamentário que menciona. (Rede Cidadã)</t>
   </si>
   <si>
     <t>29626</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29626/6017_altera_lei_8594_23_repasse_ao_servico_de_amor_ao_proximo.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29626/6017_altera_lei_8594_23_repasse_ao_servico_de_amor_ao_proximo.pdf</t>
   </si>
   <si>
     <t>ALTERA A  REDAÇÃO DO ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Formalização de parcerias, com transferência de recursos, entre o Município de Patos de Minas e o Serviço de Amor ao Próximo, no montante de R$ 24.000,00 (vinte e quatro mil reais)</t>
   </si>
   <si>
     <t>29627</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29627/6018_altera_lei_8594_23_repasse_a_associacao_patense_aprendizagem_musical.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29627/6018_altera_lei_8594_23_repasse_a_associacao_patense_aprendizagem_musical.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Transferência de recursos, entre o Município de Patos de Minas e a Associação Patense de Aprendizado Musical, Cultural, Social e de Cidadania, no montante de R$ 21.000,00 (vinte e um mil reais), a serem distribuídos em Subvenções Sociais)</t>
   </si>
   <si>
     <t>29628</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29628/6019_altera_lei_8594_23_subvencao_a_pro-curar-se.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29628/6019_altera_lei_8594_23_subvencao_a_pro-curar-se.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Transferência de recursos, entre o Município de Patos de Minas e a Fundação de Prevenção e Apoio a Pessoa com Câncer – Pró Curar-se, no montante de R$ 81.600,00 (oitenta e um mil e seiscentos reais)</t>
   </si>
   <si>
     <t>29629</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29629/6020_altera_a_lei_8594_23_subvencao_a_afiap.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29629/6020_altera_a_lei_8594_23_subvencao_a_afiap.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Formalização de parcerias, com transferência de recursos, entre o Município de Patos de Minas e a Associação das Fiadeiras e Artesãos de Patos de Minas – AFIAP, no montante de R$ 2.000,00 (dois mil reais), a serem distribuídos em Contribuições e Auxílios.)</t>
   </si>
   <si>
     <t>29631</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29631/6021_altera_lei_8594_23_subvencao_associacao_regional_das_congadas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29631/6021_altera_lei_8594_23_subvencao_associacao_regional_das_congadas.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (ASSOCIAÇÃO REGIONAL DAS CONGADAS E FILHOS DO ROSÁRIO E SÃO BENEDITO)</t>
   </si>
   <si>
     <t>29644</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29644/6022_altera_lei_8594_23__subvencao_cdc_de_moreiras.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29644/6022_altera_lei_8594_23__subvencao_cdc_de_moreiras.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (FORMALIZAÇÃO DE PARCERIAS ENTRE O MUNICÍPIO E O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DE MOREIRAS).</t>
   </si>
   <si>
     <t>29645</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29645/6023_altera_lei_8594_23_subvencao_ao_unipam.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29645/6023_altera_lei_8594_23_subvencao_ao_unipam.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (FORMALIZAÇÃO DA PARCERIA ENTRE O MUNICÍPIO E A FUNDAÇÃO EDUCACIONAL DE PATOS DE MINAS - CENTRO CLÍNICO ODONTOLÓGICO).</t>
   </si>
   <si>
     <t>29648</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29648/6025__autoriza_a_abertura_de_credito_adicional_especial_para_criacao_de_elemento_de_despesa_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29648/6025__autoriza_a_abertura_de_credito_adicional_especial_para_criacao_de_elemento_de_despesa_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>29670</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29670/6026_altera_lei_8594_23_repasse_ao_cogemas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29670/6026_altera_lei_8594_23_repasse_ao_cogemas.pdf</t>
   </si>
   <si>
     <t>29671</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29671/6028_altera_lei7807_19_ingresso_de_criancas_nos_cmeis.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29671/6028_altera_lei7807_19_ingresso_de_criancas_nos_cmeis.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 3º DA LEI Nº 7.807, DE 12 DE AGOSTO DE 2019, QUE “ESTABELECE CRITÉRIOS DE PRIORIDADE PARA INGRESSO DE CRIANÇAS NOS CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL DE PATOS DE MINAS” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29692</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29692/6029_altera_a_lei_no_8.596_2023_dacao_em_pagamento_a_associacao_dos_pracas_policiais_e_bombeiros_militares_do_estado_de_minas_gerais_e.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29692/6029_altera_a_lei_no_8.596_2023_dacao_em_pagamento_a_associacao_dos_pracas_policiais_e_bombeiros_militares_do_estado_de_minas_gerais_e.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 8;596, DE 29 DE DEZEMBRO DE 2023, QUE "AUTORIZA DAÇÃO EM PAGAMENTO DOS IMÓVEIS QUE ESPECIFICAEM FAVOR DA ASSOCIAÇÃO DOS PRAÇAS POLICIAIS E BOMBEIROS MILITARES DO ESTADO DE MINAS GERAIS E DA EMPRESA TRANSGRÃOS LTDA".</t>
   </si>
   <si>
     <t>29694</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29694/6031_altera_lei_8594_23__subvencao_padre_alaor.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29694/6031_altera_lei_8594_23__subvencao_padre_alaor.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA (Formalização de parcerias, com transferência de recursos, entre o Município de Patos de Minas e o Lar Vicentino Padre Alaor, no montante de R$ 260.662,48 (duzentos e sessenta mil seiscentos e sessenta e dois reais e quarenta e oito centavos).</t>
   </si>
   <si>
     <t>29695</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29695/6032_altera_lei_8594_23__subvencao_associacao_paraolimpica_patense.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29695/6032_altera_lei_8594_23__subvencao_associacao_paraolimpica_patense.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA (Formalização de parcerias, com transferência de recursos, entre o Município de Patos de Minas e Associação Paraolímpica Patense, no montante de R$ 49.777,39 (quarenta e nove mil, setecentos e setenta e sete reais, e trinta e nove centavos).</t>
   </si>
   <si>
     <t>29708</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29708/6034_altera_lei_8594_23_subvencao_a_ass._de_aprendizado_musical.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29708/6034_altera_lei_8594_23_subvencao_a_ass._de_aprendizado_musical.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA (Formalização de parcerias, com transferência de recursos, entre o Município de Patos de Minas e a Associação Patense de Aprendizado Musical, Cultural, Social e de Cidadania, no montante de R$ 21.000,00 (vinte e um mil reais).</t>
   </si>
   <si>
     <t>29721</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29721/6040_altera_lei_8504_repasse_a_santa_casa_de_misericordia.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29721/6040_altera_lei_8504_repasse_a_santa_casa_de_misericordia.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Formalização de parcerias, com transferência de recursos, entre o Município de Patos de Minas e a Associação Beneficente Dr. Paulo Borges (Santa Casa de Misericórdia de Patos de Minas), no valor de R$ 3.500.000,00 (três milhões e quinhentos mil reais).</t>
   </si>
   <si>
     <t>29722</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29722/6041_altera_lei_8504_repasse_a_pro_curar-se.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29722/6041_altera_lei_8504_repasse_a_pro_curar-se.pdf</t>
   </si>
   <si>
     <t>29724</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29724/6043_altera_lei_8594_23_repasse_casa_de_caridade_irmao_jose_ribeiro.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29724/6043_altera_lei_8594_23_repasse_casa_de_caridade_irmao_jose_ribeiro.pdf</t>
   </si>
   <si>
     <t>29746</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29746/6047_altera_lei_8594_23_subvencao_a_rede_cidada.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29746/6047_altera_lei_8594_23_subvencao_a_rede_cidada.pdf</t>
   </si>
   <si>
     <t>29747</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29747/6048_altera_lei_8594_23_subvencao_a_associacao_mineira_de_municipios.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29747/6048_altera_lei_8594_23_subvencao_a_associacao_mineira_de_municipios.pdf</t>
   </si>
   <si>
     <t>29753</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29753/6055_altera_lei_8172_2021_dispoe_sobre_o_ppa.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29753/6055_altera_lei_8172_2021_dispoe_sobre_o_ppa.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 8.172, DE 20 DE DEZEMBRO DE 2021, QUE "DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE PATOS DE MINAS PARA O PERÍODO DE 2022/2025.</t>
   </si>
   <si>
     <t>29754</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29754/6056_orcamento_2025.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29754/6056_orcamento_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PATOS DE MINAS PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>29755</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29755/6057_subvencoes_2025.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29755/6057_subvencoes_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS.</t>
   </si>
   <si>
     <t>29758</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29758/6058_altera_lei_8594_23_subvencao_casa_caridade_maria_luiza_souto.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29758/6058_altera_lei_8594_23_subvencao_casa_caridade_maria_luiza_souto.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Casa de Caridade Maria Luiza Souto)</t>
   </si>
   <si>
     <t>29759</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29759/6059_altera_lei_8594_23_subvencao_confederacao_nacional_de_mun._cnm.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29759/6059_altera_lei_8594_23_subvencao_confederacao_nacional_de_mun._cnm.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Confederação Nacional dos Municípios (CNM)</t>
   </si>
   <si>
     <t>29794</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29794/6062_autoriza_a_suplementacao_de_credito_por_remanejamento_entre_entidades_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29794/6062_autoriza_a_suplementacao_de_credito_por_remanejamento_entre_entidades_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO POR REMANEJAMENTO ENTRE ENTIDADES E DÁ OUTRAS PROVIDÊNCIAS. (FORMALIZAÇÃO DE PARCERIA COM TRANSFERÊNCIA DE RECURSOS, ENTRE O MUNICÍPIO E UNIÃO DOS ARTISTAS PLÁSTICOS DE PATOS DE MINAS – UNART).</t>
   </si>
   <si>
     <t>29795</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29795/6063_altera_o_anexo_i_da_lei_no_8.594_de_21_de_dezembro_de_2023___uniao_dos_artistas_plasticos_de_patos_de_minas_-_unart.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29795/6063_altera_o_anexo_i_da_lei_no_8.594_de_21_de_dezembro_de_2023___uniao_dos_artistas_plasticos_de_patos_de_minas_-_unart.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594 DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS” AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (FORMALIZAÇÃO DE PARCERIAS, COM TRANSFERÊNCIA DE RECURSOS, ENTRE O MUNICÍPIO DE PATOS DE MINAS E UNIÃO DOS ARTISTAS PLÁSTICOS DE PATOS DE MINAS - UNART). Renascer Natalino</t>
   </si>
   <si>
     <t>29814</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29814/6064_estabelece_diretrizes_municipais_para_a_prestacao_do_servico_de_manejo_de_residuos_solidos_urbanos_por_meio_de_gestao_associada_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29814/6064_estabelece_diretrizes_municipais_para_a_prestacao_do_servico_de_manejo_de_residuos_solidos_urbanos_por_meio_de_gestao_associada_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>29790</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29790/6066_altera_a_lei_no_8.594_2023__rotary_club_patos_de_minas_sertao.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29790/6066_altera_a_lei_no_8.594_2023__rotary_club_patos_de_minas_sertao.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Rotary Club Patos de Minas Sertão)</t>
   </si>
   <si>
     <t>29791</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29791/6067_autoriza_a_abertura_de_credito_adicional_especial_para_criacao_de_elemento_de_despesa_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29791/6067_autoriza_a_abertura_de_credito_adicional_especial_para_criacao_de_elemento_de_despesa_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>29792</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29792/6068_altera_a_lei_no_8.594_2023_policia_civil_de_patos_de_minas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29792/6068_altera_a_lei_no_8.594_2023_policia_civil_de_patos_de_minas.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Polícia Civil de Patos de Minas)</t>
   </si>
   <si>
     <t>29793</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29793/6069_altera_a_lei_no_8.594_2023_associacao_beneficente_providencia_de_deus.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29793/6069_altera_a_lei_no_8.594_2023_associacao_beneficente_providencia_de_deus.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. (Associação Beneficente Providência de Deus)</t>
   </si>
   <si>
     <t>29809</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29809/6071_altera_leis_8647_e_8659_denomina_e_cria_cmei_elza_azevedo.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29809/6071_altera_leis_8647_e_8659_denomina_e_cria_cmei_elza_azevedo.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 8.647, DE 16 DE ABRIL DE 2024 QUE “DENOMINA O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL – CMEI ELZA DE AZEVEDO” E Nº 8.659, DE 10 DE MAIO DE 2024 QUE “CRIA O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL ELZA DE AZEVEDO”.</t>
   </si>
   <si>
     <t>29810</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29810/6072_altera_lei_8594-repasse_fhemig_e_santa_casa.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29810/6072_altera_lei_8594-repasse_fhemig_e_santa_casa.pdf</t>
   </si>
   <si>
     <t>29811</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29811/6073_altera_lei_8594_23_repasse_as_entidades_assistencia_ao_idoso.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29811/6073_altera_lei_8594_23_repasse_as_entidades_assistencia_ao_idoso.pdf</t>
   </si>
   <si>
     <t>29812</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29812/6074_altera_lei_8594_23_repasse_associacao_lojistas_do_mercado_municipal.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29812/6074_altera_lei_8594_23_repasse_associacao_lojistas_do_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>29813</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29813/6075_altera_lei_8594_23-repasse_a_ass._viola_caipira_patos_de_minas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29813/6075_altera_lei_8594_23-repasse_a_ass._viola_caipira_patos_de_minas.pdf</t>
   </si>
   <si>
     <t>29825</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29825/6077_altera_lei_8591_23-repasse_da_lei_aldir_blanc.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29825/6077_altera_lei_8591_23-repasse_da_lei_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 8.594, DE 21 DE DEZEMBRO DE 2023, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES, AUXÍLIOS E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E JURÍDICAS”, AO TEMPO EM QUE AUTORIZA A SUPLEMENTAÇÃO DO CRÉDITO ORÇAMENTÁRIO QUE MENCIONA. Formalização de parcerias, com transferência de recursos, entre o Município e entidades/pessoas físicas conforme a Lei Aldir Blanc no montante de R$ 1.182.227,13 (um milhão, cento e oitenta e dois mil, duzentos e vinte e sete reais e treze centavos)</t>
   </si>
   <si>
     <t>29850</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29850/6084_altera_lei_8594_23_subvencao_apae.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29850/6084_altera_lei_8594_23_subvencao_apae.pdf</t>
   </si>
   <si>
     <t>29851</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29851/6085_altera_lei_8594_23_subvencao_a_casa_das_meninas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29851/6085_altera_lei_8594_23_subvencao_a_casa_das_meninas.pdf</t>
   </si>
   <si>
     <t>29852</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29852/6086_institui_plano_municipal_de_primeira_infancia.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29852/6086_institui_plano_municipal_de_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL PELA PRIMEIRA INFÂNCIA - PMPI NO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29857</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29857/6091__altera_lei_6545_2012__conselho_municipal_da_mulher.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29857/6091__altera_lei_6545_2012__conselho_municipal_da_mulher.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 6.545, DE 27 DE FEVEREIRO DE 2012 QUE “CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29866</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29866/6092_criacao_do_fundo_municipal_de_defesa_dos_direitos_difusos_e_coletivos.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29866/6092_criacao_do_fundo_municipal_de_defesa_dos_direitos_difusos_e_coletivos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE DEFESA DOS DIREITOS DIFUSOS E COLETIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29878</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29878/6095_autoriza_suplementacao_de_credito_remanejamento_entre_entidades.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29878/6095_autoriza_suplementacao_de_credito_remanejamento_entre_entidades.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO POR REMANEJAMENTO ENTRE ENTIDADES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29879</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29879/6096_altera_lei_8594_23_subvencao_a_fundacao_apoio_universitario_-_fau_ufu.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29879/6096_altera_lei_8594_23_subvencao_a_fundacao_apoio_universitario_-_fau_ufu.pdf</t>
   </si>
   <si>
     <t>29890</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29890/6097_abre_credito_por_remanejamento_de_entidadesdevolucao_camara.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29890/6097_abre_credito_por_remanejamento_de_entidadesdevolucao_camara.pdf</t>
   </si>
   <si>
     <t>29124</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29124/5883_denomina_rua_roberto_junior_dos_santos_silva_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29124/5883_denomina_rua_roberto_junior_dos_santos_silva_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA ROBERTO JÚNIO DOS SANTOS SILVA A ATUAL RUA 16, LOCALIZADA NO BAIRRO JARDIM QUEBEC.</t>
   </si>
   <si>
     <t>29126</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29126/5886__denomina_rua_antonio_wilson_caixeta.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29126/5886__denomina_rua_antonio_wilson_caixeta.pdf</t>
   </si>
   <si>
     <t>DENOMINA ANTÔNIO WILSON CAIXETA A ATUAL RUA B1, LOCALIZADA NO BAIRRO JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>29127</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29127/5887_sancoes_administrativas_pessoas_que_forem_flagradas_usando_drogas_em_logradouros_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29127/5887_sancoes_administrativas_pessoas_que_forem_flagradas_usando_drogas_em_logradouros_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS SANÇÕES ADMINISTRATIVAS APLICADAS PELO MUNICÍPIO ÀS PESSOAS QUE FOREM FLAGRADAS EM ÁREAS E LOGRADOUROS PÚBLICOS FAZENDO USO DE DROGAS ILÍCITAS, EM DESACORDO COM DETERMINAÇÃO LEGAL OU REGULAMENTAR; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29128</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29128/5888__institui_o_dia_e_a_semana_municipal_das_batalhas_de_poesias_faladas_-_slam_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29128/5888__institui_o_dia_e_a_semana_municipal_das_batalhas_de_poesias_faladas_-_slam_rev.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS, O DIA E A SEMANA MUNICIPAL DAS BATALHAS DE POESIAS FALADAS - "SLAM"; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29183</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29183/5889_altera_lei_4879_2000__utilidade_publica_o_gasp.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29183/5889_altera_lei_4879_2000__utilidade_publica_o_gasp.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 4.879, DE 27 DE JULHO DE 2000, QUE “DECLARA DE UTILIDADE PÚBLICA O GRUPO DE ASSISTÊNCIA SOCIAL, PAROQUIAL - GASP”.</t>
   </si>
   <si>
     <t>29130</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29130/5890_denomina_rua_so_fafu_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29130/5890_denomina_rua_so_fafu_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA "SEO FAFÚ" A ATUAL RUAL A, LOCALIZADA NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>29131</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29131/5891_denomina_rua_dona_nene_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29131/5891_denomina_rua_dona_nene_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA DONA NENÊ A ATUAL RUA B, LOCALIZADA NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>29145</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29145/5896_altera_lei_8016_2020_institui_dia_fibromialgia_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29145/5896_altera_lei_8016_2020_institui_dia_fibromialgia_rev.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º DA Nº LEI 8.016, DE 30 DE DEZEMBRO DE 2020, MODIFICADO PELA LEI Nº 8.301, DE 3 DE AGOSTO DE 2023, QUE “INSTITUI, NO MUNICÍPIO DE PATOS DE MINAS, O DIA MUNICIPAL DE FIBROMIALGIA, FILAS PREFERENCIAIS E VAGAS DE ESTACIONAMENTO PREFERENCIAL”.</t>
   </si>
   <si>
     <t>29141</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29141/5900_divulgacao_de_informacoes_sobre_crueldade_contra_animais_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29141/5900_divulgacao_de_informacoes_sobre_crueldade_contra_animais_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO DE INFORMAÇÕES RELACIONADAS ÀS PENALIDADES IMPOSTAS POR ATOS DE CRUELDADE CONTRA ANIMAIS, INCENTIVANDO A DENÚNCIA E PROMOVENDO A CONSCIENTIZAÇÃO NO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29142</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29142/5901__dispoe_sobre_a_obrigatoriedade_da_coleta_armazenamento_e_destinacao_final_de_embalagens_de_vidro_nao_retornaveis.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29142/5901__dispoe_sobre_a_obrigatoriedade_da_coleta_armazenamento_e_destinacao_final_de_embalagens_de_vidro_nao_retornaveis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA COLETA, ARMAZENAMENTO E DESTINAÇÃO FINAL DE EMBALAGENS DE VIDRO NÃO RETORNÁVEIS MODELO LONG NECK OU ONE WAY PELOS SEUS REVENDEDORES, FORNECEDORES, COMERCIANTES E FABRICANTES, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>29193</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29193/5906_denomina_rua_rodrigo_carvalho_alves_de_oliveira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29193/5906_denomina_rua_rodrigo_carvalho_alves_de_oliveira_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA RODRIGO CARVALHO ALVES DE OLIVEIRA A ATUAL RUA 1-F, LOCALIZADA NO BAIRRO MORADA DA SERRA.</t>
   </si>
   <si>
     <t>29196</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29196/5909_denomina_rua_eder_silva_duarte_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29196/5909_denomina_rua_eder_silva_duarte_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA ÉDER SILVA DUARTE A ATUAL RUA 39, LOCALIZADA NO BAIRRO MORADA DA SERRA.</t>
   </si>
   <si>
     <t>29267</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29267/5910_publicacao_das_agendas_publicas_de_prefeito_vice_e_presidente_camara_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29267/5910_publicacao_das_agendas_publicas_de_prefeito_vice_e_presidente_camara_rev.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A DIVULGAÇÃO E A PUBLICAÇÃO DA AGENDA DE COMPROMISSOS PÚBLICOS DE AGENTE PÚBLICO DO CHEFE DO PODER EXECUTIVO E DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>29225</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29225/5913_concede_reajuste_aos_servidores_legislativo.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29225/5913_concede_reajuste_aos_servidores_legislativo.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES DO PODER LEGISLATIVO; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29256</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29256/5917_altera_lei_8016_2020_institui_dia_fibromialgia_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29256/5917_altera_lei_8016_2020_institui_dia_fibromialgia_rev.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º DA Nº LEI 8.016, DE 30 DE DEZEMBRO DE 2020, MODIFICADO PELA LEI Nº 8.612, DE 28 DE FEVEREIRO DE 2024, QUE “INSTITUI, NO MUNICÍPIO DE PATOS DE MINAS, O DIA MUNICIPAL DE FIBROMIALGIA, FILAS PREFERENCIAIS E VAGAS DE ESTACIONAMENTO PREFERENCIAL”.</t>
   </si>
   <si>
     <t>29292</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29292/5930_denomina_cmei_-_elza_de_azevedo_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29292/5930_denomina_cmei_-_elza_de_azevedo_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL - CMEI ELZA DE AZEVEDO O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL LOCALIZADA NA RUA CAETÉS, BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>29334</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>Vitor Porto Fonseca Gonçalves - Vitor Porto, José Eustáquio de Faria Junior</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29334/5933_publicacao_das_agendas_publicas_de_prefeito_vice_e_presidente_camara_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29334/5933_publicacao_das_agendas_publicas_de_prefeito_vice_e_presidente_camara_rev.pdf</t>
   </si>
   <si>
     <t>29325</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29325/5935_denomina_cmei_sebastiao_amorim_-_professora_iracy_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29325/5935_denomina_cmei_sebastiao_amorim_-_professora_iracy_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL - CMEI PROFESSORA IRACY DIAS MACIEL PÔRTO O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL LOCALIZADO NA PRAÇA FREI ILDEU MOREIRA, BAIRRO SEBASTIÃO AMORIM.</t>
   </si>
   <si>
     <t>29326</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29326/5936_institui_a_identificacao_de_veiculo_transporte_de_pessoas_com_tea_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29326/5936_institui_a_identificacao_de_veiculo_transporte_de_pessoas_com_tea_rev.pdf</t>
   </si>
   <si>
     <t>INSTITUI A IDENTIFICAÇÃO DE VEÍCULO DE TRANSPORTE DE PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA.</t>
   </si>
   <si>
     <t>29327</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29327/5937_laudo_permanente_de_diagnostico_do_tea.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29327/5937_laudo_permanente_de_diagnostico_do_tea.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DA RETROATIVIDADE DO DIAGNÓSTICO DO TRANSTORNO DO ESPECTRO AUTISTA - TEA, PARA DETERMINAR QUE ATESTADOS OU LAUDOS QUE COMPROVEM A EXISTÊNCIA DE CONDIÇÃO IRREVERSÍVEL POSSUAM VALIDADE INDETERMINADA.</t>
   </si>
   <si>
     <t>29332</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>Daniel Amorim Gomes - Professor Daniel Gomes, Itamar André dos Santos - Itamar André, João Batista Gonçalves - Cabo Batista</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29332/5941_declara_utilidade_publica_associacao_de_moradores_e_produtores_de_leal.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29332/5941_declara_utilidade_publica_associacao_de_moradores_e_produtores_de_leal.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES E PEQUENOS PRODUTORES RURAIS DE LEAL.</t>
   </si>
   <si>
     <t>29387</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29387/5947_denomina_estrada_que_liga_a_comunidade_de_vieiras_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29387/5947_denomina_estrada_que_liga_a_comunidade_de_vieiras_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOÃO GONÇALVES DOS REIS O TRECHO DA ESTRADA QUE SE INICIA NA BR-365 E DÁ ACESSO À COMUNIDADE DE VIEIRAS.</t>
   </si>
   <si>
     <t>29390</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29390/5948_utilidade_do_instituto_pequeno_aprendiz_corina_novelino_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29390/5948_utilidade_do_instituto_pequeno_aprendiz_corina_novelino_rev.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO PEQUENO APRENDIZ CORINA NOVELINO - ONG IPACOR.</t>
   </si>
   <si>
     <t>29391</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29391/5949_reconhece_pessoas_com_fibromialgia_como_pcd_rev_alt.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29391/5949_reconhece_pessoas_com_fibromialgia_como_pcd_rev_alt.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AO INDIVÍDUO COM FIBROMIALGIA QUE ESPECIFICA OS DIREITOS E BENEFÍCIOS PREVISTOS  NA LEGISLAÇÃO MUNICIPAL PARA A PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>29394</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29394/5950_denomina_rua_joaquim_silverio_primo_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29394/5950_denomina_rua_joaquim_silverio_primo_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOAQUIM SILVÉRIO PRIMO A ATUAL RUA 1-J, LOCALIZADA NO BAIRRO MORADA DA SERRA.</t>
   </si>
   <si>
     <t>29397</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29397/5951_denomina_rua_candida_maria_soares_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29397/5951_denomina_rua_candida_maria_soares_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA CÂNDIDA MARIA SOARES A ATUAL RUA 1-I, LOCALIZADA NO BAIRRO MORADA DA SERRA.</t>
   </si>
   <si>
     <t>29385</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29385/5952_cria_o_banco_de_racoes_para_animais_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29385/5952_cria_o_banco_de_racoes_para_animais_rev.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS, O PROGRAMA "BANCO DE RAÇÕES PARA ANIMAIS".</t>
   </si>
   <si>
     <t>29417</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>Wanderlei Rodrigues Resende - Prof. Delei, Ivanir Rosa de Oliveira - Ivan Rosa</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29417/5957_cria_o_campeonato_copa_patos_de_volei_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29417/5957_cria_o_campeonato_copa_patos_de_volei_rev.pdf</t>
   </si>
   <si>
     <t>CRIA, NO MUNICÍPIO DE PATOS DE MINAS, A "COPA PATOS DE VÔLEI".</t>
   </si>
   <si>
     <t>29418</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29418/5958_cria_campeonato_copa_patos_de_basquete_em_cadeira_de_rodas.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29418/5958_cria_campeonato_copa_patos_de_basquete_em_cadeira_de_rodas.pdf</t>
   </si>
   <si>
     <t>CRIA, NO MUNICÍPIO DE PATOS DE MINAS, A "COPA PATOS DE BASQUETE DE CADEIRAS DE RODAS".</t>
   </si>
   <si>
     <t>29419</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29419/5959_cria_o_campeonato_copa_patos_de_futsal_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29419/5959_cria_o_campeonato_copa_patos_de_futsal_rev.pdf</t>
   </si>
   <si>
     <t>CRIA, NO MUNICÍPIO DE PATOS DE MINAS, A "COPA PATOS DE FUTSAL".</t>
   </si>
   <si>
     <t>29420</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29420/5960_cria_campeonato_copa_patos_de_handebol_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29420/5960_cria_campeonato_copa_patos_de_handebol_rev.pdf</t>
   </si>
   <si>
     <t>CRIA, NO MUNICÍPIO DE PATOS DE MINAS, A "COPA PATOS DE HANDEBOL".</t>
   </si>
   <si>
     <t>29421</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29421/5961_cria_campeonato_copa_patos_de_basquete.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29421/5961_cria_campeonato_copa_patos_de_basquete.pdf</t>
   </si>
   <si>
     <t>CRIA, NO MUNICÍPIO DE PATOS DE MINAS, A "COPA PATOS DE BASQUETE".</t>
   </si>
   <si>
     <t>29444</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29444/5962_denomina_rua_junio_antonio_ribeiro_-_juninho_ribeiro.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29444/5962_denomina_rua_junio_antonio_ribeiro_-_juninho_ribeiro.pdf</t>
   </si>
   <si>
     <t>DENOMINA JÚNIO ANTONIO RIBEIRO - "JUNINHO RIBEIRO" A ATUAL RUA C2, LOCALIZADA NO BAIRRO JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>29445</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29445/5963_denomina_rua_lasaro_goncalves_vieira.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29445/5963_denomina_rua_lasaro_goncalves_vieira.pdf</t>
   </si>
   <si>
     <t>DENOMINA LASARO GONÇALVES VIEIRA A ATUAL RUA 32, LOCALIZADA NO BAIRRO CAMPOS ELÍSEOS.</t>
   </si>
   <si>
     <t>29446</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29446/5964_denomina_avenida_thiago_menezes_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29446/5964_denomina_avenida_thiago_menezes_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA AVENIDA THIAGO CAETANO DE MENEZES AS ATUAIS AVENIDAS "C" E "A", LOCALIZADA NOS BAIRROS ALTO DOS CAIÇARAS E DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>29447</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29447/5965__garante_ao_motorista_de_aplicativo_taxis_ou_mototaxis_a_parada_em_vagas_especiais_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29447/5965__garante_ao_motorista_de_aplicativo_taxis_ou_mototaxis_a_parada_em_vagas_especiais_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA DE PARADA AOS MOTORISTAS DE APLICATIVOS, TÁXIS E MOTOTÁXIS, EM VAGAS DISPONÍVEIS PARA PCD'S, IDOSOS E AUTISTAS, DESDE QUE EM TRANSPORTE DESSES PASSAGEIROS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29448</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29448/5966_denomina_celizia_luiza_de_sousa_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29448/5966_denomina_celizia_luiza_de_sousa_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA CELÍZIA LUÍZA DE SOUSA A ATUAL RUA 1L, LOCALIZADA NO BAIRRO MORADA DA SERRA.</t>
   </si>
   <si>
     <t>29449</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29449/5967_denomina_ilidio_narciso_de_souza_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29449/5967_denomina_ilidio_narciso_de_souza_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA ILÍDIO NARCISO DE SOUSA A ATUAL RUA 1K, LOCALIZADA NO BAIRRO MORADA DA SERRA.</t>
   </si>
   <si>
     <t>29450</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29450/5968_declara_utilidade_publica_rev.odt.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29450/5968_declara_utilidade_publica_rev.odt.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CENTRO ESPÍRITA DE UMBANDA ANJO DE LUZ.</t>
   </si>
   <si>
     <t>29451</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29451/5969_denomina_rua_capivari_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29451/5969_denomina_rua_capivari_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA CAPIVARI PARTE DA AVENIDA JEQUITINHONHA, LOCALIZADA NO BAIRRO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>29487</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29487/5970_utilidade_casa_de_caridade_maria_luiza_souto.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29487/5970_utilidade_casa_de_caridade_maria_luiza_souto.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A CASA DE CARIDADE MARIA LUIZA SOUTO.</t>
   </si>
   <si>
     <t>29488</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29488/5971_denomina_rua_alcides_batista_da_fonseca_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29488/5971_denomina_rua_alcides_batista_da_fonseca_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA ALCIDES BATISTA DA FONSECA A ATUAL RUA 13, LOCALIZADA NO BAIRRO JARDIM QUEBEC.</t>
   </si>
   <si>
     <t>29452</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29452/5972_denomina_rua_itajuba_silverio_xavier_em_santa_maria_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29452/5972_denomina_rua_itajuba_silverio_xavier_em_santa_maria_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA ITAJUBÁ SILVÉRIO XAVIER -"INHOZINHO" O LOGRADOURO PRINCIPAL QUE DÁ ACESSO À COMUNIDADE DE SANTA MARIA.</t>
   </si>
   <si>
     <t>29895</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29895/5981_acrescenta_4o_ao_art_2o_da_lei_7818_que_regulamenta_transporte_de_passageiros_por_aplicativos.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29895/5981_acrescenta_4o_ao_art_2o_da_lei_7818_que_regulamenta_transporte_de_passageiros_por_aplicativos.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O §4º AO ART. 2º DA LEI Nº 7.818, DE 17 DE SETEMBRO DE 2019, QUE “DISPÕE SOBRE SERVIÇO DE TRANSPORTE REMUNERADO PRIVADO INDIVIDUAL DE PASSAGEIROS GERENCIADO POR PLATAFORMAS TECNOLÓGICAS NO MUNICÍPIO DE PATOS DE MINAS”.</t>
   </si>
   <si>
     <t>29492</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29492/5983_autoriza_amamentacao_quando_da_realizacao_de_concursos_e_processos_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29492/5983_autoriza_amamentacao_quando_da_realizacao_de_concursos_e_processos_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DAS MÃES AMAMENTAREM SEUS FILHOS DE ATÉ 6 (SEIS) MESES DE IDADE DURANTE A REALIZAÇÃO DE CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS SIMPLIFICADOS, NA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA NO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29493</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29493/5984_denomia_rua_gaspar_gomes_da_silva_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29493/5984_denomia_rua_gaspar_gomes_da_silva_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA GASPAR GOMES DA SILVA A ATUAL RUA 15, LOCALIZADA NO BAIRRO JARDIM QUEBEC.</t>
   </si>
   <si>
     <t>29494</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29494/5985_denomia_rua_joaquim_miguel_de_sousa_alteracao_ementa_estava_errada_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29494/5985_denomia_rua_joaquim_miguel_de_sousa_alteracao_ementa_estava_errada_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOAQUIM MIGUEL DE SOUZA A ATUAL RUA C, LOCALIZADA NO BAIRRO PADRE EUSTÁQUIO.</t>
   </si>
   <si>
     <t>29495</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29495/5986denomina_maria_rosa_de_oliveira_braga_o_trecho_da_estrada_campo_alegre_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29495/5986denomina_maria_rosa_de_oliveira_braga_o_trecho_da_estrada_campo_alegre_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA MARIA ROSA DE OLIVEIRA BRAGA O TRECHO DA ESTRADA QUE SE INICIA NO KM-15 ATÉ A COMUNIDADE DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>29496</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29496/5987__institui_dia_municipal_de_conscientizacao_e_combate_ao_cancer_de_cabeca_e_pescoco_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29496/5987__institui_dia_municipal_de_conscientizacao_e_combate_ao_cancer_de_cabeca_e_pescoco_rev.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE PATOS DE MINAS, O “DIA MUNICIPAL DE CONSCIENTIZAÇÃO E COMBATE AO CÂNCER DE CABEÇA E PESCOÇO”; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29497</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29497/5988_organiza_a_distribuicao_das_sondas_vesicais_de_alivio_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29497/5988_organiza_a_distribuicao_das_sondas_vesicais_de_alivio_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E DISTRIBUIÇÃO, NAS UNIDADES BÁSICAS DE SAÚDE - UBS DO MUNICÍPIO DE PATOS DE MINAS, DOS KITS DE SONDAGENS VESICAIS DE ALÍVIO; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29551</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>Wanderlei Rodrigues Resende - Prof. Delei, Vitor Porto Fonseca Gonçalves - Vitor Porto</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29551/5989_declara_utilidade_publica_associacao_formando_atletas_futuro_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29551/5989_declara_utilidade_publica_associacao_formando_atletas_futuro_rev.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO FORMANDO ATLETAS FUTURO – FAF.</t>
   </si>
   <si>
     <t>29500</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29500/5990_denomina_estrada_rural_adelino_caixeta_souza_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29500/5990_denomina_estrada_rural_adelino_caixeta_souza_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA ADELINO CAIXETA DE SOUSA O TRECHO DA ESTRADA QUE LIGA A EMPRESA PATENSE INDÚSTRIA DE RECICLAGEM ANIMAL ATÉ A BR – 352.</t>
   </si>
   <si>
     <t>29501</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29501/5991__denomina_cesar_pereira_caixeta_o_centro_de_educacional_ambiental_do_mocambo.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29501/5991__denomina_cesar_pereira_caixeta_o_centro_de_educacional_ambiental_do_mocambo.pdf</t>
   </si>
   <si>
     <t>DENOMINA CÉSAR PEREIRA CAIXETA O CENTRO DE EDUCAÇÃO AMBIENTAL LOCALIZADO NO PARQUE MUNICIPAL DO MOCAMBO.</t>
   </si>
   <si>
     <t>29537</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29537/5993_permissao_do_ingresso_do_autista_portando_objetos_de_uso_pessoal_e_alimentos_proprios_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29537/5993_permissao_do_ingresso_do_autista_portando_objetos_de_uso_pessoal_e_alimentos_proprios_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO À PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) DE INGRESSO E PERMANÊNCIA EM QUALQUER LOCAL, PÚBLICO OU PRIVADO, PORTANDO UTENSÍLIOS E OBJETOS DE USO PESSOAL E ALIMENTOS PARA CONSUMO PRÓPRIO, NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29538</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29538/5999_altera_lei_6423_2011_cameras_em_cmeis_e_escolas_municipais_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29538/5999_altera_lei_6423_2011_cameras_em_cmeis_e_escolas_municipais_rev.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTS. 1º E 3º E REVOGA O ART. 2º DA LEI Nº 6.423, DE 21 JULHO DE 2011, QUE “DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE DETECTORES DE METAL E CÂMERAS DE SEGURANÇA EM TODAS AS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE PATOS DE MINAS”.</t>
   </si>
   <si>
     <t>29539</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29539/6000__denomina_parque_municipal_joao_batista_dias_macarrao_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29539/6000__denomina_parque_municipal_joao_batista_dias_macarrao_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOÃO BATISTA DIAS MACARRÃO O PARQUE MUNICIPAL LOCALIZADO NA MATA DO CATINGUEIRO, NO BAIRRO AFONSO QUEIROZ.</t>
   </si>
   <si>
     <t>29593</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29593/6007__denomina_rua_maria_basilio_leal_a_atual_rua_24_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29593/6007__denomina_rua_maria_basilio_leal_a_atual_rua_24_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA MARIA BASILIO LEAL A ATUAL RUA 24, LOCALIZADA NOS BAIRROS RESIDENCIAL SORRISO E  JARDIM QUEBEC.</t>
   </si>
   <si>
     <t>29595</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29595/6009_substitui_os_sinais_sonoros_por_sinais_musicais_e_visuais_na_educacao_municipal_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29595/6009_substitui_os_sinais_sonoros_por_sinais_musicais_e_visuais_na_educacao_municipal_rev.pdf</t>
   </si>
   <si>
     <t>DETERMINA A OBRIGATORIEDADE DA SUBSTITUIÇÃO DOS SINAIS SONOROS TRADICIONAIS POR SINAIS MUSICAIS OU VISUAIS ADEQUADOS ÀS CRIANÇAS DIAGNOSTICADAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA NA REDE MUNICIPAL DE ENSINO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29596</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29596/6010_fundo_municipal_dos_diretos_da_mulher_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29596/6010_fundo_municipal_dos_diretos_da_mulher_rev.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA MULHER - FMDN NO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29597</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>SUSPENDE A TARIFA DE ESGOTO NO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29598</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29598/6012__cria_o_programa_patos_seguro_no_ambito_do_municipio_de_patos_de_minas_-_mg_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29598/6012__cria_o_programa_patos_seguro_no_ambito_do_municipio_de_patos_de_minas_-_mg_rev.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA “PATOS SEGURO”, NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS/MG; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29633</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29633/6014_proibe_a_denominacao_de_logradouros_publicos_com_nomes_de_pessoas_que_cometeram_crimes_contra_mulher_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29633/6014_proibe_a_denominacao_de_logradouros_publicos_com_nomes_de_pessoas_que_cometeram_crimes_contra_mulher_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DA NOMEAÇÃO DE LOGRADOUROS PÚBLICOS EM HOMENAGEM A PESSOAS CONDENADAS POR CRIMES CONTRA MULHERES NO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29634</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29634/6016_criacao_do_portal_de_decretos_do_municipio_de_patos_de_minas_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29634/6016_criacao_do_portal_de_decretos_do_municipio_de_patos_de_minas_rev.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A CRIAÇÃO DO PORTAL DE DECRETOS DA PREFEITURA MUNICIPAL DE PATOS DE MINAS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>29646</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29646/6024_politicas_publicas_alimentares_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29646/6024_politicas_publicas_alimentares_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DE POLÍTICAS DE CONSCIENTIZAÇÃO, ORIENTAÇÃO E APOIO A INDIVÍDUOS COM SELETIVIDADE ALIMENTAR, DISFAGIA, USO DE SONDAS, TRANSTORNO ALIMENTAR RESTRITIVO EVITATIVO (TARE), ORTOREXIA E VIGOREXIA; ASSEGURA O DIREITO DE PORTAR ALIMENTOS E UTENSÍLIOS DE ALIMENTAÇÃO EM LOCAIS PRIVADOS E EVENTOS NO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29672</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
     <t>Mauri Sérgio Rodrigues - Mauri da JL, Ezequiel Macedo Galvão - Ezequiel Macedo, Gladston Gabriel da Silva</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29672/6027_dispoe_sobre_estabelecimentos_bronzeamento_artificial_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29672/6027_dispoe_sobre_estabelecimentos_bronzeamento_artificial_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DE ESTABELECIMENTOS DE BRONZEAMENTO ARTIFICIAL E A UTILIZAÇÃO DE CABINES COM LÂMPADAS DE UV NO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29693</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>Daniel Amorim Gomes - Professor Daniel Gomes, Elizabeth Maria Nascimento e Silva-Professora Beth, José Eustáquio de Faria Junior</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29693/6030_institui_observatorio_municipal_da_violencia_contra_mulher_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29693/6030_institui_observatorio_municipal_da_violencia_contra_mulher_rev.pdf</t>
   </si>
   <si>
     <t>INSTITUI O OBSERVATÓRIO MUNICIPAL DA VIOLÊNCIA CONTRA A MULHER.</t>
   </si>
   <si>
     <t>29696</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29696/6033_valorizacao_dos_protetores_e_cuidadores_de_animais_soltos_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29696/6033_valorizacao_dos_protetores_e_cuidadores_de_animais_soltos_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROMOÇÃO DA VALORIZAÇÃO DOS PROTETORES E CUIDADORES DE ANIMAIS SOLTOS OU ABANDONADOS NO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29709</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29709/6035_dispoe_sobre_a_distribuicao_gratuita_de_medidor_continuo_de_glicose_glicemia_aos_portadores_de_diabetes_tipo_i_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29709/6035_dispoe_sobre_a_distribuicao_gratuita_de_medidor_continuo_de_glicose_glicemia_aos_portadores_de_diabetes_tipo_i_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISTRIBUIÇÃO GRATUITA DE MEDIDOR CONTÍNUO DE GLICOSE (GLICEMIA) AOS PORTADORES DE DIABETES TIPO I, RESIDENTES NO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29710</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29710/6036_denomina_avenida_clarindo_ferreira_dos_santos_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29710/6036_denomina_avenida_clarindo_ferreira_dos_santos_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA CLARINDO FERREIRA DOS SANTOS A ATUAL AVENIDA X1, LOCALIZADA NO BAIRRO NOVO PLANALTO.</t>
   </si>
   <si>
     <t>29711</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29711/6037_declara_utilidade_publica_templo_pasavo_do_amanhecer_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29711/6037_declara_utilidade_publica_templo_pasavo_do_amanhecer_rev.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O TEMPLO PASAVO DO AMANHECER.</t>
   </si>
   <si>
     <t>29712</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29712/6038_denomina_praca_olga_da_silveira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29712/6038_denomina_praca_olga_da_silveira_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA OLGA RODRIGUES DA SILVEIRA A PRAÇA SEM DENOMINAÇÃO LOCALIZADA NA QUADRA 001, NO BAIRRO ABNER AFONSO.</t>
   </si>
   <si>
     <t>29720</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29720/6039_institui_o_dia_municipal_da_limpeza_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29720/6039_institui_o_dia_municipal_da_limpeza_rev.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE PATOS DE MINAS, O "DIA MUNICIPAL DA LIMPEZA"; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30352</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/30352/6042_acrescenta_2o_ao_art._2o_lei_6811_2013_rev_digitalizado.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/30352/6042_acrescenta_2o_ao_art._2o_lei_6811_2013_rev_digitalizado.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O § 2º AO ART.  2º, RENUMERA O PARÁGRAFO ÚNICO EM  § 1º DESSE MESMO ARTIGO E ACRESCENTA O INCISO III AO ART. 5º, DA LEI Nº 6.811, DE 18 DE SETEMBRO DE 2013, MODIFICADA PELA LEI Nº 7.833, DE 9 DE OUTUBRO DE 2019, QUE “INSTITUI O PROGRAMA MUNICIPAL DE CONSERVAÇÃO E MANUTENÇÃO DE ESTRADAS, PONTES E MATA-BURROS, NA ZONA RURAL DO MUNICÍPIO DE PATOS DE MINAS, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>29738</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29738/6044_acrescenta_os__1_e_2_ao_art._2o_da_lei_no_5.212_2002_regulamento_cemiterios_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29738/6044_acrescenta_os__1_e_2_ao_art._2o_da_lei_no_5.212_2002_regulamento_cemiterios_rev.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS §§ 1º E 2º AO ART. 2º DA LEI Nº 5.212, DE 14 DE OUTUBRO DE 2002, QUE “APROVA O REGULAMENTO DE CONCESSÕES E CONSTRUÇÕES NOS CEMITÉRIOS PÚBLICOS DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>29739</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29739/6045_altera_lei_1983_1983_denomina_rua_deusdedit_amaro_teixeira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29739/6045_altera_lei_1983_1983_denomina_rua_deusdedit_amaro_teixeira_rev.pdf</t>
   </si>
   <si>
     <t>ALTERA O ITEM 7 DA LEI Nº 1.891, DE 10 DE AGOSTO DE 1983, QUE "DENOMINA VIAS PÚBLICAS QUE MENCIONA" ( Rua Deusdedit Amaro Teixeira)</t>
   </si>
   <si>
     <t>29745</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29745/6046-_denomina_profa._marisa_murca_o_anexo_e.norma_borges.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29745/6046-_denomina_profa._marisa_murca_o_anexo_e.norma_borges.pdf</t>
   </si>
   <si>
     <t>DENOMINA PROFESSORA MARISA MURÇA O ANEXO DA ESCOLA MUNICIPAL NORMA BORGES BELUCO, LOCALIZADO NO BAIRRO SEBASTIÃO AMORIM.</t>
   </si>
   <si>
     <t>29751</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29751/6049_denomina_rua_rejane_nunes_mendes_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29751/6049_denomina_rua_rejane_nunes_mendes_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA REJANE NUNES MENDES A ATUAL RUA 18 LOCALIZADA NO BAIRRO JARDIM QUEBEC.</t>
   </si>
   <si>
     <t>29752</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29752/6050_criacao_de_unidades_de_pronto_atendimento_-upa_pet_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29752/6050_criacao_de_unidades_de_pronto_atendimento_-upa_pet_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE UNIDADES DE PRONTO ATENDIMENTO VETERINÁRIO (UPA-PET), NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29757</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29757/6051__institui_o_programa_empresa_amiga_da_saude_da_mulher_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29757/6051__institui_o_programa_empresa_amiga_da_saude_da_mulher_rev.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “EMPRESA AMIGA DA SAÚDE DA MULHER”, NO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29796</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29796/6052__acesso_as_informacoes_acerca_de_consultas_e_saude_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29796/6052__acesso_as_informacoes_acerca_de_consultas_e_saude_rev.pdf</t>
   </si>
   <si>
     <t>GARANTE AOS USUÁRIOS DO SUS RESIDENTES NO MUNICÍPIO DE PATOS DE MINAS O DIREITO DE ACESSO ÀS INFORMAÇÕES ACERCA DE SUA SAÚDE E ÀS LISTAS DE ESPERA PARA CONSULTAS E EXAMES, DE FORMA ONLINE.</t>
   </si>
   <si>
     <t>29842</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29842/6054__intitui__premio_de_eficiencia_para_educadores_infantis.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29842/6054__intitui__premio_de_eficiencia_para_educadores_infantis.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO PARA OS EDUCADORES INFANTIS NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29787</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29787/6060_institui_o_dia_e_semana_cultura_underground_e_musica_extrema_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29787/6060_institui_o_dia_e_semana_cultura_underground_e_musica_extrema_rev.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS, O DIA E A SEMANA MUNICIPAL DA CULTURA UNDERGROUND E DA MÚSICA EXTREMA.</t>
   </si>
   <si>
     <t>29788</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29788/6061_acrescenta_o_inciso_v_ao_art._2_e_alineas_a_e_b_ao_inciso_v_do_art._3_da_lei_8325_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29788/6061_acrescenta_o_inciso_v_ao_art._2_e_alineas_a_e_b_ao_inciso_v_do_art._3_da_lei_8325_rev.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO V AO ART. 2º E AS ALÍNEAS “A” E “B” AO INCISO V DO ART. 3º DA LEI Nº 8.325, DE 12 DE SETEMBRO DE 2022, QUE DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA “SELO EMPRESA AMIGA DA MULHER”, NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29789</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29789/6065_declara_utilidade_publica_a_associacao_sagrada_sabedoria__rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29789/6065_declara_utilidade_publica_a_associacao_sagrada_sabedoria__rev.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO SAGRADA SABEDORIA.</t>
   </si>
   <si>
     <t>29858</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29858/6070__intitui_campanha_de_conscientizacao_sobre_os_riscos_associados_as_apostas_e_jogos_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29858/6070__intitui_campanha_de_conscientizacao_sobre_os_riscos_associados_as_apostas_e_jogos_rev.pdf</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA DE CONSCIENTIZAÇÃO SOBRE OS RISCOS ASSOCIADOS ÀS APOSTAS ESPORTIVAS E AOS JOGOS ONLINE, NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29824</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29824/6076_denomina_rua_maria_de_fatima_pereira_meira_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29824/6076_denomina_rua_maria_de_fatima_pereira_meira_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA MARIA DE FÁTIMA PEREIRA MEIRA A ATUAL RUA 06C LOCALIZADA NO BAIRRO JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>29844</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29844/6078__intitui__premio_de_eficiencia_para_educadores_infantis_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29844/6078__intitui__premio_de_eficiencia_para_educadores_infantis_rev.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO DE EFICIÊNCIA PARA EDUCADORES INFANTIS NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29845</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29845/6079_utilidade_publica_associacao_beneficente_amar_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29845/6079_utilidade_publica_associacao_beneficente_amar_rev.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE AMAR - ABA.</t>
   </si>
   <si>
     <t>29846</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29846/6080_dispoe_sobre_reajuste_e_escolha_vencimentos_diretores_escolares_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29846/6080_dispoe_sobre_reajuste_e_escolha_vencimentos_diretores_escolares_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA GRATIFICAÇÃO DESTINADA AOS DIRETORES E VICE-DIRETORES DAS UNIDADES ESCOLARES, E COORDENADORES DOS CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL ELEITOS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29847</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29847/6081_denomina_rua_antenor_alaor_caixeta_no_distrito_de_pilar_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29847/6081_denomina_rua_antenor_alaor_caixeta_no_distrito_de_pilar_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA ANTENÔR ALAÔR CAIXETA A ATUAL RUA H, LOCALIZADA NO DISTRITO DE PILAR.</t>
   </si>
   <si>
     <t>29848</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29848/6082_denomina_rua_osvaldir_suterio_lopes_acrescimo_quadras..pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29848/6082_denomina_rua_osvaldir_suterio_lopes_acrescimo_quadras..pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA OSVALDIR SUTÉRIO LOPES AS RUAS 05 E SEM NOME, LOCALIZADA NOS BAIRROS RESIDENCIAL MONJOLO E JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>29849</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29849/6083_denomina_rua_francisco_sousa_de_oliveira_acrescimo_quadra.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29849/6083_denomina_rua_francisco_sousa_de_oliveira_acrescimo_quadra.pdf</t>
   </si>
   <si>
     <t>DENOMINA FRANCISCO SOUSA DE OLIVEIRA - "NENÉM MARMOTA" A ATUAL RUA 14, LOCALIZADA NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>29853</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29853/6087_exigencia_apresentacao_curriculo_academico_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29853/6087_exigencia_apresentacao_curriculo_academico_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXIGÊNCIA DE APRESENTAÇÃO DE CURRÍCULO ACADÊMICO E PROFISSIONAL, BEM COMO DE JUSTIFICATIVA NAS HIPÓTESES EM QUE MENCIONA; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29854</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29854/6088_criacao_de_espacos_de_lazer_e_convivencia_para_animais_domesticos_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29854/6088_criacao_de_espacos_de_lazer_e_convivencia_para_animais_domesticos_rev.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE ESPAÇOS DE LAZER E CONVIVÊNCIA PARA ANIMAIS DOMÉSTICOS EM PARQUES E PRAÇAS DO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29855</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29855/6089_prestacao_de_socorro_aos_animais_atropelados_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29855/6089_prestacao_de_socorro_aos_animais_atropelados_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRESTAÇÃO DE SOCORRO AOS ANIMAIS ATROPELADOS.</t>
   </si>
   <si>
     <t>29856</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29856/6090_condicoes_fretamento_aeronaves_na_administracao_municipal_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29856/6090_condicoes_fretamento_aeronaves_na_administracao_municipal_rev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONDIÇÕES PARA O FRETAMENTO DE AERONAVES NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE PATOS DE MINAS, REGULAMENTANDO O USO DE AERONAVES PARA TRANSPORTE DE SERVIDORES, COMBATE A INCÊNDIOS, TRASLADO MÉDICO E PARTICIPAÇÃO EM MISSÕES OFICIAIS.</t>
   </si>
   <si>
     <t>29876</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29876/6093_denomina_rua_belchior_martins_da_costa_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29876/6093_denomina_rua_belchior_martins_da_costa_rev.pdf</t>
   </si>
   <si>
     <t>DENOMINA BELCHIOR MARTINS DA COSTA A ATUAL RUA 04C, LOCALIZADA NO BAIRRO JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>29877</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29877/6094_declara_utilidade_publica_lar_vicentino_padre_alaor_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29877/6094_declara_utilidade_publica_lar_vicentino_padre_alaor_rev.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O LAR VICENTINO PADRE ALAOR.</t>
   </si>
   <si>
     <t>29146</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29146/330_dispoe_sobre_a_obrigatoriedade_de_realizacao_de_exames_toxicologicos_rev_pdf.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29146/330_dispoe_sobre_a_obrigatoriedade_de_realizacao_de_exames_toxicologicos_rev_pdf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE EXAMES TOXICOLÓGICOS PARA OS OCUPANTES DE CARGO DE PROVIMENTO EFETIVO E EM COMISSÃO DO PODER LEGISLATIVO DO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29266</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29266/331_dispoe_sobre_criterios_de_transparencia.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29266/331_dispoe_sobre_criterios_de_transparencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APRIMORAMENTO DE CRITÉRIOS DE TRANSPARÊNCIA NA CÂMARA MUNICIPAL DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29277</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29277/332_utilizacao_do_plenario_da_camara_municipal.odt</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29277/332_utilizacao_do_plenario_da_camara_municipal.odt</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO DE CRONOGRAMA DE UTILIZAÇÃO DO PLENÁRIO DA CÂMARA MUNICIPAL DE PATOS DE MINAS E UTILIZAÇÃO PELA POPULAÇÃO.</t>
   </si>
   <si>
     <t>29295</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29295/333_dispoe_sobre_procedimentos_dispensa_de_licitacao.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29295/333_dispoe_sobre_procedimentos_dispensa_de_licitacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS A SEREM ADOTADOS NA REALIZAÇÃO DA DISPENSA DE LICITAÇÃO, COM BASE NO ART. 75, INCISOS I E II DA LEI Nº 14.133/2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE PATOS DE MINAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29296</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29296/334_estudos_tecnicos_preliminares_-_etp.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29296/334_estudos_tecnicos_preliminares_-_etp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ELABORAÇÃO DE ESTUDOS TÉCNICOS PRELIMINARES - ETP PARA A AQUISIÇÃO DE BENS E A CONTRATAÇÃO DE SERVIÇOS E OBRAS, NOS TERMOS DA LEI FEDERAL Nº 14.133, DE 1º DE ABRIL DE 2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29335</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29335/335_utilizacao_do_plenario_da_camara_municipal.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29335/335_utilizacao_do_plenario_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>29336</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29336/336_dispoe_sobre_criterios_de_transparencia.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29336/336_dispoe_sobre_criterios_de_transparencia.pdf</t>
   </si>
   <si>
     <t>29398</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29398/337_cria_a_comenda_antonio_libanio_da_rocha_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29398/337_cria_a_comenda_antonio_libanio_da_rocha_rev.pdf</t>
   </si>
   <si>
     <t>CRIA A COMENDA DE MÉRITO JURÍDICO "DR. ANTÔNIO LIBÂNIO DA ROCHA", A SER OUTORGADA PELA CÂMARA MUNICIPAL DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>29575</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29575/338_-_alteracao_da_resolucao_n._316_de_12_de_abril_de_2024_-_dispensa_licitacao_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29575/338_-_alteracao_da_resolucao_n._316_de_12_de_abril_de_2024_-_dispensa_licitacao_rev.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE ARTIGOS DA RESOLUÇÃO Nº 316, DE 12 DE ABRIL DE 2024, QUE “DISPÕE SOBRE OS PROCEDIMENTOS A SEREM ADOTADOS NA REALIZAÇÃO DA DISPENSA DE LICITAÇÃO, COM BASE NO ART. 75, INCISOS I E II DA LEI 14.133/2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>29707</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29707/339_ato_entrega_gabinetes_e_sorteio_rev.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29707/339_ato_entrega_gabinetes_e_sorteio_rev.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA A DISTRIBUIÇÃO DOS GABINETES PARLAMENTARES E RESPECTIVAS VAGAS DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>30153</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>José Eustáquio de Faria Junior, Bartolomeu Ferreira Ribeiro, Daniel Amorim Gomes - Professor Daniel Gomes, Elizabeth Maria Nascimento e Silva-Professora Beth, Ezequiel Macedo Galvão - Ezequiel Macedo, Itamar André dos Santos - Itamar André, José Luiz Borges Júnior, Vitor Porto Fonseca Gonçalves - Vitor Porto</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/30153/proposta_de_emenda_053_altera_art._109-a_orcamento_impositivo.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/30153/proposta_de_emenda_053_altera_art._109-a_orcamento_impositivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 109-A DA LEI ORGÂNICA MUNICIPAL, QUE “DISPÕE SOBRE A EMENDA PARLAMENTAR ORÇAMENTÁRIA IMPOSITIVA”, EM CONFORMIDADE COM O PREVISTO NA EMENDA CONSTITUCIONAL 126/2022.</t>
   </si>
   <si>
     <t>29176</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Solicitação</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29176/req_001.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29176/req_001.pdf</t>
   </si>
   <si>
     <t>À Mesa Diretora da Câmara Municipal de Patos de Minas solicitando a deliberação de apoio à iniciativa de proposta de Emenda à Constituição Estadual que dá nova redação ao caput do artigo 24 e acrescenta os §§ 11 e 12 ao mesmo diploma legal.</t>
   </si>
   <si>
     <t>29177</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29177/req_002.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29177/req_002.pdf</t>
   </si>
   <si>
     <t>À Secretária Municipal de Saúde, Ana Carolina Magalhães Caixeta, solicitando o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, da prestação de contas dos pagamentos referentes ao piso salarial da enfermagem.</t>
   </si>
   <si>
     <t>29178</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29178/req_003.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29178/req_003.pdf</t>
   </si>
   <si>
     <t>À Secretária Municipal de Saúde, Ana Carolina Magalhães Caixeta, solicitando o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, de resposta às seguintes indagações:_x000D_
     • Qual a quantidade de vagas em CTI neonatal e infantil no Hospital Regional Antônio Dias?_x000D_
     • Qual a quantidade de crianças na macrorregião atendida pelo Hospital Regional Antônio Dias?_x000D_
     • Quantas crianças precisaram ser transferidas para outras cidades por não possuir vaga no HRAD nos últimos 3 anos?_x000D_
     • Nos últimos 3 anos, aumentaram as vagas no neonatal no HRAD?_x000D_
     • Com a ampliação da Santa Casa de Misericórdia de Patos de Minas, em Patos de Minas, quantas vagas de CTI neonatal e infantil vão ser disponibilizadas?</t>
   </si>
   <si>
     <t>29216</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29216/req_004.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29216/req_004.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Finanças e Orçamento, Reginaldo Saulo de Andrade, solicitando o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, de informação sobre quais são os termos do acordo judicial em relação ao Parque Municipal do Mocambo.</t>
   </si>
   <si>
     <t>29217</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29217/req_005.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29217/req_005.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Finanças e Orçamento, Reginaldo Saulo de Andrade, solicitando o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, da relação das transferências recebidas por meio de emenda parlamentar que não foram efetivadas, constando, nessa relação, o respectivo nome do deputado federal ou estadual que fez a indicação da emenda.</t>
   </si>
   <si>
     <t>29218</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29218/req_006.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29218/req_006.pdf</t>
   </si>
   <si>
     <t>À Diretora Geral da Superintendência Regional de Saúde de Patos de Minas, Maíra Lemos de Castro, solicitando o envio a esta Casa Legislativa, de resposta às seguintes indagações:_x000D_
     • Qual a quantidade de vagas em CTI neonatal e infantil no Hospital Regional Antônio Dias?_x000D_
     • Qual a quantidade de crianças na macrorregião atendida pelo Hospital Regional Antônio Dias?_x000D_
     • Quantas crianças precisaram ser transferidas para outras cidades nos últimos 3 anos, em decorrência da não existência vaga no HRAD?_x000D_
     •  Houve o aumento das vagas no neonatal no HRAD nos últimos 3 anos?_x000D_
     • Quantas vagas de CTI neonatal e infantil vão ser disponibilizada com a ampliação da Santa Casa de Misericórdia de Patos de Minas, em Patos de Minas?</t>
   </si>
   <si>
     <t>29219</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29219/req_007.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29219/req_007.pdf</t>
   </si>
   <si>
     <t>À Secretária Municipal de Saúde, Ana Carolina Magalhães Caixeta, o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, solicitando o envio  de relatório explicando as causas dos 5 (cinco) óbitos infantis registrados no 3º quadrimestre de 2024, conforme apresentado em relatório da Diretoria de Vigilância em Saúde.</t>
   </si>
   <si>
     <t>29318</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29318/req_008.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29318/req_008.pdf</t>
   </si>
   <si>
     <t>À Secretária Municipal de Saúde, Ana Carolina Magalhães Caixeta, o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, de resposta às seguintes indagações:_x000D_
     • Quantos pacientes diabéticos tipo 1 são cadastrados no Município?_x000D_
     • Quantos pacientes diabéticos tipo 2 são cadastrados no Município?_x000D_
     • Como funciona a distribuição de tiras para medir de glicose para os pacientes?_x000D_
     • Todos os diabéticos têm o direito do recebimento das tiras de medir glicose?_x000D_
     • Como funciona a distribuição de medicamentos e insulinas para os diabéticos?_x000D_
     • Como funciona o controle e assistência do município com os pacientes?</t>
   </si>
   <si>
     <t>29374</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29374/req_009.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29374/req_009.pdf</t>
   </si>
   <si>
     <t>À Secretária Municipal de Saúde, Ana Carolina Magalhães Caixeta, o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, de esclarecimentos sobre o pagamento do complemento do piso salarial nacional dos enfermeiros, técnicos e auxiliares de enfermagem da área de saúde pública aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>29426</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29426/req_010.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29426/req_010.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Educação, Carlos André Rodrigues, convocando para comparecer à reunião ordinária, a ser realizada no dia 23 de maio de 2024, às 14 horas, no Plenário desta Casa Legislativa, localizada na Rua José de Santana, 470, a fim de prestar informações sobre o FUNDEB, o piso salarial dos educadores infantis, as vagas nos CMEI’s e as obras que foram entregues pela Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>29439</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29439/req_011.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29439/req_011.pdf</t>
   </si>
   <si>
     <t>À  Secretária Municipal de Trânsito, Ana Paula Morais, convocando para comparecer à reunião ordinária, a ser realizada no dia 6 de junho de 2024, às 14 horas, no Plenário desta Casa Legislativa, localizada na Rua José de Santana, 470, para prestar esclarecimentos sobre o resultado do trabalho realizado pela empresa Jaime Lerner.</t>
   </si>
   <si>
     <t>29440</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29440/req_012.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29440/req_012.pdf</t>
   </si>
   <si>
     <t>À Secretária Municipal de Saúde, Ana Carolina Caixeta, convocando para comparecer à reunião ordinária, a ser realizada no dia 20 de junho de 2024, às 14 horas, no Plenário desta Casa Legislativa, localizada na Rua José de Santana, 470, para prestar esclarecimentos sobre a obra de ampliação do Hospital Regional Antônio Dias – HRAD e os critérios da concessão administrativa da Organização Social – OS que administrará o referido hospital.</t>
   </si>
   <si>
     <t>29441</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29441/req_013.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29441/req_013.pdf</t>
   </si>
   <si>
     <t>À Diretora de Atenção Básica, Jéssica Pimenta, solicitando o envio a esta Casa Legislativa de informações sobre a quantidade de servidores lotados nas unidades de saúde da família do Município de Patos de Minas, com os respectivos cargos.</t>
   </si>
   <si>
     <t>29442</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29442/req_014.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29442/req_014.pdf</t>
   </si>
   <si>
     <t>À Secretária Municipal de Desenvolvimento Social, Jorgiane Suelen de Sousa, solicitando o envio de informações a respeito do cumprimento das leis relacionadas à política das mulheres, bem como a relação detalhada das políticas públicas e projetos desenvolvidos nessa área.</t>
   </si>
   <si>
     <t>29443</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29443/req_015.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29443/req_015.pdf</t>
   </si>
   <si>
     <t>Ao coordenador da Defesa do Município, Tenente Fernandes, solicitando o envio a esta Casa Legislativa do Plano de Combate e Ação a Desastres Naturais e Ambientais para Patos de Minas.</t>
   </si>
   <si>
     <t>29427</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29427/req_016.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29427/req_016.pdf</t>
   </si>
   <si>
     <t>À Secretária Municipal de Saúde, Ana Carolina Magalhães Caixeta, solicitando o encaminhamento a esta Câmara Municipal de informações referentes ao atendimento de cirurgias eletivas e exames especializados destinados às mulheres, incluindo informações sobre a quantidade realizada, os tipos de procedimentos disponíveis, os prazos de espera e as eventuais dificuldades enfrentadas pelas pacientes.</t>
   </si>
   <si>
     <t>29428</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29428/req_017.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29428/req_017.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de obras Públicas, José Wilson Amorim, o envio a esta Casa Legislativa dos seguintes documentos:_x000D_
     • cronograma de recuperação da pavimentação asfáltica nas vias da cidade e dos distritos;_x000D_
     • estudo detalhado que demonstre o número de intervenções e obras realizadas pela Prefeitura; _x000D_
     • relação das obras que serão realizadas pela Copasa e suas contratadas no município de Patos de Minas;_x000D_
     • estudo da sinalização viária a ser implantada.</t>
   </si>
   <si>
     <t>29498</t>
   </si>
   <si>
     <t>NÃO EXISTE</t>
   </si>
   <si>
     <t>29499</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29499/req_019.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29499/req_019.pdf</t>
   </si>
   <si>
     <t>À Mesa Diretora que sejam convidados os secretários municipais de Governo, Sr. Emerson Rocha de Azevedo e de Planejamento, Sr. Hamilton Francisco da Silva, para comparecer à reunião especial, a ser realizada no dia 29 de maio de 2024, às 14 horas, no Plenarinho desta Casa Legislativa, localizada na Rua José de Santana, 470, a fim de prestar esclarecimentos sobre assuntos relacionados ao desenvolvimento no município.</t>
   </si>
   <si>
     <t>29509</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29509/req_020.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29509/req_020.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Luís Eduardo Falcão Ferreira, o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, de informações sobre o andamento da construção do novo Estádio Vila Esporte Clube no município de Patos de Minas.</t>
   </si>
   <si>
     <t>29510</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29510/req_021.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29510/req_021.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Cultura, Turismo, Esporte e Lazer, Paulo Henrique Moreira, o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, da prestação de contas da Fenapraça / 2024.</t>
   </si>
   <si>
     <t>29511</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29511/req_022.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29511/req_022.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Luís Eduardo Falcão Ferreira, o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, de informações sobre o convênio entre o Município de Patos de Minas e a Agência Reguladora Intermunicipal de Saneamento de Minas Gerais - ARISMIG, bem como de cópia do contrato entre as partes.</t>
   </si>
   <si>
     <t>29512</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29512/req_023.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29512/req_023.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Luís Eduardo Falcão Ferreira, o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, de informações sobre o convênio entre o Município de Patos de Minas e a Agência Reguladora de Serviços de Abastecimento de Água e Esgotamento Sanitário do Estado de Minas Gerais - Arsae, bem como de cópia do contrato entre as partes e do documento com o comunicado referente ao encerramento do convênio.</t>
   </si>
   <si>
     <t>29513</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29513/req_024.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29513/req_024.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Luís Eduardo Falcão Ferreira, o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, de resposta às seguintes indagações:  _x000D_
 a) Qual é o valor que o Município de Patos de Minas dispõe em caixa para a reforma do Hospital Regional?_x000D_
 b) Qual é o valor, se houver, foi devolvido ao Estado de Minas Gerais, referente à mesma finalidade?</t>
   </si>
   <si>
     <t>29571</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29571/req_025.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29571/req_025.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Luís Eduardo Falcão Ferreira, solicitando o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, de lista contendo a relação das obras realizadas pela empresa “Soberana”, bem como a documentação integral referente a essas obras, tais como ordens de serviço, empenho, editais, termos de referência e medições.</t>
   </si>
   <si>
     <t>29572</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29572/req_026.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29572/req_026.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Luís Eduardo Falcão Ferreira, solicitando o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, dos documentos referentes à obra de reforma da Escola Municipal “Professor Aristides Memória” - Caic, tais como ordens de serviço, empenho, editais, termos de referência e medições da obra.</t>
   </si>
   <si>
     <t>29573</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29573/req_027.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29573/req_027.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, Luís Eduardo Falcão Ferreira, solicitando o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, de documentos/laudos das medições e dos testes realizados no laminado eletroplástico aplicado na Rua Major Gote, na Avenida Getúlio Vargas e nas respectivas vias transversais.</t>
   </si>
   <si>
     <t>29602</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29602/req_028.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29602/req_028.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Obras Públicas, José Wilson Amorim, e ao Prefeito Municipal, Luís Eduardo Falcão Ferreira, para comparecerem à reunião ordinária, a ser realizada no dia 25 de julho de 2024, às 14 horas, no Plenário desta Casa Legislativa, localizada na Rua José de Santana, 470, a fim de prestarem esclarecimentos sobre o contrato/negociação com a Copasa e sobre as providências que estão s</t>
   </si>
   <si>
     <t>29641</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29641/req_029.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29641/req_029.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Planejamento, Hamilton Francisco da Silva, e ao Diretor de Obras Terceirizadas, Eduardo Pains de Morais, o envio de documento com informações a respeito dos projetos para ampliação da iluminação pública, bem como cronogramas, programações de execução e quaisquer outros documentos relacionados ao assunto.</t>
   </si>
   <si>
     <t>29668</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29668/req_030.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29668/req_030.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Trânsito, Transporte e Mobilidade, Ana Paula Morais, solicitando o envio a esta Casa Legislativa, dos documentos integrais referentes ao produto final e aos planos propostos para o Município de Patos de Minas pelo escritório de arquitetura e urbanismo Jaime Lerner Arquitetos Associados.</t>
   </si>
   <si>
     <t>29736</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29736/req_031.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29736/req_031.pdf</t>
   </si>
   <si>
     <t>À Secretária Municipal de Trânsito e Mobilidade, Ana Paula Morais, bem como representantes dos demais setores envolvidos, convocando-os para comparecerem à reunião ordinária, a ser realizada no dia 26 de setembro de 2024, às 14 horas, no Plenário desta Casa Legislativa, localizada na Rua José de Santana, 470, para prestar esclarecimentos detalhados sobre a situação atual da Zona Azul, no Centro de Patos de Minas.</t>
   </si>
   <si>
     <t>29827</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29827/req_032.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29827/req_032.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Obras Públicas, Hamilton Francisco da Silva, solicitando o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, da relação das multas aplicáveis, com os respectivos valores, pela Prefeitura à nova empresa que presta serviço de coleta/recolhimento do lixo em Patos de Minas.</t>
   </si>
   <si>
     <t>29889</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29889/req_034.pdf</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29889/req_034.pdf</t>
   </si>
   <si>
     <t>À Secretária Municipal de Saúde, Ana Carolina Magalhães Caixeta, e à Diretora de Meio Ambiente, Suéllen  Meira, o envio a esta Casa Legislativa, no prazo de 30 (trinta) dias, conforme previsto no § 4º do art. 60 da Lei Orgânica Municipal, das seguintes respostas sobre o Ecoponto de Pneus Inservíveis: _x000D_
 1) A empresa Lauret, do Ecoponto de Pneus, ainda está funcionando no Bairro Distrito Industrial?_x000D_
 2) No momento, onde a população está descartando pneus velhos?_x000D_
 3) Existe algum local licenciado para o descarte de pneus inservíveis em Patos de Minas?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -9278,68 +9278,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29157/001_conclusao_do_cmei_cebolinha_rev.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29158/ind_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29159/ind_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29160/ind_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29161/ind_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29162/ind_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29163/ind_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29164/ind_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29165/ind_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29166/ind_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29167/ind_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29168/ind_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29169/ind_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29170/ind_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29171/ind_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29172/ind_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29173/ind_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29174/ind_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29175/ind_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29199/ind_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29200/ind_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29201/ind_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29202/ind_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29203/ind_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29204/ind_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29205/ind_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29206/ind_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29207/ind_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29208/ind_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29209/ind_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29210/ind_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29211/ind_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29212/ind_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29213/ind_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29214/ind_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29215/ind_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29234/ind_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29235/ind_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29236/ind_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29237/ind_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29238/ind_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29239/ind_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29261/ind_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29262/ind_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29263/ind_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29264/ind_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29265/ind_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29269/ind_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29270/ind_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29271/ind_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29272/ind_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29273/ind_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29283/ind_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29284/ind_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29285/ind_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29297/ind_056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29298/ind_057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29299/ind_058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29301/ind_059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29302/ind_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29303/ind_061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29304/ind_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29306/ind_064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29307/ind_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29308/ind_066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29309/ind_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29310/ind_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29311/ind_069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29312/ind_070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29313/ind_071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29314/ind_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29315/ind_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29316/ind_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29321/ind_075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29392/ind_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29322/ind_077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29323/ind_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29346/ind_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29354/ind_080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29355/ind_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29356/ind_082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29383/ind_083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29358/ind_084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29359/ind_085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29362/ind_086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29363/ind_087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29364/ind_088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29365/ind_089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29367/ind_090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29368/ind_091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29369/ind_092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29370/ind_093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29371/ind_094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29381/ind_095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29382/ind_096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29384/ind_097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29386/ind_098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29388/ind_099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29389/ind_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29393/ind_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29407/ind_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29408/ind_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29409/ind_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29410/ind_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29411/ind_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29412/ind_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29413/ind_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29414/ind_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29415/ind_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29429/ind_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29430/ind_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29431/ind_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29432/ind_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29433/ind_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29462/ind_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29463/ind_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29461/ind_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29459/ind_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29460/ind_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29464/ind_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29465/ind_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29872/123_construcao_de_ubs_no_bairro_pizolato_rev__retirada.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29466/ind_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29467/ind_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29468/ind_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29469/ind_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29470/ind_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29472/ind_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29473/ind_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29474/ind_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29505/ind_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29506/ind_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29507/ind_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29508/ind_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29524/ind_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29525/ind_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29526/ind_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29557/ind_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29558/ind_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29559/ind_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29560/ind_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29561/ind_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29562/ind_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29563/ind_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29564/ind_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29565/ind_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29566/ind_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29567/ind_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29568/ind_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29569/ind_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29570/ind_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29574/ind_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29586/ind_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29587/ind_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29588/ind_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29589/ind_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29590/ind_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29591/ind_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29592/ind_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29603/ind_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29604/ind_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29605/ind_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29606/ind_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29607/ind_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29608/ind_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29609/ind_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29610/ind_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29612/ind_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29613/ind_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29614/ind_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29615/ind_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29618/ind_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29619/ind_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29620/ind_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29621/ind_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29622/ind_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29623/ind_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29624/ind_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29625/ind_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29635/ind_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29636/ind_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29637/ind_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29643/ind_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29638/ind_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29639/ind_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29640/ind_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29642/ind_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29652/ind_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29653/ind_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29654/ind_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29655/ind_194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29656/ind_195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29658/ind_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29659/ind_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29660/ind_198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29661/ind_199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29662/ind_200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29663/ind_201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29664/ind_202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29665/ind_203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29666/ind_204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29667/ind_205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29669/ind_206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29682/ind_207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29690/ind_208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29683/ind_209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29684/ind_210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29688/ind_211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29685/ind_212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29686/ind_213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29687/ind_214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29691/ind_215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29697/ind_216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29699/ind_218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29700/ind_219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29701/ind_220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29702/ind_221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29703/ind_222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29704/ind_223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29705/ind_224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29706/ind_225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29714/ind_227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29715/ind_228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29716/ind_229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29717/ind_230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29725/ind_232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29726/ind_233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29727/ind_234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29728/ind_235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29729/ind_236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29730/ind_237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29731/ind_238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29732/ind_239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29733/ind_240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29734/ind_241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29735/ind_242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29740/ind_243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29741/ind_244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29742/ind_245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29743/ind_246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29744/ind_247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29748/ind_248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29749/ind_249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29750/ind_250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29771/ind_253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29772/ind_254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29773/ind_255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29774/ind_256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29775/ind_257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29776/ind_258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29777/ind_259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29778/ind_260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29779/ind_261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29780/ind_262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29783/ind_263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29784/ind_264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29785/ind_265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29786/ind_266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29803/ind_267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29804/ind_268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29805/ind_269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29806/ind_270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29807/ind_271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29808/ind_272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29828/ind_273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29829/ind_274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29830/ind_275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29831/ind_276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29832/ind_277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29833/ind_278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29834/ind_279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29835/ind_280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29836/ind_281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29837/ind_282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29838/ind_283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29839/ind_284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29859/ind_285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29860/ind_286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29861/ind_287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29862/ind_288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29863/ind_289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29864/ind_290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29867/ind_291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29868/ind_292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29870/ind_294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29871/ind_295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29880/ind_296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29881/ind_297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29882/ind_298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29883/ind_299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29884/ind_300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29885/ind_301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29886/ind_302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29887/ind_303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29888/ind_304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29891/ind_305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29892/ind_306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29893/ind_307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29220/aplausos_001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29317/aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29372/aplausos_003.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29373/aplausos_004.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29476/aplausos_005.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29477/aplausos_006.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29478/aplausos_007.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29479/aplausos_008.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29480/aplausos_009.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29481/aplausos_010.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29482/aplausos_011.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29483/aplausos_012.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29484/aplausos_013.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29485/aplausos_014.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29491/aplausos_015.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29504/aplausos_016.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29514/aplausos_017.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29515/aplausos_018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29516/aplausos_019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29517/aplausos_020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29518/aplausos_021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29519/aplausos_022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29520/aplausos_023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29521/aplausos_024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29522/aplausos_025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29523/aplausos_026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29527/aplausos_027.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29528/aplausos_028.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29529/aplausos_029.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29530/aplausos_030.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29531/aplausos_031.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29532/aplausos_032.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29533/aplausos_033.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29534/aplausos_034.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29535/aplausos_035.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29576/aplausos_036.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29657/aplausos_037.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29689/aplausos_038.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29718/aplausos_039.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29737/aplausos_040.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29760/aplausos_041.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29761/aplausos_042.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29762/aplausos_043.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29763/aplausos_044.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29764/aplausos_045.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29765/aplausos_046.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29766/aplausos_047.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29767/aplausos_048.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29768/aplausos_049.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29781/aplausos_050.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29797/aplausos_051.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29782/aplausos_052.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29798/aplausos_053.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29799/aplausos_054.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29800/aplausos_055.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29801/aplausos_056.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29802/aplausos_057.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29894/aplausos_058.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29616/mocao_de_apoio_-_diabetes.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29149/1433_concede_titulo_cidadao_patense_eduardo_eugenio_ferreira_rev.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29150/1434_medalha_da_mulher_nilza_severo_cunha_rev.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29151/1435_medalha_da_mulher_sandra_regina_pereira_de_souza_rev.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29152/1436_medalha_da_mulher_lidiane_cristina_alves_de_queiroz_bicalho_rev.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29153/1437_medalha_da_mulher_geroni_maria_da_silva_mendonca_rev.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29154/1438_medalha_da_mulher_edimar_maria_teixeira_rev.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29155/1439_medalha_da_mulher_jorgeni_dias_cardoso_rev.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29156/1440_medalha_da_mulher_marli_machado_fonseca_rev.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29180/1441_medalha_da_mulher_maria_amelia_dias_moreira.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29181/1442_medalha_da_mulher_honorina_soares_de_carvalho_alves_rev.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29182/1443_medalha_da_mulher_marcia_dos_reis_lopes_rev.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29186/1444_medalha_da_mulher_sirlene_aparecida_pereira_rev.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29187/1445_medalha_da_mulher_maria_de_lourdes_santos_moura_de_mendonca_rev.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29188/1446_medalha_da_mulher_maria_helena_xavier_barbosa_rev.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29189/1447_medalha_da_mulher_miriam_regina_maciel_rev.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29190/1448_medalha_da_mulher_rosemary_aparecida_peres.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29191/1449_medalha_da_mulher_mauricia_maria_de_souza_rev.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29268/1450_aprova_as_contas_exercicio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29198/1451_concede_titulo_cidadao_patense_bruno_bernardes_de_andrade_rev.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29228/1452_medalha_merito_da_saude_doutora_ana_flavia_bereta_coelho_guimaraes_rev.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29229/1453_medalha_de_merito_destaque_esportivo_do_ano_geraldo_roberto_da_mota.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29230/1454_medalha_merito_da_saude_eduardo_watanabe_castanheira_rev.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29231/1455_medalha_de_merito_destaque_esportivo_do_ano_geraldo_humberto_afonso_amorim_-_beto.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29232/1456_medalha_merito_da_saude_ana_paula_pereira_da_fonseca_rev.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29233/1457_medalha_de_merito_destaque_esportivo_do_ano_enzo_vasconcelos_ferreira_rev.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29240/1458_medalha_merito_da_saude_marcos_leandro_pereira_rev.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29241/1459_medalha_de_merito_destaque_esportivo_do_ano_silvio_monteiro_braga_rev.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29242/1460_medalha_de_merito_destaque_esportivo_do_ano_clovis_rodrigues_nogueira_rev.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29243/1461_medalha_merito_da_saude_douglas_magalhaes_de_paula_rev.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29244/1462_medalha_de_merito_destaque_esportivo_do_ano_clenio_teixeira_vaz_rev.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29247/1463_medalha_merito_da_saude_celia_de_fatima_luiz_rev.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29248/1464_medalha_de_merito_destaque_esportivo_do_ano_cleber_david_dilla_rev.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29251/1465_concede_titulo_cidadao_patense_afonso_seny_de_oliveira_rev.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29252/1466_medalha_merito_da_saude_maura_regina_guimaraes_rabelo_rev.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29254/1467_medalha_de_merito_destaque_esportivo_do_ano_uyter_rosa_dias_rev.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29245/1468_medalha_merito_da_saude_simone_dos_anjos_caixeta_pacheco.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29246/1469_medalha_de_merito_destaque_esportivo_do_ano_isabela_junia_de_melo_rodrigues_rev.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29249/1470_medalha_de_merito_destaque_esportivo_do_ano_lucia_helena_de_queiroz_pereira_rev.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29250/1471_medalha_de_merito_destaque_esportivo_do_ano_time_feminino_de_futsal_leoas_santana.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29253/1472_medalha_merito_da_saude_dorzina_eduarda_silva_oliveira_-_dora_rev.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29260/1473_medalha_merito_da_saude_carla_de_oliveira_melo_rev.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29274/1474_medalha_de_merito_destaque_esportivo_do_ano_rafael_nascimento_rev.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29275/1475_medalha_merito_da_saude_flavio_rocha_gil_rev.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29276/1476_medalha_de_merito_destaque_esportivo_do_ano_wilson_dos_santos__toninho_corredor_rev.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29278/1477_medalha_de_merito_destaque_esportivo_do_ano_marcelo_reis_batista_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29279/1478_medalha_merito_da_saude_fernando_rabelo_de_almeida_junior_rev.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29281/1479_medalha_de_merito_destaque_esportivo_do_ano__melchiades_pereira_dos_santos_rev.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29319/1481_concede_titulo_cidadao_patense_jeferson_carreira_garcia_de_oliveira_rev.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29320/1482_concede_titulo_cidadao_patense_jarbas_soares_junior_rev.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29337/1483_medalha_dia_das_maes_neide_canedo_de_magalhaes_carvalho_rev.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29338/1484_medalha_dia_das_maes_janete_de_lima_costa_caetano_rev.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29339/1485_medalha_dia_das_maes_maria_lucia_pereira_basilio_rev.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29340/1486_medalha_dia_das_maes_zilda_maria_dos_anjos_rosa_rev.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29341/1487_medalha_dia_das_maes_natalicia_rodrigues_martins_rev.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29342/1488_medalha_dia_das_maes_maria_menezes_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29343/1489_medalha_dia_das_maes_ana_dias_da_cunha_rev.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29344/1490_medalha_dia_das_maes_valeria_martins_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29345/1491_medalha_dia_das_maes_isaira_pereira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29375/1492_concede_titulo_cidadao_patense_mateus_nascimento_avelar_rev.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29366/1493_medalha_dia_das_maes_laurinda_de_souza_barbosa_rev.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29376/1494_medalha_dia_das_maes_michele_de_oliveira_lima_rev.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29377/1495_medalha_dia_das_maes_guiomar_carolina_de_lacerda_rev.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29380/1496_medalha_dia_das_maes_luci_rosa_matias_rev.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29395/1497_medalha_dia_das_maes_nilsa_maria_de_oliveira_soares_rev.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29396/1498_medalha_dia_das_maes_dagma_peres_de_paula_rev.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29403/1499_concede_titulo_cidadao_patense_jair_messias_bolsonaro_rev.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29404/1500_concede_titulo_cidadao_patense_adao_nides_cardoso_da_cruz_rev.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29405/1501_concede_titulo_cidadao_patense_anderson_afonso_rev.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29406/1502_concede_titulo_cidadao_patense_alessandro_reis_rev.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29422/1503_concede_titulo_cidada_patense_vanessa_lilian_bernardes_rev.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29423/1504_concede_titulo_cidadao_patense_cezar_augusto_de_lima_rev.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29424/1505_concede_titulo_cidadao_patense_saulo_de_deus_vieira_rev.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29425/1506_concede_titulo_cidadao_patense_henrique_carivaldo_de_miranda_neto_rev.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29435/1507_concede_titulo_cidadao_patense_laurindo_ferreira_da_costa_rev.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29436/1508_concede_titulo_cidada_patense_eliana_bittencourt_de_castro_teixeira_rev.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29437/1509_concede_titulo_cidadao_patense_adelino_fernandes_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29438/1510_concede_titulo_cidadao_patense_raimundo_pinheiro_souza_filho_rev.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29486/1511_aprova_as_contas_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29503/1512_medalha_destaque_rural_dorvalino_xavier_da_rosa_rev.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29540/1513_medalha_destaque_rural_ronivaldo_alves_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29541/1514_medalha_destaque_rural_rafael_goncalves_rodrigues_rev.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29542/1515_medalha_destaque_rural_gaspar_vieira_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29543/1516_medalha_destaque_rural_deleni_caixeta_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29544/1517_medalha_destaque_rural_fernando_guimaraes_brito_rev.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29545/1518_medalha_destaque_rural_idivino_tolentino_ferreira_-_vinico_mella_rev.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29546/1519_medalha_destaque_rural_warley_dos_santos_ferreira_rev.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29547/1520_medalha_destaque_rural_irmas_eleusa_das_gracas_de_sousa_e_maria_geralda_de_sousa_rev.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29548/1521_medalha_destaque_rural_joao_batista_vida_rev.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29549/1522_medalha_destaque_rural_natalia_martins_moreira_rev.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29550/1523_medalha_destaque_rural_paulo_vinicius_piva_hartmann_rev.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29584/1524_medalha_destaque_rural_valter_goncalves_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29585/1525_medalha_destaque_rural_clever_de_arvelos_rev.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29601/1526_parceiros_da_cidadania_carlos_eduardo_caixeta_rodrigues_rev.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29630/1527_parceiros_da_cidadania_geraldo_nogueira_arcanjo_rev.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29632/1528_parceiros_da_cidadania_washington_donizetti_rodrigues_de_queiros.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29650/1529_parceiros_da_cidadania__celio_fernandes_da_conceicao_souza_rev.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29651/1530_parceiros_da_cidadania_ana_maria_de_oliveira_rev.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29673/1531_parceiros_da_cidadania_cintia_borges_de_sousa_rev.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29675/1533_parceiros_da_cidadania_rotary_club_patos_de_minas_sertao_rev.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29676/1534_parceiros_da_cidadania_centro_espirita_de_umbanda_anjos_de_luz_rev.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29677/1535_parceiros_da_cidadania_marino_alves_de_camargo_rev.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29678/1536_parceiros_da_cidadania_eliomar_fernandes_dos_santos_rev.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29679/1537_parceiros_da_cidadania_fraternidade_feminina_cruzeiro_do_sul_rev.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29680/1538_parceiros_da_cidadania_centro_de_convivencia_da_terceira_idade_-_conviver_rev.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29681/1539_parceiros_da_cidadania_pauliane_matias_de_castro_rev.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29816/1540_diploma_merito_estudantil_bernardo_alves_de_amorim_rev.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29817/1541_diploma_merito_estudantil_pedro_henrique_fernandes_de_araujo_rev.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29818/1542_diploma_merito_estudantil_rafaella_santana_freitas_rev.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29819/1543_diploma_merito_estudantil_carlos_washington_xavier_tavares_rev.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29820/1544_diploma_merito_estudantil_philipe_miguel_pantaleao_pereira_rev.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29821/1545_diploma_merito_estudantil_otavio_magalhaes_rausis_rev.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29822/1546_diploma_merito_estudantil_mateus_reis_cardoso_fonseca_rev.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29823/1547_diploma_merito_estudantil_ana_laiza_ferreira_mota_rev.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29826/1548_diploma_merito_estudantil_elen_cristina_soares_rev.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29840/1549_diploma_merito_estudantil_yasmin_cristina_pereira_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29841/1550_diploma_merito_estudantil_alvaro_peixoto_duarte_rev.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29865/1551_diploma_merito_estudantil_adriel_germano_ferreira_rev.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29121/935_altera_lei_300_2008-fundo_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29135/937_dispoe_sobre_taxa_de_fiscalizacao_e_funcionamento_e_altera_lei_180_2002.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29136/938_altera_lei_355_2011_lei_da_microempresa_e_empreendedor_individual.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29137/939_altera_lei_397_2012_codigo_de_vigilancia_em_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29143/940_acrescenta_art._189a__a_lei_695_23_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29324/942_aumenta_numero_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29331/943_altera_valor_dos_vencimentos_do_cargo_de_educador_infantil.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29843/950_altera_lei_520_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29875/79_-_plc_951_-_dispoe_sobre_a_reestruturacao_do_programa_patos_premia_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29125/936_altera_redacao_do_art._20__codigo_de_posturas_rev.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29197/941_altera_a_lei_320_2008_alterada_lei_629_2020_liberdade_economica_v.2.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29583/944__altera_a_redacao_dos_artigos_41_e_262_e__acrescenta_o_artigo_47-a_e_o__11_ao_artigo_262_da_lei_complementar_no_699.2023_rev.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29649/945_cria_o_conselho_da_mulher_rev.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29617/946_altera_lei_320_zoneamentos_de_ruas_augusto_barao_ze_albino_e_itaporanga_rev.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29647/947_dispoe_sobre_a_construcao_de_pontes_rev.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29756/948__acrescentar_a_alinea_d_ao_inciso_xi_do_art._232_da_lei_complementar_n._699_23_rev.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29815/949_altera_parametros_urbanisticos_da_av._acir_de_matos_zap3_rev.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29122/5884_altera_lei_5137_2002-doacao_imovel_a_ivone_de_fatima_lima.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29123/5885_acrescenta_2o_ao_art._6o_lei_8523_23-centro_de_conviver.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29129/5892_concessao_de_equip._comunitario_a_ass._reserva_caicaras.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29132/5893_altera_o_anexo_i_da_lei_8.594-2023_-_fundacao_de_apoio_universitario__fauufu_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29133/5894_altera_o_anexo_i_da_lei_8.594-2023_-_uniao_nacional_dos_conselhos_municipais_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29134/5895_altera_o_anexo_i_da_lei_8.594-2023_-_alteracao_dos_nomes_de_entidades.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29140/5897_altera_lei_8594_2023_subvencao_ao_consep.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29138/5898_autoriza_cessao_equip._comunitario_moradores_loteamento_villagio.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29139/5899_altera_lei_7905_2019_coleta_e_reciclagem_de_oleo_animal_e_vegetal.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29147/5902_altera_o_anexo_i_da_lei_8.594-2023_-_conselho_de_seguranca_publica_de_patos_de_minas_-_progea_e_proerd.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29148/5903_altera_o_anexo_i_da_lei_8.594-2023_-_frente_nacional_de_prefeitas_e_prfeitos_-_fnp.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29184/5904_altera_lei_8594_23-subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29185/5905_abertura_de_credito_pagamento_viacao_passaro_branco.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29194/5907_altera_lei8589_23_autoriza_municipio_a_participar_do_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29195/5908_altera_lei_8594_23-subvencao_a_pro-curar-se.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29221/5911__concede_reajuste_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29222/5912_reajuste_iprem.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29223/5914_altera_lei_8259_22_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29224/5915_altera_lei_8594_22_repasse_financeiro_ao_consep_-policia_penal.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29255/5916_altera_lei_8594_22_repasse_financeiro_ao_consep_-_pm_copom.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29226/5918_altera_lei_8504_23_repasse_financeiro_a_pro-curar-se.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29227/5919_altera_lei_8594_23_repasses_financeiros_a_casa_de_caridade_irmao_jose_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29257/5920_autoriza_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29258/5921_altera_lei_8594_23_repasses_financeiro_a_adesp.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29259/5922_abertura_de_credito_manutencao_do_procon.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29280/5923_altera_lei_8594_23_repasses_de_subvencao_ass._amgios_de_posses_do_chumbo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29286/5924_altera_lei_8594_23_repasse_financeiro_rotary_clube_pm_paranaiba.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29287/5925_altera_leu_8594_23_repasses_financeiro_ao_consep__policia_militar.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29288/5926_altera_a_lei_8504_23_repasses_financeiros_ao_consep_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29289/5927_altera_lei_8594_23_repasse_financeiro_ao_consep_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29290/5928_altera_lei_8178_21_aposentadoria_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29291/5929_altera_lei_8594_23_repasses_financeiros_amigos_da_crianca_e_adolescente_joao_e_maria.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29293/5931_altera_lei_8594_23_repasse_financeiro_ao_cdc_de_santana_de_patos.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29294/5932_altera_lei_8594_23_repasse_financeiro_consep_de_major_porto.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29300/5934_autoriza_suplementacao_de_creditodevolucao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29328/5938_altera_lei_8594_23-repasse_financeiro_a_liga_de_xadrez_e_damas.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29329/5939_altera_lei_8594_23_repasse_financeiro_a_caixa_escolar_dona_dalcy_da_rocha_gomes_brant.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29330/5940_altera_lei_8594_23_repasse_ao_cdc_de_santana_de_patos.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29333/5942_altera_lei_8594_repasse_ao_ass._abba_pai_e_casa_da_acolhida.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29360/5943_altera_lei_8494_23_repasse_ass._nossa_sra._das_dores_de_areado.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29361/5944_altera_lei_8594_23_repasse_financeiro_a_ass._de_apoio_universitario_-_fau.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29378/5945_altera_lei_8594_23_repasse_a_associacao_renasce_pindaibas.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29379/5946_altera_lei_8594_23_repasse_cdc_de_horizonte_alegre.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29399/5953_altera_a_lei_no_8.473_2023_lei_orcamentaria_para_o_exercicio_financeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29400/5954_altera_o_anexo_i_da_lei_8594_repasse_financeiros_de_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29401/5955_cria_o_centro_m._de_ed._infantil_elza_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29402/5956_cria_o_centro_m._de_ed._infantil_professora_iracy_dias_maciel_porto.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29453/5973_altera_lei_4550_98_declara_area_de_preservacao_do_mocambo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29454/5974_altera_lei_8594_23-repasse_ao_rotary_club_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29455/5975_altera_lei_8594_23_repasse_a_aprepam.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29456/5976_altera_lei_8594_23_repasse_financeiro_ao_mocambique_nossa_sra._rosario.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29457/5977_altera_lei_8594_23_repasse_associacao_amigos_do_distrito_de_bonsucesso.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29458/5978_altera_lei_8594_23_repasse_ao_cdc_de_firmes.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29489/5979_altera_lei_8594_repasse_ass._amigos_de_posses_do_chumbo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29490/5980_altera_lei_8594_23_repasse_associacao_dos_musicos_de_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29475/5982_regulamenta_o_conselho_municipal_de_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29502/5992_altera_lei_8594_23_manutencao_do_projeto_olho_vivo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29552/5994_altera_lei_8594_23_repasse_conselho_de_desenvolvimento_comunitario_de_sape.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29553/5995_altera_lei_8594_23_repasse__associacao_beneficente_dr._paulo_borges__santa_casa.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29555/5996_altera_lei_8594_23_repasse_grupo_de_assistencia_social_proativo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29556/5997_altera_lei_8594_23__associacao_mulheres_de_flores_e_de_aco__amfa.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29536/5998_altera_a_lei_8594_23_repasse_financeiro_a_apae.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29582/6001__ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29581/6002__altera_o_plano_plurianual_e_a_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29579/6003__altera_a_lei_8594_2023__associacao_presbiteriana_de_educacao_de_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29580/6004__altera_a_lei_8594_2023_-_conselho_de_seguranca_publica_de_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29577/6005_autoriza_a_abertura_de_credito_adicional_especial_para_criacao_de_elemento_de_despesa_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29578/6006__aletra_a_lei_8594_2023__edital_de_selecao_da_lei_aldir_blanc.pdf1.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29594/6008_diretrizes_municipais_para_a_prestacao_do_servico.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29600/6015__aletra_a_lei_8594_2023__rede_cidada.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29626/6017_altera_lei_8594_23_repasse_ao_servico_de_amor_ao_proximo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29627/6018_altera_lei_8594_23_repasse_a_associacao_patense_aprendizagem_musical.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29628/6019_altera_lei_8594_23_subvencao_a_pro-curar-se.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29629/6020_altera_a_lei_8594_23_subvencao_a_afiap.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29631/6021_altera_lei_8594_23_subvencao_associacao_regional_das_congadas.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29644/6022_altera_lei_8594_23__subvencao_cdc_de_moreiras.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29645/6023_altera_lei_8594_23_subvencao_ao_unipam.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29648/6025__autoriza_a_abertura_de_credito_adicional_especial_para_criacao_de_elemento_de_despesa_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29670/6026_altera_lei_8594_23_repasse_ao_cogemas.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29671/6028_altera_lei7807_19_ingresso_de_criancas_nos_cmeis.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29692/6029_altera_a_lei_no_8.596_2023_dacao_em_pagamento_a_associacao_dos_pracas_policiais_e_bombeiros_militares_do_estado_de_minas_gerais_e.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29694/6031_altera_lei_8594_23__subvencao_padre_alaor.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29695/6032_altera_lei_8594_23__subvencao_associacao_paraolimpica_patense.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29708/6034_altera_lei_8594_23_subvencao_a_ass._de_aprendizado_musical.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29721/6040_altera_lei_8504_repasse_a_santa_casa_de_misericordia.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29722/6041_altera_lei_8504_repasse_a_pro_curar-se.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29724/6043_altera_lei_8594_23_repasse_casa_de_caridade_irmao_jose_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29746/6047_altera_lei_8594_23_subvencao_a_rede_cidada.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29747/6048_altera_lei_8594_23_subvencao_a_associacao_mineira_de_municipios.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29753/6055_altera_lei_8172_2021_dispoe_sobre_o_ppa.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29754/6056_orcamento_2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29755/6057_subvencoes_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29758/6058_altera_lei_8594_23_subvencao_casa_caridade_maria_luiza_souto.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29759/6059_altera_lei_8594_23_subvencao_confederacao_nacional_de_mun._cnm.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29794/6062_autoriza_a_suplementacao_de_credito_por_remanejamento_entre_entidades_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29795/6063_altera_o_anexo_i_da_lei_no_8.594_de_21_de_dezembro_de_2023___uniao_dos_artistas_plasticos_de_patos_de_minas_-_unart.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29814/6064_estabelece_diretrizes_municipais_para_a_prestacao_do_servico_de_manejo_de_residuos_solidos_urbanos_por_meio_de_gestao_associada_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29790/6066_altera_a_lei_no_8.594_2023__rotary_club_patos_de_minas_sertao.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29791/6067_autoriza_a_abertura_de_credito_adicional_especial_para_criacao_de_elemento_de_despesa_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29792/6068_altera_a_lei_no_8.594_2023_policia_civil_de_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29793/6069_altera_a_lei_no_8.594_2023_associacao_beneficente_providencia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29809/6071_altera_leis_8647_e_8659_denomina_e_cria_cmei_elza_azevedo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29810/6072_altera_lei_8594-repasse_fhemig_e_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29811/6073_altera_lei_8594_23_repasse_as_entidades_assistencia_ao_idoso.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29812/6074_altera_lei_8594_23_repasse_associacao_lojistas_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29813/6075_altera_lei_8594_23-repasse_a_ass._viola_caipira_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29825/6077_altera_lei_8591_23-repasse_da_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29850/6084_altera_lei_8594_23_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29851/6085_altera_lei_8594_23_subvencao_a_casa_das_meninas.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29852/6086_institui_plano_municipal_de_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29857/6091__altera_lei_6545_2012__conselho_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29866/6092_criacao_do_fundo_municipal_de_defesa_dos_direitos_difusos_e_coletivos.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29878/6095_autoriza_suplementacao_de_credito_remanejamento_entre_entidades.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29879/6096_altera_lei_8594_23_subvencao_a_fundacao_apoio_universitario_-_fau_ufu.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29890/6097_abre_credito_por_remanejamento_de_entidadesdevolucao_camara.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29124/5883_denomina_rua_roberto_junior_dos_santos_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29126/5886__denomina_rua_antonio_wilson_caixeta.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29127/5887_sancoes_administrativas_pessoas_que_forem_flagradas_usando_drogas_em_logradouros_rev.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29128/5888__institui_o_dia_e_a_semana_municipal_das_batalhas_de_poesias_faladas_-_slam_rev.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29183/5889_altera_lei_4879_2000__utilidade_publica_o_gasp.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29130/5890_denomina_rua_so_fafu_rev.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29131/5891_denomina_rua_dona_nene_rev.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29145/5896_altera_lei_8016_2020_institui_dia_fibromialgia_rev.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29141/5900_divulgacao_de_informacoes_sobre_crueldade_contra_animais_rev.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29142/5901__dispoe_sobre_a_obrigatoriedade_da_coleta_armazenamento_e_destinacao_final_de_embalagens_de_vidro_nao_retornaveis.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29193/5906_denomina_rua_rodrigo_carvalho_alves_de_oliveira_rev.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29196/5909_denomina_rua_eder_silva_duarte_rev.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29267/5910_publicacao_das_agendas_publicas_de_prefeito_vice_e_presidente_camara_rev.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29225/5913_concede_reajuste_aos_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29256/5917_altera_lei_8016_2020_institui_dia_fibromialgia_rev.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29292/5930_denomina_cmei_-_elza_de_azevedo_rev.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29334/5933_publicacao_das_agendas_publicas_de_prefeito_vice_e_presidente_camara_rev.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29325/5935_denomina_cmei_sebastiao_amorim_-_professora_iracy_rev.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29326/5936_institui_a_identificacao_de_veiculo_transporte_de_pessoas_com_tea_rev.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29327/5937_laudo_permanente_de_diagnostico_do_tea.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29332/5941_declara_utilidade_publica_associacao_de_moradores_e_produtores_de_leal.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29387/5947_denomina_estrada_que_liga_a_comunidade_de_vieiras_rev.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29390/5948_utilidade_do_instituto_pequeno_aprendiz_corina_novelino_rev.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29391/5949_reconhece_pessoas_com_fibromialgia_como_pcd_rev_alt.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29394/5950_denomina_rua_joaquim_silverio_primo_rev.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29397/5951_denomina_rua_candida_maria_soares_rev.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29385/5952_cria_o_banco_de_racoes_para_animais_rev.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29417/5957_cria_o_campeonato_copa_patos_de_volei_rev.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29418/5958_cria_campeonato_copa_patos_de_basquete_em_cadeira_de_rodas.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29419/5959_cria_o_campeonato_copa_patos_de_futsal_rev.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29420/5960_cria_campeonato_copa_patos_de_handebol_rev.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29421/5961_cria_campeonato_copa_patos_de_basquete.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29444/5962_denomina_rua_junio_antonio_ribeiro_-_juninho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29445/5963_denomina_rua_lasaro_goncalves_vieira.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29446/5964_denomina_avenida_thiago_menezes_rev.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29447/5965__garante_ao_motorista_de_aplicativo_taxis_ou_mototaxis_a_parada_em_vagas_especiais_rev.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29448/5966_denomina_celizia_luiza_de_sousa_rev.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29449/5967_denomina_ilidio_narciso_de_souza_rev.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29450/5968_declara_utilidade_publica_rev.odt.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29451/5969_denomina_rua_capivari_rev.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29487/5970_utilidade_casa_de_caridade_maria_luiza_souto.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29488/5971_denomina_rua_alcides_batista_da_fonseca_rev.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29452/5972_denomina_rua_itajuba_silverio_xavier_em_santa_maria_rev.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29895/5981_acrescenta_4o_ao_art_2o_da_lei_7818_que_regulamenta_transporte_de_passageiros_por_aplicativos.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29492/5983_autoriza_amamentacao_quando_da_realizacao_de_concursos_e_processos_rev.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29493/5984_denomia_rua_gaspar_gomes_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29494/5985_denomia_rua_joaquim_miguel_de_sousa_alteracao_ementa_estava_errada_rev.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29495/5986denomina_maria_rosa_de_oliveira_braga_o_trecho_da_estrada_campo_alegre_rev.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29496/5987__institui_dia_municipal_de_conscientizacao_e_combate_ao_cancer_de_cabeca_e_pescoco_rev.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29497/5988_organiza_a_distribuicao_das_sondas_vesicais_de_alivio_rev.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29551/5989_declara_utilidade_publica_associacao_formando_atletas_futuro_rev.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29500/5990_denomina_estrada_rural_adelino_caixeta_souza_rev.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29501/5991__denomina_cesar_pereira_caixeta_o_centro_de_educacional_ambiental_do_mocambo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29537/5993_permissao_do_ingresso_do_autista_portando_objetos_de_uso_pessoal_e_alimentos_proprios_rev.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29538/5999_altera_lei_6423_2011_cameras_em_cmeis_e_escolas_municipais_rev.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29539/6000__denomina_parque_municipal_joao_batista_dias_macarrao_rev.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29593/6007__denomina_rua_maria_basilio_leal_a_atual_rua_24_rev.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29595/6009_substitui_os_sinais_sonoros_por_sinais_musicais_e_visuais_na_educacao_municipal_rev.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29596/6010_fundo_municipal_dos_diretos_da_mulher_rev.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29598/6012__cria_o_programa_patos_seguro_no_ambito_do_municipio_de_patos_de_minas_-_mg_rev.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29633/6014_proibe_a_denominacao_de_logradouros_publicos_com_nomes_de_pessoas_que_cometeram_crimes_contra_mulher_rev.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29634/6016_criacao_do_portal_de_decretos_do_municipio_de_patos_de_minas_rev.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29646/6024_politicas_publicas_alimentares_rev.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29672/6027_dispoe_sobre_estabelecimentos_bronzeamento_artificial_rev.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29693/6030_institui_observatorio_municipal_da_violencia_contra_mulher_rev.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29696/6033_valorizacao_dos_protetores_e_cuidadores_de_animais_soltos_rev.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29709/6035_dispoe_sobre_a_distribuicao_gratuita_de_medidor_continuo_de_glicose_glicemia_aos_portadores_de_diabetes_tipo_i_rev.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29710/6036_denomina_avenida_clarindo_ferreira_dos_santos_rev.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29711/6037_declara_utilidade_publica_templo_pasavo_do_amanhecer_rev.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29712/6038_denomina_praca_olga_da_silveira_rev.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29720/6039_institui_o_dia_municipal_da_limpeza_rev.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/30352/6042_acrescenta_2o_ao_art._2o_lei_6811_2013_rev_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29738/6044_acrescenta_os__1_e_2_ao_art._2o_da_lei_no_5.212_2002_regulamento_cemiterios_rev.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29739/6045_altera_lei_1983_1983_denomina_rua_deusdedit_amaro_teixeira_rev.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29745/6046-_denomina_profa._marisa_murca_o_anexo_e.norma_borges.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29751/6049_denomina_rua_rejane_nunes_mendes_rev.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29752/6050_criacao_de_unidades_de_pronto_atendimento_-upa_pet_rev.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29757/6051__institui_o_programa_empresa_amiga_da_saude_da_mulher_rev.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29796/6052__acesso_as_informacoes_acerca_de_consultas_e_saude_rev.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29842/6054__intitui__premio_de_eficiencia_para_educadores_infantis.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29787/6060_institui_o_dia_e_semana_cultura_underground_e_musica_extrema_rev.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29788/6061_acrescenta_o_inciso_v_ao_art._2_e_alineas_a_e_b_ao_inciso_v_do_art._3_da_lei_8325_rev.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29789/6065_declara_utilidade_publica_a_associacao_sagrada_sabedoria__rev.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29858/6070__intitui_campanha_de_conscientizacao_sobre_os_riscos_associados_as_apostas_e_jogos_rev.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29824/6076_denomina_rua_maria_de_fatima_pereira_meira_rev.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29844/6078__intitui__premio_de_eficiencia_para_educadores_infantis_rev.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29845/6079_utilidade_publica_associacao_beneficente_amar_rev.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29846/6080_dispoe_sobre_reajuste_e_escolha_vencimentos_diretores_escolares_rev.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29847/6081_denomina_rua_antenor_alaor_caixeta_no_distrito_de_pilar_rev.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29848/6082_denomina_rua_osvaldir_suterio_lopes_acrescimo_quadras..pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29849/6083_denomina_rua_francisco_sousa_de_oliveira_acrescimo_quadra.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29853/6087_exigencia_apresentacao_curriculo_academico_rev.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29854/6088_criacao_de_espacos_de_lazer_e_convivencia_para_animais_domesticos_rev.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29855/6089_prestacao_de_socorro_aos_animais_atropelados_rev.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29856/6090_condicoes_fretamento_aeronaves_na_administracao_municipal_rev.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29876/6093_denomina_rua_belchior_martins_da_costa_rev.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29877/6094_declara_utilidade_publica_lar_vicentino_padre_alaor_rev.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29146/330_dispoe_sobre_a_obrigatoriedade_de_realizacao_de_exames_toxicologicos_rev_pdf.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29266/331_dispoe_sobre_criterios_de_transparencia.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29277/332_utilizacao_do_plenario_da_camara_municipal.odt" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29295/333_dispoe_sobre_procedimentos_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29296/334_estudos_tecnicos_preliminares_-_etp.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29335/335_utilizacao_do_plenario_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29336/336_dispoe_sobre_criterios_de_transparencia.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29398/337_cria_a_comenda_antonio_libanio_da_rocha_rev.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29575/338_-_alteracao_da_resolucao_n._316_de_12_de_abril_de_2024_-_dispensa_licitacao_rev.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29707/339_ato_entrega_gabinetes_e_sorteio_rev.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/30153/proposta_de_emenda_053_altera_art._109-a_orcamento_impositivo.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29176/req_001.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29177/req_002.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29178/req_003.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29216/req_004.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29217/req_005.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29218/req_006.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29219/req_007.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29318/req_008.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29374/req_009.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29426/req_010.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29439/req_011.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29440/req_012.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29441/req_013.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29442/req_014.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29443/req_015.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29427/req_016.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29428/req_017.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29499/req_019.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29509/req_020.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29510/req_021.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29511/req_022.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29512/req_023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29513/req_024.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29571/req_025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29572/req_026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29573/req_027.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29602/req_028.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29641/req_029.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29668/req_030.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29736/req_031.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29827/req_032.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29889/req_034.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29157/001_conclusao_do_cmei_cebolinha_rev.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29158/ind_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29159/ind_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29160/ind_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29161/ind_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29162/ind_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29163/ind_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29164/ind_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29165/ind_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29166/ind_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29167/ind_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29168/ind_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29169/ind_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29170/ind_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29171/ind_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29172/ind_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29173/ind_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29174/ind_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29175/ind_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29199/ind_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29200/ind_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29201/ind_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29202/ind_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29203/ind_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29204/ind_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29205/ind_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29206/ind_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29207/ind_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29208/ind_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29209/ind_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29210/ind_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29211/ind_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29212/ind_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29213/ind_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29214/ind_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29215/ind_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29234/ind_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29235/ind_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29236/ind_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29237/ind_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29238/ind_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29239/ind_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29261/ind_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29262/ind_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29263/ind_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29264/ind_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29265/ind_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29269/ind_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29270/ind_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29271/ind_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29272/ind_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29273/ind_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29283/ind_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29284/ind_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29285/ind_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29297/ind_056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29298/ind_057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29299/ind_058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29301/ind_059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29302/ind_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29303/ind_061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29304/ind_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29306/ind_064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29307/ind_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29308/ind_066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29309/ind_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29310/ind_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29311/ind_069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29312/ind_070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29313/ind_071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29314/ind_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29315/ind_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29316/ind_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29321/ind_075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29392/ind_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29322/ind_077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29323/ind_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29346/ind_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29354/ind_080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29355/ind_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29356/ind_082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29383/ind_083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29358/ind_084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29359/ind_085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29362/ind_086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29363/ind_087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29364/ind_088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29365/ind_089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29367/ind_090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29368/ind_091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29369/ind_092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29370/ind_093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29371/ind_094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29381/ind_095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29382/ind_096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29384/ind_097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29386/ind_098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29388/ind_099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29389/ind_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29393/ind_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29407/ind_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29408/ind_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29409/ind_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29410/ind_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29411/ind_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29412/ind_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29413/ind_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29414/ind_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29415/ind_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29429/ind_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29430/ind_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29431/ind_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29432/ind_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29433/ind_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29462/ind_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29463/ind_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29461/ind_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29459/ind_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29460/ind_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29464/ind_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29465/ind_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29872/123_construcao_de_ubs_no_bairro_pizolato_rev__retirada.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29466/ind_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29467/ind_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29468/ind_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29469/ind_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29470/ind_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29472/ind_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29473/ind_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29474/ind_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29505/ind_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29506/ind_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29507/ind_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29508/ind_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29524/ind_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29525/ind_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29526/ind_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29557/ind_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29558/ind_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29559/ind_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29560/ind_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29561/ind_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29562/ind_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29563/ind_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29564/ind_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29565/ind_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29566/ind_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29567/ind_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29568/ind_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29569/ind_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29570/ind_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29574/ind_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29586/ind_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29587/ind_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29588/ind_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29589/ind_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29590/ind_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29591/ind_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29592/ind_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29603/ind_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29604/ind_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29605/ind_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29606/ind_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29607/ind_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29608/ind_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29609/ind_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29610/ind_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29612/ind_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29613/ind_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29614/ind_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29615/ind_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29618/ind_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29619/ind_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29620/ind_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29621/ind_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29622/ind_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29623/ind_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29624/ind_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29625/ind_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29635/ind_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29636/ind_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29637/ind_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29643/ind_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29638/ind_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29639/ind_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29640/ind_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29642/ind_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29652/ind_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29653/ind_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29654/ind_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29655/ind_194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29656/ind_195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29658/ind_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29659/ind_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29660/ind_198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29661/ind_199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29662/ind_200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29663/ind_201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29664/ind_202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29665/ind_203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29666/ind_204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29667/ind_205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29669/ind_206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29682/ind_207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29690/ind_208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29683/ind_209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29684/ind_210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29688/ind_211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29685/ind_212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29686/ind_213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29687/ind_214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29691/ind_215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29697/ind_216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29699/ind_218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29700/ind_219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29701/ind_220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29702/ind_221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29703/ind_222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29704/ind_223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29705/ind_224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29706/ind_225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29714/ind_227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29715/ind_228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29716/ind_229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29717/ind_230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29725/ind_232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29726/ind_233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29727/ind_234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29728/ind_235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29729/ind_236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29730/ind_237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29731/ind_238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29732/ind_239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29733/ind_240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29734/ind_241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29735/ind_242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29740/ind_243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29741/ind_244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29742/ind_245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29743/ind_246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29744/ind_247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29748/ind_248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29749/ind_249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29750/ind_250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29771/ind_253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29772/ind_254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29773/ind_255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29774/ind_256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29775/ind_257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29776/ind_258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29777/ind_259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29778/ind_260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29779/ind_261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29780/ind_262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29783/ind_263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29784/ind_264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29785/ind_265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29786/ind_266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29803/ind_267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29804/ind_268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29805/ind_269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29806/ind_270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29807/ind_271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29808/ind_272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29828/ind_273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29829/ind_274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29830/ind_275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29831/ind_276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29832/ind_277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29833/ind_278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29834/ind_279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29835/ind_280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29836/ind_281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29837/ind_282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29838/ind_283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29839/ind_284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29859/ind_285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29860/ind_286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29861/ind_287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29862/ind_288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29863/ind_289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29864/ind_290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29867/ind_291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29868/ind_292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29870/ind_294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29871/ind_295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29880/ind_296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29881/ind_297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29882/ind_298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29883/ind_299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29884/ind_300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29885/ind_301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29886/ind_302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29887/ind_303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29888/ind_304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29891/ind_305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29892/ind_306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29893/ind_307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29220/aplausos_001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29317/aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29372/aplausos_003.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29373/aplausos_004.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29476/aplausos_005.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29477/aplausos_006.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29478/aplausos_007.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29479/aplausos_008.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29480/aplausos_009.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29481/aplausos_010.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29482/aplausos_011.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29483/aplausos_012.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29484/aplausos_013.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29485/aplausos_014.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29491/aplausos_015.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29504/aplausos_016.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29514/aplausos_017.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29515/aplausos_018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29516/aplausos_019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29517/aplausos_020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29518/aplausos_021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29519/aplausos_022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29520/aplausos_023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29521/aplausos_024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29522/aplausos_025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29523/aplausos_026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29527/aplausos_027.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29528/aplausos_028.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29529/aplausos_029.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29530/aplausos_030.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29531/aplausos_031.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29532/aplausos_032.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29533/aplausos_033.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29534/aplausos_034.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29535/aplausos_035.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29576/aplausos_036.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29657/aplausos_037.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29689/aplausos_038.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29718/aplausos_039.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29737/aplausos_040.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29760/aplausos_041.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29761/aplausos_042.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29762/aplausos_043.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29763/aplausos_044.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29764/aplausos_045.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29765/aplausos_046.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29766/aplausos_047.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29767/aplausos_048.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29768/aplausos_049.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29781/aplausos_050.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29797/aplausos_051.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29782/aplausos_052.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29798/aplausos_053.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29799/aplausos_054.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29800/aplausos_055.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29801/aplausos_056.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29802/aplausos_057.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29894/aplausos_058.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29616/mocao_de_apoio_-_diabetes.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29149/1433_concede_titulo_cidadao_patense_eduardo_eugenio_ferreira_rev.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29150/1434_medalha_da_mulher_nilza_severo_cunha_rev.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29151/1435_medalha_da_mulher_sandra_regina_pereira_de_souza_rev.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29152/1436_medalha_da_mulher_lidiane_cristina_alves_de_queiroz_bicalho_rev.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29153/1437_medalha_da_mulher_geroni_maria_da_silva_mendonca_rev.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29154/1438_medalha_da_mulher_edimar_maria_teixeira_rev.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29155/1439_medalha_da_mulher_jorgeni_dias_cardoso_rev.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29156/1440_medalha_da_mulher_marli_machado_fonseca_rev.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29180/1441_medalha_da_mulher_maria_amelia_dias_moreira.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29181/1442_medalha_da_mulher_honorina_soares_de_carvalho_alves_rev.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29182/1443_medalha_da_mulher_marcia_dos_reis_lopes_rev.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29186/1444_medalha_da_mulher_sirlene_aparecida_pereira_rev.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29187/1445_medalha_da_mulher_maria_de_lourdes_santos_moura_de_mendonca_rev.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29188/1446_medalha_da_mulher_maria_helena_xavier_barbosa_rev.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29189/1447_medalha_da_mulher_miriam_regina_maciel_rev.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29190/1448_medalha_da_mulher_rosemary_aparecida_peres.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29191/1449_medalha_da_mulher_mauricia_maria_de_souza_rev.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29268/1450_aprova_as_contas_exercicio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29198/1451_concede_titulo_cidadao_patense_bruno_bernardes_de_andrade_rev.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29228/1452_medalha_merito_da_saude_doutora_ana_flavia_bereta_coelho_guimaraes_rev.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29229/1453_medalha_de_merito_destaque_esportivo_do_ano_geraldo_roberto_da_mota.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29230/1454_medalha_merito_da_saude_eduardo_watanabe_castanheira_rev.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29231/1455_medalha_de_merito_destaque_esportivo_do_ano_geraldo_humberto_afonso_amorim_-_beto.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29232/1456_medalha_merito_da_saude_ana_paula_pereira_da_fonseca_rev.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29233/1457_medalha_de_merito_destaque_esportivo_do_ano_enzo_vasconcelos_ferreira_rev.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29240/1458_medalha_merito_da_saude_marcos_leandro_pereira_rev.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29241/1459_medalha_de_merito_destaque_esportivo_do_ano_silvio_monteiro_braga_rev.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29242/1460_medalha_de_merito_destaque_esportivo_do_ano_clovis_rodrigues_nogueira_rev.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29243/1461_medalha_merito_da_saude_douglas_magalhaes_de_paula_rev.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29244/1462_medalha_de_merito_destaque_esportivo_do_ano_clenio_teixeira_vaz_rev.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29247/1463_medalha_merito_da_saude_celia_de_fatima_luiz_rev.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29248/1464_medalha_de_merito_destaque_esportivo_do_ano_cleber_david_dilla_rev.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29251/1465_concede_titulo_cidadao_patense_afonso_seny_de_oliveira_rev.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29252/1466_medalha_merito_da_saude_maura_regina_guimaraes_rabelo_rev.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29254/1467_medalha_de_merito_destaque_esportivo_do_ano_uyter_rosa_dias_rev.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29245/1468_medalha_merito_da_saude_simone_dos_anjos_caixeta_pacheco.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29246/1469_medalha_de_merito_destaque_esportivo_do_ano_isabela_junia_de_melo_rodrigues_rev.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29249/1470_medalha_de_merito_destaque_esportivo_do_ano_lucia_helena_de_queiroz_pereira_rev.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29250/1471_medalha_de_merito_destaque_esportivo_do_ano_time_feminino_de_futsal_leoas_santana.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29253/1472_medalha_merito_da_saude_dorzina_eduarda_silva_oliveira_-_dora_rev.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29260/1473_medalha_merito_da_saude_carla_de_oliveira_melo_rev.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29274/1474_medalha_de_merito_destaque_esportivo_do_ano_rafael_nascimento_rev.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29275/1475_medalha_merito_da_saude_flavio_rocha_gil_rev.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29276/1476_medalha_de_merito_destaque_esportivo_do_ano_wilson_dos_santos__toninho_corredor_rev.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29278/1477_medalha_de_merito_destaque_esportivo_do_ano_marcelo_reis_batista_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29279/1478_medalha_merito_da_saude_fernando_rabelo_de_almeida_junior_rev.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29281/1479_medalha_de_merito_destaque_esportivo_do_ano__melchiades_pereira_dos_santos_rev.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29319/1481_concede_titulo_cidadao_patense_jeferson_carreira_garcia_de_oliveira_rev.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29320/1482_concede_titulo_cidadao_patense_jarbas_soares_junior_rev.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29337/1483_medalha_dia_das_maes_neide_canedo_de_magalhaes_carvalho_rev.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29338/1484_medalha_dia_das_maes_janete_de_lima_costa_caetano_rev.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29339/1485_medalha_dia_das_maes_maria_lucia_pereira_basilio_rev.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29340/1486_medalha_dia_das_maes_zilda_maria_dos_anjos_rosa_rev.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29341/1487_medalha_dia_das_maes_natalicia_rodrigues_martins_rev.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29342/1488_medalha_dia_das_maes_maria_menezes_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29343/1489_medalha_dia_das_maes_ana_dias_da_cunha_rev.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29344/1490_medalha_dia_das_maes_valeria_martins_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29345/1491_medalha_dia_das_maes_isaira_pereira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29375/1492_concede_titulo_cidadao_patense_mateus_nascimento_avelar_rev.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29366/1493_medalha_dia_das_maes_laurinda_de_souza_barbosa_rev.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29376/1494_medalha_dia_das_maes_michele_de_oliveira_lima_rev.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29377/1495_medalha_dia_das_maes_guiomar_carolina_de_lacerda_rev.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29380/1496_medalha_dia_das_maes_luci_rosa_matias_rev.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29395/1497_medalha_dia_das_maes_nilsa_maria_de_oliveira_soares_rev.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29396/1498_medalha_dia_das_maes_dagma_peres_de_paula_rev.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29403/1499_concede_titulo_cidadao_patense_jair_messias_bolsonaro_rev.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29404/1500_concede_titulo_cidadao_patense_adao_nides_cardoso_da_cruz_rev.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29405/1501_concede_titulo_cidadao_patense_anderson_afonso_rev.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29406/1502_concede_titulo_cidadao_patense_alessandro_reis_rev.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29422/1503_concede_titulo_cidada_patense_vanessa_lilian_bernardes_rev.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29423/1504_concede_titulo_cidadao_patense_cezar_augusto_de_lima_rev.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29424/1505_concede_titulo_cidadao_patense_saulo_de_deus_vieira_rev.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29425/1506_concede_titulo_cidadao_patense_henrique_carivaldo_de_miranda_neto_rev.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29435/1507_concede_titulo_cidadao_patense_laurindo_ferreira_da_costa_rev.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29436/1508_concede_titulo_cidada_patense_eliana_bittencourt_de_castro_teixeira_rev.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29437/1509_concede_titulo_cidadao_patense_adelino_fernandes_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29438/1510_concede_titulo_cidadao_patense_raimundo_pinheiro_souza_filho_rev.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29486/1511_aprova_as_contas_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29503/1512_medalha_destaque_rural_dorvalino_xavier_da_rosa_rev.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29540/1513_medalha_destaque_rural_ronivaldo_alves_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29541/1514_medalha_destaque_rural_rafael_goncalves_rodrigues_rev.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29542/1515_medalha_destaque_rural_gaspar_vieira_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29543/1516_medalha_destaque_rural_deleni_caixeta_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29544/1517_medalha_destaque_rural_fernando_guimaraes_brito_rev.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29545/1518_medalha_destaque_rural_idivino_tolentino_ferreira_-_vinico_mella_rev.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29546/1519_medalha_destaque_rural_warley_dos_santos_ferreira_rev.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29547/1520_medalha_destaque_rural_irmas_eleusa_das_gracas_de_sousa_e_maria_geralda_de_sousa_rev.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29548/1521_medalha_destaque_rural_joao_batista_vida_rev.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29549/1522_medalha_destaque_rural_natalia_martins_moreira_rev.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29550/1523_medalha_destaque_rural_paulo_vinicius_piva_hartmann_rev.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29584/1524_medalha_destaque_rural_valter_goncalves_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29585/1525_medalha_destaque_rural_clever_de_arvelos_rev.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29601/1526_parceiros_da_cidadania_carlos_eduardo_caixeta_rodrigues_rev.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29630/1527_parceiros_da_cidadania_geraldo_nogueira_arcanjo_rev.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29632/1528_parceiros_da_cidadania_washington_donizetti_rodrigues_de_queiros.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29650/1529_parceiros_da_cidadania__celio_fernandes_da_conceicao_souza_rev.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29651/1530_parceiros_da_cidadania_ana_maria_de_oliveira_rev.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29673/1531_parceiros_da_cidadania_cintia_borges_de_sousa_rev.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29675/1533_parceiros_da_cidadania_rotary_club_patos_de_minas_sertao_rev.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29676/1534_parceiros_da_cidadania_centro_espirita_de_umbanda_anjos_de_luz_rev.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29677/1535_parceiros_da_cidadania_marino_alves_de_camargo_rev.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29678/1536_parceiros_da_cidadania_eliomar_fernandes_dos_santos_rev.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29679/1537_parceiros_da_cidadania_fraternidade_feminina_cruzeiro_do_sul_rev.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29680/1538_parceiros_da_cidadania_centro_de_convivencia_da_terceira_idade_-_conviver_rev.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29681/1539_parceiros_da_cidadania_pauliane_matias_de_castro_rev.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29816/1540_diploma_merito_estudantil_bernardo_alves_de_amorim_rev.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29817/1541_diploma_merito_estudantil_pedro_henrique_fernandes_de_araujo_rev.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29818/1542_diploma_merito_estudantil_rafaella_santana_freitas_rev.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29819/1543_diploma_merito_estudantil_carlos_washington_xavier_tavares_rev.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29820/1544_diploma_merito_estudantil_philipe_miguel_pantaleao_pereira_rev.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29821/1545_diploma_merito_estudantil_otavio_magalhaes_rausis_rev.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29822/1546_diploma_merito_estudantil_mateus_reis_cardoso_fonseca_rev.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29823/1547_diploma_merito_estudantil_ana_laiza_ferreira_mota_rev.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29826/1548_diploma_merito_estudantil_elen_cristina_soares_rev.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29840/1549_diploma_merito_estudantil_yasmin_cristina_pereira_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29841/1550_diploma_merito_estudantil_alvaro_peixoto_duarte_rev.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29865/1551_diploma_merito_estudantil_adriel_germano_ferreira_rev.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29121/935_altera_lei_300_2008-fundo_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29135/937_dispoe_sobre_taxa_de_fiscalizacao_e_funcionamento_e_altera_lei_180_2002.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29136/938_altera_lei_355_2011_lei_da_microempresa_e_empreendedor_individual.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29137/939_altera_lei_397_2012_codigo_de_vigilancia_em_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29143/940_acrescenta_art._189a__a_lei_695_23_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29324/942_aumenta_numero_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29331/943_altera_valor_dos_vencimentos_do_cargo_de_educador_infantil.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29843/950_altera_lei_520_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29875/79_-_plc_951_-_dispoe_sobre_a_reestruturacao_do_programa_patos_premia_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29125/936_altera_redacao_do_art._20__codigo_de_posturas_rev.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29197/941_altera_a_lei_320_2008_alterada_lei_629_2020_liberdade_economica_v.2.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29583/944__altera_a_redacao_dos_artigos_41_e_262_e__acrescenta_o_artigo_47-a_e_o__11_ao_artigo_262_da_lei_complementar_no_699.2023_rev.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29649/945_cria_o_conselho_da_mulher_rev.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29617/946_altera_lei_320_zoneamentos_de_ruas_augusto_barao_ze_albino_e_itaporanga_rev.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29647/947_dispoe_sobre_a_construcao_de_pontes_rev.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29756/948__acrescentar_a_alinea_d_ao_inciso_xi_do_art._232_da_lei_complementar_n._699_23_rev.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29815/949_altera_parametros_urbanisticos_da_av._acir_de_matos_zap3_rev.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29122/5884_altera_lei_5137_2002-doacao_imovel_a_ivone_de_fatima_lima.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29123/5885_acrescenta_2o_ao_art._6o_lei_8523_23-centro_de_conviver.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29129/5892_concessao_de_equip._comunitario_a_ass._reserva_caicaras.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29132/5893_altera_o_anexo_i_da_lei_8.594-2023_-_fundacao_de_apoio_universitario__fauufu_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29133/5894_altera_o_anexo_i_da_lei_8.594-2023_-_uniao_nacional_dos_conselhos_municipais_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29134/5895_altera_o_anexo_i_da_lei_8.594-2023_-_alteracao_dos_nomes_de_entidades.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29140/5897_altera_lei_8594_2023_subvencao_ao_consep.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29138/5898_autoriza_cessao_equip._comunitario_moradores_loteamento_villagio.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29139/5899_altera_lei_7905_2019_coleta_e_reciclagem_de_oleo_animal_e_vegetal.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29147/5902_altera_o_anexo_i_da_lei_8.594-2023_-_conselho_de_seguranca_publica_de_patos_de_minas_-_progea_e_proerd.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29148/5903_altera_o_anexo_i_da_lei_8.594-2023_-_frente_nacional_de_prefeitas_e_prfeitos_-_fnp.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29184/5904_altera_lei_8594_23-subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29185/5905_abertura_de_credito_pagamento_viacao_passaro_branco.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29194/5907_altera_lei8589_23_autoriza_municipio_a_participar_do_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29195/5908_altera_lei_8594_23-subvencao_a_pro-curar-se.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29221/5911__concede_reajuste_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29222/5912_reajuste_iprem.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29223/5914_altera_lei_8259_22_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29224/5915_altera_lei_8594_22_repasse_financeiro_ao_consep_-policia_penal.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29255/5916_altera_lei_8594_22_repasse_financeiro_ao_consep_-_pm_copom.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29226/5918_altera_lei_8504_23_repasse_financeiro_a_pro-curar-se.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29227/5919_altera_lei_8594_23_repasses_financeiros_a_casa_de_caridade_irmao_jose_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29257/5920_autoriza_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29258/5921_altera_lei_8594_23_repasses_financeiro_a_adesp.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29259/5922_abertura_de_credito_manutencao_do_procon.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29280/5923_altera_lei_8594_23_repasses_de_subvencao_ass._amgios_de_posses_do_chumbo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29286/5924_altera_lei_8594_23_repasse_financeiro_rotary_clube_pm_paranaiba.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29287/5925_altera_leu_8594_23_repasses_financeiro_ao_consep__policia_militar.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29288/5926_altera_a_lei_8504_23_repasses_financeiros_ao_consep_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29289/5927_altera_lei_8594_23_repasse_financeiro_ao_consep_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29290/5928_altera_lei_8178_21_aposentadoria_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29291/5929_altera_lei_8594_23_repasses_financeiros_amigos_da_crianca_e_adolescente_joao_e_maria.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29293/5931_altera_lei_8594_23_repasse_financeiro_ao_cdc_de_santana_de_patos.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29294/5932_altera_lei_8594_23_repasse_financeiro_consep_de_major_porto.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29300/5934_autoriza_suplementacao_de_creditodevolucao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29328/5938_altera_lei_8594_23-repasse_financeiro_a_liga_de_xadrez_e_damas.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29329/5939_altera_lei_8594_23_repasse_financeiro_a_caixa_escolar_dona_dalcy_da_rocha_gomes_brant.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29330/5940_altera_lei_8594_23_repasse_ao_cdc_de_santana_de_patos.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29333/5942_altera_lei_8594_repasse_ao_ass._abba_pai_e_casa_da_acolhida.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29360/5943_altera_lei_8494_23_repasse_ass._nossa_sra._das_dores_de_areado.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29361/5944_altera_lei_8594_23_repasse_financeiro_a_ass._de_apoio_universitario_-_fau.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29378/5945_altera_lei_8594_23_repasse_a_associacao_renasce_pindaibas.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29379/5946_altera_lei_8594_23_repasse_cdc_de_horizonte_alegre.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29399/5953_altera_a_lei_no_8.473_2023_lei_orcamentaria_para_o_exercicio_financeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29400/5954_altera_o_anexo_i_da_lei_8594_repasse_financeiros_de_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29401/5955_cria_o_centro_m._de_ed._infantil_elza_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29402/5956_cria_o_centro_m._de_ed._infantil_professora_iracy_dias_maciel_porto.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29453/5973_altera_lei_4550_98_declara_area_de_preservacao_do_mocambo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29454/5974_altera_lei_8594_23-repasse_ao_rotary_club_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29455/5975_altera_lei_8594_23_repasse_a_aprepam.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29456/5976_altera_lei_8594_23_repasse_financeiro_ao_mocambique_nossa_sra._rosario.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29457/5977_altera_lei_8594_23_repasse_associacao_amigos_do_distrito_de_bonsucesso.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29458/5978_altera_lei_8594_23_repasse_ao_cdc_de_firmes.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29489/5979_altera_lei_8594_repasse_ass._amigos_de_posses_do_chumbo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29490/5980_altera_lei_8594_23_repasse_associacao_dos_musicos_de_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29475/5982_regulamenta_o_conselho_municipal_de_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29502/5992_altera_lei_8594_23_manutencao_do_projeto_olho_vivo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29552/5994_altera_lei_8594_23_repasse_conselho_de_desenvolvimento_comunitario_de_sape.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29553/5995_altera_lei_8594_23_repasse__associacao_beneficente_dr._paulo_borges__santa_casa.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29555/5996_altera_lei_8594_23_repasse_grupo_de_assistencia_social_proativo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29556/5997_altera_lei_8594_23__associacao_mulheres_de_flores_e_de_aco__amfa.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29536/5998_altera_a_lei_8594_23_repasse_financeiro_a_apae.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29582/6001__ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29581/6002__altera_o_plano_plurianual_e_a_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29579/6003__altera_a_lei_8594_2023__associacao_presbiteriana_de_educacao_de_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29580/6004__altera_a_lei_8594_2023_-_conselho_de_seguranca_publica_de_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29577/6005_autoriza_a_abertura_de_credito_adicional_especial_para_criacao_de_elemento_de_despesa_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29578/6006__aletra_a_lei_8594_2023__edital_de_selecao_da_lei_aldir_blanc.pdf1.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29594/6008_diretrizes_municipais_para_a_prestacao_do_servico.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29600/6015__aletra_a_lei_8594_2023__rede_cidada.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29626/6017_altera_lei_8594_23_repasse_ao_servico_de_amor_ao_proximo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29627/6018_altera_lei_8594_23_repasse_a_associacao_patense_aprendizagem_musical.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29628/6019_altera_lei_8594_23_subvencao_a_pro-curar-se.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29629/6020_altera_a_lei_8594_23_subvencao_a_afiap.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29631/6021_altera_lei_8594_23_subvencao_associacao_regional_das_congadas.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29644/6022_altera_lei_8594_23__subvencao_cdc_de_moreiras.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29645/6023_altera_lei_8594_23_subvencao_ao_unipam.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29648/6025__autoriza_a_abertura_de_credito_adicional_especial_para_criacao_de_elemento_de_despesa_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29670/6026_altera_lei_8594_23_repasse_ao_cogemas.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29671/6028_altera_lei7807_19_ingresso_de_criancas_nos_cmeis.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29692/6029_altera_a_lei_no_8.596_2023_dacao_em_pagamento_a_associacao_dos_pracas_policiais_e_bombeiros_militares_do_estado_de_minas_gerais_e.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29694/6031_altera_lei_8594_23__subvencao_padre_alaor.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29695/6032_altera_lei_8594_23__subvencao_associacao_paraolimpica_patense.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29708/6034_altera_lei_8594_23_subvencao_a_ass._de_aprendizado_musical.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29721/6040_altera_lei_8504_repasse_a_santa_casa_de_misericordia.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29722/6041_altera_lei_8504_repasse_a_pro_curar-se.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29724/6043_altera_lei_8594_23_repasse_casa_de_caridade_irmao_jose_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29746/6047_altera_lei_8594_23_subvencao_a_rede_cidada.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29747/6048_altera_lei_8594_23_subvencao_a_associacao_mineira_de_municipios.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29753/6055_altera_lei_8172_2021_dispoe_sobre_o_ppa.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29754/6056_orcamento_2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29755/6057_subvencoes_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29758/6058_altera_lei_8594_23_subvencao_casa_caridade_maria_luiza_souto.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29759/6059_altera_lei_8594_23_subvencao_confederacao_nacional_de_mun._cnm.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29794/6062_autoriza_a_suplementacao_de_credito_por_remanejamento_entre_entidades_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29795/6063_altera_o_anexo_i_da_lei_no_8.594_de_21_de_dezembro_de_2023___uniao_dos_artistas_plasticos_de_patos_de_minas_-_unart.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29814/6064_estabelece_diretrizes_municipais_para_a_prestacao_do_servico_de_manejo_de_residuos_solidos_urbanos_por_meio_de_gestao_associada_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29790/6066_altera_a_lei_no_8.594_2023__rotary_club_patos_de_minas_sertao.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29791/6067_autoriza_a_abertura_de_credito_adicional_especial_para_criacao_de_elemento_de_despesa_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29792/6068_altera_a_lei_no_8.594_2023_policia_civil_de_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29793/6069_altera_a_lei_no_8.594_2023_associacao_beneficente_providencia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29809/6071_altera_leis_8647_e_8659_denomina_e_cria_cmei_elza_azevedo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29810/6072_altera_lei_8594-repasse_fhemig_e_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29811/6073_altera_lei_8594_23_repasse_as_entidades_assistencia_ao_idoso.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29812/6074_altera_lei_8594_23_repasse_associacao_lojistas_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29813/6075_altera_lei_8594_23-repasse_a_ass._viola_caipira_patos_de_minas.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29825/6077_altera_lei_8591_23-repasse_da_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29850/6084_altera_lei_8594_23_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29851/6085_altera_lei_8594_23_subvencao_a_casa_das_meninas.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29852/6086_institui_plano_municipal_de_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29857/6091__altera_lei_6545_2012__conselho_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29866/6092_criacao_do_fundo_municipal_de_defesa_dos_direitos_difusos_e_coletivos.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29878/6095_autoriza_suplementacao_de_credito_remanejamento_entre_entidades.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29879/6096_altera_lei_8594_23_subvencao_a_fundacao_apoio_universitario_-_fau_ufu.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29890/6097_abre_credito_por_remanejamento_de_entidadesdevolucao_camara.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29124/5883_denomina_rua_roberto_junior_dos_santos_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29126/5886__denomina_rua_antonio_wilson_caixeta.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29127/5887_sancoes_administrativas_pessoas_que_forem_flagradas_usando_drogas_em_logradouros_rev.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29128/5888__institui_o_dia_e_a_semana_municipal_das_batalhas_de_poesias_faladas_-_slam_rev.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29183/5889_altera_lei_4879_2000__utilidade_publica_o_gasp.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29130/5890_denomina_rua_so_fafu_rev.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29131/5891_denomina_rua_dona_nene_rev.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29145/5896_altera_lei_8016_2020_institui_dia_fibromialgia_rev.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29141/5900_divulgacao_de_informacoes_sobre_crueldade_contra_animais_rev.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29142/5901__dispoe_sobre_a_obrigatoriedade_da_coleta_armazenamento_e_destinacao_final_de_embalagens_de_vidro_nao_retornaveis.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29193/5906_denomina_rua_rodrigo_carvalho_alves_de_oliveira_rev.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29196/5909_denomina_rua_eder_silva_duarte_rev.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29267/5910_publicacao_das_agendas_publicas_de_prefeito_vice_e_presidente_camara_rev.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29225/5913_concede_reajuste_aos_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29256/5917_altera_lei_8016_2020_institui_dia_fibromialgia_rev.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29292/5930_denomina_cmei_-_elza_de_azevedo_rev.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29334/5933_publicacao_das_agendas_publicas_de_prefeito_vice_e_presidente_camara_rev.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29325/5935_denomina_cmei_sebastiao_amorim_-_professora_iracy_rev.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29326/5936_institui_a_identificacao_de_veiculo_transporte_de_pessoas_com_tea_rev.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29327/5937_laudo_permanente_de_diagnostico_do_tea.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29332/5941_declara_utilidade_publica_associacao_de_moradores_e_produtores_de_leal.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29387/5947_denomina_estrada_que_liga_a_comunidade_de_vieiras_rev.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29390/5948_utilidade_do_instituto_pequeno_aprendiz_corina_novelino_rev.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29391/5949_reconhece_pessoas_com_fibromialgia_como_pcd_rev_alt.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29394/5950_denomina_rua_joaquim_silverio_primo_rev.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29397/5951_denomina_rua_candida_maria_soares_rev.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29385/5952_cria_o_banco_de_racoes_para_animais_rev.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29417/5957_cria_o_campeonato_copa_patos_de_volei_rev.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29418/5958_cria_campeonato_copa_patos_de_basquete_em_cadeira_de_rodas.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29419/5959_cria_o_campeonato_copa_patos_de_futsal_rev.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29420/5960_cria_campeonato_copa_patos_de_handebol_rev.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29421/5961_cria_campeonato_copa_patos_de_basquete.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29444/5962_denomina_rua_junio_antonio_ribeiro_-_juninho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29445/5963_denomina_rua_lasaro_goncalves_vieira.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29446/5964_denomina_avenida_thiago_menezes_rev.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29447/5965__garante_ao_motorista_de_aplicativo_taxis_ou_mototaxis_a_parada_em_vagas_especiais_rev.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29448/5966_denomina_celizia_luiza_de_sousa_rev.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29449/5967_denomina_ilidio_narciso_de_souza_rev.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29450/5968_declara_utilidade_publica_rev.odt.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29451/5969_denomina_rua_capivari_rev.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29487/5970_utilidade_casa_de_caridade_maria_luiza_souto.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29488/5971_denomina_rua_alcides_batista_da_fonseca_rev.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29452/5972_denomina_rua_itajuba_silverio_xavier_em_santa_maria_rev.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29895/5981_acrescenta_4o_ao_art_2o_da_lei_7818_que_regulamenta_transporte_de_passageiros_por_aplicativos.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29492/5983_autoriza_amamentacao_quando_da_realizacao_de_concursos_e_processos_rev.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29493/5984_denomia_rua_gaspar_gomes_da_silva_rev.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29494/5985_denomia_rua_joaquim_miguel_de_sousa_alteracao_ementa_estava_errada_rev.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29495/5986denomina_maria_rosa_de_oliveira_braga_o_trecho_da_estrada_campo_alegre_rev.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29496/5987__institui_dia_municipal_de_conscientizacao_e_combate_ao_cancer_de_cabeca_e_pescoco_rev.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29497/5988_organiza_a_distribuicao_das_sondas_vesicais_de_alivio_rev.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29551/5989_declara_utilidade_publica_associacao_formando_atletas_futuro_rev.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29500/5990_denomina_estrada_rural_adelino_caixeta_souza_rev.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29501/5991__denomina_cesar_pereira_caixeta_o_centro_de_educacional_ambiental_do_mocambo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29537/5993_permissao_do_ingresso_do_autista_portando_objetos_de_uso_pessoal_e_alimentos_proprios_rev.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29538/5999_altera_lei_6423_2011_cameras_em_cmeis_e_escolas_municipais_rev.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29539/6000__denomina_parque_municipal_joao_batista_dias_macarrao_rev.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29593/6007__denomina_rua_maria_basilio_leal_a_atual_rua_24_rev.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29595/6009_substitui_os_sinais_sonoros_por_sinais_musicais_e_visuais_na_educacao_municipal_rev.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29596/6010_fundo_municipal_dos_diretos_da_mulher_rev.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29598/6012__cria_o_programa_patos_seguro_no_ambito_do_municipio_de_patos_de_minas_-_mg_rev.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29633/6014_proibe_a_denominacao_de_logradouros_publicos_com_nomes_de_pessoas_que_cometeram_crimes_contra_mulher_rev.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29634/6016_criacao_do_portal_de_decretos_do_municipio_de_patos_de_minas_rev.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29646/6024_politicas_publicas_alimentares_rev.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29672/6027_dispoe_sobre_estabelecimentos_bronzeamento_artificial_rev.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29693/6030_institui_observatorio_municipal_da_violencia_contra_mulher_rev.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29696/6033_valorizacao_dos_protetores_e_cuidadores_de_animais_soltos_rev.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29709/6035_dispoe_sobre_a_distribuicao_gratuita_de_medidor_continuo_de_glicose_glicemia_aos_portadores_de_diabetes_tipo_i_rev.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29710/6036_denomina_avenida_clarindo_ferreira_dos_santos_rev.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29711/6037_declara_utilidade_publica_templo_pasavo_do_amanhecer_rev.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29712/6038_denomina_praca_olga_da_silveira_rev.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29720/6039_institui_o_dia_municipal_da_limpeza_rev.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/30352/6042_acrescenta_2o_ao_art._2o_lei_6811_2013_rev_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29738/6044_acrescenta_os__1_e_2_ao_art._2o_da_lei_no_5.212_2002_regulamento_cemiterios_rev.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29739/6045_altera_lei_1983_1983_denomina_rua_deusdedit_amaro_teixeira_rev.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29745/6046-_denomina_profa._marisa_murca_o_anexo_e.norma_borges.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29751/6049_denomina_rua_rejane_nunes_mendes_rev.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29752/6050_criacao_de_unidades_de_pronto_atendimento_-upa_pet_rev.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29757/6051__institui_o_programa_empresa_amiga_da_saude_da_mulher_rev.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29796/6052__acesso_as_informacoes_acerca_de_consultas_e_saude_rev.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29842/6054__intitui__premio_de_eficiencia_para_educadores_infantis.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29787/6060_institui_o_dia_e_semana_cultura_underground_e_musica_extrema_rev.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29788/6061_acrescenta_o_inciso_v_ao_art._2_e_alineas_a_e_b_ao_inciso_v_do_art._3_da_lei_8325_rev.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29789/6065_declara_utilidade_publica_a_associacao_sagrada_sabedoria__rev.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29858/6070__intitui_campanha_de_conscientizacao_sobre_os_riscos_associados_as_apostas_e_jogos_rev.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29824/6076_denomina_rua_maria_de_fatima_pereira_meira_rev.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29844/6078__intitui__premio_de_eficiencia_para_educadores_infantis_rev.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29845/6079_utilidade_publica_associacao_beneficente_amar_rev.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29846/6080_dispoe_sobre_reajuste_e_escolha_vencimentos_diretores_escolares_rev.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29847/6081_denomina_rua_antenor_alaor_caixeta_no_distrito_de_pilar_rev.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29848/6082_denomina_rua_osvaldir_suterio_lopes_acrescimo_quadras..pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29849/6083_denomina_rua_francisco_sousa_de_oliveira_acrescimo_quadra.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29853/6087_exigencia_apresentacao_curriculo_academico_rev.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29854/6088_criacao_de_espacos_de_lazer_e_convivencia_para_animais_domesticos_rev.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29855/6089_prestacao_de_socorro_aos_animais_atropelados_rev.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29856/6090_condicoes_fretamento_aeronaves_na_administracao_municipal_rev.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29876/6093_denomina_rua_belchior_martins_da_costa_rev.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29877/6094_declara_utilidade_publica_lar_vicentino_padre_alaor_rev.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29146/330_dispoe_sobre_a_obrigatoriedade_de_realizacao_de_exames_toxicologicos_rev_pdf.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29266/331_dispoe_sobre_criterios_de_transparencia.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29277/332_utilizacao_do_plenario_da_camara_municipal.odt" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29295/333_dispoe_sobre_procedimentos_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29296/334_estudos_tecnicos_preliminares_-_etp.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29335/335_utilizacao_do_plenario_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29336/336_dispoe_sobre_criterios_de_transparencia.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29398/337_cria_a_comenda_antonio_libanio_da_rocha_rev.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29575/338_-_alteracao_da_resolucao_n._316_de_12_de_abril_de_2024_-_dispensa_licitacao_rev.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29707/339_ato_entrega_gabinetes_e_sorteio_rev.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/30153/proposta_de_emenda_053_altera_art._109-a_orcamento_impositivo.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29176/req_001.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29177/req_002.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29178/req_003.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29216/req_004.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29217/req_005.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29218/req_006.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29219/req_007.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29318/req_008.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29374/req_009.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29426/req_010.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29439/req_011.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29440/req_012.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29441/req_013.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29442/req_014.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29443/req_015.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29427/req_016.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29428/req_017.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29499/req_019.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29509/req_020.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29510/req_021.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29511/req_022.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29512/req_023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29513/req_024.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29571/req_025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29572/req_026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29573/req_027.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29602/req_028.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29641/req_029.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29668/req_030.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29736/req_031.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29827/req_032.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/29889/req_034.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H761"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="235.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="234.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>