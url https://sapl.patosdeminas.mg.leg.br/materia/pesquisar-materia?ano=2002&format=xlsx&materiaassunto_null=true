--- v0 (2026-01-31)
+++ v1 (2026-04-11)
@@ -54,4294 +54,4294 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8557/8557_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8557/8557_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLEMENTAR E REGULAMENTAR O CONSELHO MUNICIPAL DE DIREITOS HUMANOS.</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8558/8558_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8558/8558_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR CAMPANHA DE CADASTRAMENTO DE DOADORES DE SANGUE E PROCEDER À COLETA NO DOMICÍLIO DO DOADOR - RETIDA.</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8559/8559_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8559/8559_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DA PRAÇA ANTÔNIO FERREIRA DE MIRANDA, BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8560/8560_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8560/8560_texto_integral.doc</t>
   </si>
   <si>
     <t>ENCAMINHAR PLANO DE TRABALHO À SETASCAD, VISANDO FIRMAR CONVÊNIO PARA A REATIVAÇÃO DAS MICRO-UNIDADES DE PRODUÇÃO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Otaviano Marques de Amorim, Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8561/8561_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8561/8561_texto_integral.doc</t>
   </si>
   <si>
     <t>ENVIAR PL À CÂMARA MUNICIPAL &amp;#8211; PROPONDO PAGAMENTO DO 13º SALÁRIO AOS MEMBROS DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>8562</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8562/8562_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8562/8562_texto_integral.doc</t>
   </si>
   <si>
     <t>RECOLOCAR MEIO-FIO NA RUA VEREADOR JOÃO PACHECO ESQUINA COM RUA DR. ADÉLIO MACIEL E NIVELAR TERRENO AO LADO DA CASA DA BENÇÃO.</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8563/8563_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8563/8563_texto_integral.doc</t>
   </si>
   <si>
     <t>À POLÍCIA RODOVIÁRIA &amp;#8211; RETORNAR COM A CAMPANHA DE TRÂNSITO NAS ESCOLAS DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>8564</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8564/8564_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8564/8564_texto_integral.doc</t>
   </si>
   <si>
     <t>RECUPERAR E CONSERVAR A ESTRADA PATOS-PÂNTANO.</t>
   </si>
   <si>
     <t>8565</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8565/8565_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8565/8565_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAR A RUA CAIAPÓS, ENTRE A RUAS TUPINAMBÁS E ALMENARA, BAIRRO CARAMURU</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8566/8566_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8566/8566_texto_integral.doc</t>
   </si>
   <si>
     <t>A 17ª CIA BOMBEIROS MILITAR - VERIFICAR A CAPACIDADE DE FUNCIONAMENTO DOS HIDRANTES INSTALADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8567/8567_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8567/8567_texto_integral.doc</t>
   </si>
   <si>
     <t>AO MINISTÉRIO DA FAZENDA &amp;#8211; ISENTAR DO IPI E DE CONTRIBUIÇÕES FEDERAIS OS ESTADOS E MUNICÍPIOS, QUANDO DA OPERAÇÃO DE AQUISIÇÃO DE MÁQUINAS E EQUIPAMENTOS PARA OBRAS DE SANEAMENTO E VEÍCULOS PARA TRANSPORTE RODOVIÁRIO.</t>
   </si>
   <si>
     <t>8568</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8568/8568_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8568/8568_texto_integral.doc</t>
   </si>
   <si>
     <t>REIVINDICAR JUNTO AO SINDICATO RURAL ENTRADA FRANCA PARA IDOSOS DE NOSSO MUNICÍPIO, NO PARQUE DE EXPOSIÇÕES DURANTE A FENAMILHO.</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Maria Beatriz de Castro A. Savassi - Béia Savassi</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8569/8569_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8569/8569_texto_integral.doc</t>
   </si>
   <si>
     <t>TRANSFERIR PONTO DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS DO TCUM, DO FINAL DA RUA ZECA MOTA PARA A RUA AMASÍLIO PEREIRA CAMARGOS, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8570/8570_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8570/8570_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRIR CONCORRÊNCIA DE NOVAS LINHAS DO TRANSPORTE COLETIVO URBANO MUNICIPAL.</t>
   </si>
   <si>
     <t>8571</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8571/8571_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8571/8571_texto_integral.doc</t>
   </si>
   <si>
     <t>À EMPRESA GONTIJO DE TRANSPORTES LTDA. &amp;#8211; AUTORIZAR O EMPLACAMENTO DE MAIS UMA REMESSA DA FROTA DE VEÍCULOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8572/8572_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8572/8572_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR CICLOVIAS NA AVENIDA BRASIL, AVENIDA PARANAÍBA E RUA ATAUALPA DIAS MACIEL.</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8573/8573_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8573/8573_texto_integral.doc</t>
   </si>
   <si>
     <t>À 86ª CIA DE POLÍCIA MILITAR &amp;#8211; AMPLIAR O SISTEMA DE POLICIAMENTO NAS PROXIMIDADES DOS ESTABELECIMENTOS ESCOLARES DE NOSSA CIDADE, NOS HORÁRIOS E DIAS EM QUE SE REALIZAM AS AULAS.</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8574/8574_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8574/8574_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ABRIGOS PARA PASSAGEIROS DO TCUM NOS PONTOS DE EMBARQUE E DESEMBARQUE NA AVENIDA PARACATU, BAIRRO GUANABARA; NA RUA MANOEL DIAS, BAIRRO NOSSA SENHORA DE FÁTIMA E NA RUA DO CEDRO ESQUINA COM A RUA ALZINO MARTELO, BAIRRO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8575/8575_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8575/8575_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR CONSULTÓRIOS ODONTOLÓGICOS JUNTO AOS CENTROS DE SAÚDE PÚBLICA EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8576</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8576/8576_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8576/8576_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAÇÃO DE MATERIAL PARA ACABAMENTO DAS OBRAS DA FAZENDINHA &amp;#8220;SENHOR JESUS&amp;#8221;.</t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8577/8577_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8577/8577_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCESSÃO DE RECURSOS PARA SUBSIDIAR O TRANSPORTE (VIAGEM), ALIMENTAÇÃO E TRANSPORTE COLETIVO NO LOCAL DE DESTINO, ÀS PESSOAS QUE FAZEM TRATAMENTO FORA DO DOMICÍLIO.</t>
   </si>
   <si>
     <t>8578</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8578/8578_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8578/8578_texto_integral.doc</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESTADO DA SAÚDE; FHEMIG; SENADOR ARLINDO PORTO NETO E AO DEPUTADO ANTÔNIO DO VALLE RAMOS &amp;#8211; INSTALAR UMA SALA DE RECUPERAÇÃO  FISIOTERÁPICA NO HOSPITAL REGIONAL ANTÔNIO DIAS MACIEL.</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8579/8579_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8579/8579_texto_integral.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, SENADOR ARLINDO PORTO NETO E DEPUTADO FEDERAL ANTÔNIO DO VALLE RAMOS &amp;#8211; CONSTRUÇÃO DE UMA PONTE SOBRE O RIO ABAETÉ, NAS PROXIMIDADES DE MALHADA, NO DISTRITO DE QUINTINOS.</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8580/8580_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8580/8580_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE FUTEBOL EM LANHOSOS.</t>
   </si>
   <si>
     <t>8584</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8584/8584_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8584/8584_texto_integral.doc</t>
   </si>
   <si>
     <t>AMPLIAR CONVÊNIOS COM CLÍNICAS DE FISIOTERAPIA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8585/8585_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8585/8585_texto_integral.doc</t>
   </si>
   <si>
     <t>À SEMEC &amp;#8211; AMPLIAR O NÚMERO DE VAGAS NAS ESCOLAS PÚBLICAS MUNICIPAIS PARA AS CRIANÇAS EM IDADE DE PRÉ-ESCOLAR.</t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8586/8586_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8586/8586_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFORO NA CONFLUÊNCIA DAS RUAS DINO DE SOUZA, MANOEL DIAS PEREIRA, GUARANIS, QUERINO FONSECA E DONA QUÊTA, BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8587/8587_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8587/8587_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFOROS NA CONFLUÊNCIA DAS RUAS ATAUALPA DIAS MACIEL, COM GABRIEL PEREIRA, TRAVESSA DOS VILELAS E AVENIDA TOMAZ DE AQUINO, NO BAIRRO DO ROSÁRIO.</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8588/8588_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8588/8588_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UMA CÂMARA FRIA NO CEMITÉRIO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8589/8589_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8589/8589_texto_integral.doc</t>
   </si>
   <si>
     <t>ARBORIZAR OS DISTRITOS INDUSTRIAIS BEIRA RIO I E II</t>
   </si>
   <si>
     <t>8590</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8590/8590_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8590/8590_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DA AVENIDA JOSÉ PAULO DE AMORIM, NO BAIRRO GUANABARA II, DANDO ACESSO À RUA OURO PRETO.</t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8591/8591_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8591/8591_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ABRIGO PARA PASSAGEIROS DO TCUM NA AVENIDA JK, PRÓXIMO À RETIFICA BRASILVA.</t>
   </si>
   <si>
     <t>8592</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8592/8592_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8592/8592_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ABRIGO PARA PASSAGEIROS DO TCUM NA RUA JOÃO DA ROCHA FILGUEIRA, BAIRRO  ROSÁRIO; RUA MAJOR GERÔNIMO, NO SENTIDO BAIRRO/CENTRO E NA AVENIDA PARANAÍBA, NO SENTIDO CENTRO/BAIRRO BRASIL.</t>
   </si>
   <si>
     <t>8593</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8593/8593_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8593/8593_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFOROS NA CONFLUÊNCIA DA AVENIDA PADRE ALMIR NEVES DE MEDEIROS COM AS RUAS GENERAL OSÓRIO, JOÃO MESSIAS MARQUES E BARÃO DO RIO BRANCO.</t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8594/8594_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8594/8594_texto_integral.doc</t>
   </si>
   <si>
     <t>À ECT &amp;#8211; EXPEDIR SELO ALUSIVO À FESTA NACIONAL DO MILHO.</t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8595/8595_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8595/8595_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR O CENTRO ADMINISTRATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Cleinio Francisco de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8596/8596_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8596/8596_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR 10 VENTILADORES DE TETO NO CEASA.</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8597/8597_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8597/8597_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA SALA NO CEASA PARA O ARMAZENAMENTO E DISTRIBUIÇÃO  DE VERDURAS DOADAS A ENTIDADES FILANTRÓPICAS E PESSOAS CARENTES.</t>
   </si>
   <si>
     <t>8598</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8598/8598_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8598/8598_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPEAÇÃO ASFÁLTICA DAS VIAS PÚBLICAS ASFALTADAS COM BRIQUETES, TAIS COMO AS  RUAS ATAUALPA DIAS MACIEL, CÔNEGO GETÚLIO, ANA DE OLIVEIRA, BERNARDO DE ASSIS, OURO PRETO E TRECHOS DAS RUAS CINCO DE MAIO E CAIÇARAS.</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8599/8599_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8599/8599_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UM CONSÓRCIO INTERMUNICIPAL, PARA COLETA E RECICLAGEM DE LIXO, BENEFICIANDO-O EM UMA USINA NO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8600/8600_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8600/8600_texto_integral.doc</t>
   </si>
   <si>
     <t>HOMENAGEAR UM OPERÁRIO PADRÃO ENTRE OS SERVIDORES PÚBLICOS MUNICIPAIS, NO DIA 28 DE OUTUBRO DE CADA ANO.</t>
   </si>
   <si>
     <t>8601</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8601/8601_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8601/8601_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ROTATÓRIA NA RUA MAJOR GOTE, EM FRENTE AO UNIPAM.</t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8602/8602_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8602/8602_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR UM MUTIRÃO DE LIMPEZA NO PERÍMETRO URBANO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8603/8603_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8603/8603_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DA RUA ORCINO MATEUS DA SILVA, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, LIGANDO-A À RUA NOSSA SENHORA DE LOURDES, BAIRRO LAGOINHA.</t>
   </si>
   <si>
     <t>8604</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8604/8604_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8604/8604_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIAR LINHA DE TCUM INTERLIGANDO OS BAIRROS JARDIM ESPERANÇA, MORADA DO SOL, ALTO DA COLINA E ADJACÊNCIAS COM O SETOR INDUSTRIAL I E II E SETOR INDUSTRIAL BEIRA RIO.</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8605/8605_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8605/8605_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8624/8624_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8624/8624_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR NO HOSPITAL MUNICIPAL DR. DURVAL CAIXETA DE MELO OU O HOSPITAL REGIONAL ANTÔNIO DIAS MACIEL UM TOMÓGRAFO COMPUTADORIZADO DE CORPO INTEIRO.</t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8625/8625_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8625/8625_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM CONJUNTO HABITACIONAL OU EQUIPAMENTOS COMUNITÁRIOS EM TERRENO SITUADO ENTRE AS RUAS MINAS GERAIS, CURITIBA E DUQUE DE CAXIAS E AVENIDA MARGINAL, NOS BAIRROS SÃO JOSÉ OPERÁRIO E SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8626/8626_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8626/8626_texto_integral.doc</t>
   </si>
   <si>
     <t>MANTER CONTATO COM O ESCRITÓRIO LOCAL DA COPASA &amp;#8211; VISANDO ESTABELECER CONVÊNIO PARA CONSTRUÇÃO DE CAVALETES PELOS MENORES DA FUNDAÇÃO PROMAM, PARA REPASSE A PREÇO DE CUSTO A FAMÍLIAS CARENTES.</t>
   </si>
   <si>
     <t>8627</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8627/8627_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8627/8627_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR ESTACIONAMENTO, COM COBRANÇA DE ZONA AZUL NO INTERIOR DA PRAÇA LOCALIZADA NA AVENIDA GETÚLIO VARGAS, EM FRENTE AO FÓRUM OLÍMPIO BORGES.</t>
   </si>
   <si>
     <t>8628</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8628/8628_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8628/8628_texto_integral.doc</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO PROGRAMA HABITACIONAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8629</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8629/8629_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8629/8629_texto_integral.doc</t>
   </si>
   <si>
     <t>AMPLIAR O FUNCIONAMENTO DAS CRECHES PARA TODO O PERÍODO DO ANO.</t>
   </si>
   <si>
     <t>8630</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8630/8630_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8630/8630_texto_integral.doc</t>
   </si>
   <si>
     <t>CONTATAR COM AS EMPRESAS INSTALADAS EM PATOS DE MINAS, PARA QUE FAÇAM O EMPLACAMENTO DE SEUS VEÍCULOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8631/8631_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8631/8631_texto_integral.doc</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESTADO DO  MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL E AO CONSELHO DE POLÍTICA AMBIENTAL &amp;#8211; INSTALAR UM ESCRITÓRIO REGIONAL DO COPAM EM PATOS DE MINAS.</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8632/8632_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8632/8632_texto_integral.doc</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESTADO DO MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL E À FUNDAÇÃO ESTADUAL DO MEIO AMBIENTE &amp;#8211; INSTALAR UM ESCRITÓRIO REGIONAL DA FEAM EM PATOS DE MINAS.</t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8633/8633_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8633/8633_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCLUIR AS OBRAS PRESCRITAS NO PROJETO ORIGINAL DA ESCOLA MUNICIPAL PROFESSORA MADALENA MARIA DE MELO E IMPLANTAR O 1º CICLO DO ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8634/8634_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8634/8634_texto_integral.doc</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE UM CALENDÁRIO ANUAL DOS EVENTOS E POTENCIALIDADES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8635/8635_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8635/8635_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM &amp;#8220;MONUMENTO AO MILHO&amp;#8221; NOS TREVOS QUE DÃO ACESSO A PATOS DE MINAS.</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8636/8636_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8636/8636_texto_integral.doc</t>
   </si>
   <si>
     <t>AMPLIAR A REDE PLUVIAL NA RUA DORES DO INDAIÁ OU IMPLANTAR BUEIRO NA RUA GENERAL OSÓRIO ESQUINA COM RUA DORES DO INDAIÁ.</t>
   </si>
   <si>
     <t>8637</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8637/8637_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8637/8637_texto_integral.doc</t>
   </si>
   <si>
     <t>AO GOVERNADOR DO ESTADO &amp;#8211; CRIAÇÃO DE UM PROGRAMA EMERGENCIAL DE CONCESSÃO DE CESTAS BÁSICAS À POPULAÇÃO CARENTE DO ESTADO E MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>8638</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8638/8638_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8638/8638_texto_integral.doc</t>
   </si>
   <si>
     <t>DOTAR A FARMÁCIA MUNICIPAL COM OS MEDICAMENTOS FLUNARIZINA E DEPAQUENE.</t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8639/8639_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8639/8639_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR A RUA JECEABA NO TRECHO COMPREENDIDO ENTRE A RUA IRMÃOS GARCIA E AVENIDA CONTINENTAL.</t>
   </si>
   <si>
     <t>8640</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Itamar André dos Santos, Heitor de Oliveira, Nelson José Alves de Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8640/8640_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8640/8640_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA POLIESPORTIVA QUE ATENDA OS BAIRROS DOS JARDIM ANDRADES E JARDIM PELLUZO.</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8641/8641_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8641/8641_texto_integral.doc</t>
   </si>
   <si>
     <t>DESIGNAR UM MÉDICO, CLÍNICO GERAL, PARA ATENDER NO CENTRO DE SAÚDE DR. JOSÉ WILSON FERREIRA PINTO, BAIRRO CARAMURU.</t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8642/8642_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8642/8642_texto_integral.doc</t>
   </si>
   <si>
     <t>ADAPTAR O CENTRO DE SAÚDE DR. JOSÉ WILSON F. PINTO, COM ACOMODAÇÕES PRÓPRIAS PARA O ATENDIMENTO DE NEBULIZAÇÃO.</t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8643/8643_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8643/8643_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIAR PONTOS DE ÔNIBUS INTRAMUNICIPAIS E TARIFAS NAS LOCALIDADES DE ABELHA, NA LINHA PATOS/PINDAÍBAS; VERTENTES E PALMITAL, NA LINHA PATOS/MAJOR PORTO VIA AREADO E SANTA MARIA, NA LINHA PATOS/BONSUCESSO.</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8644/8644_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8644/8644_texto_integral.doc</t>
   </si>
   <si>
     <t>CONTATAR O MINISTÉRIO DOS ESPORTES E A SECRETARIA DE ESTADO DE ESPORTES &amp;#8211; FIRMAR CONVÊNIO PARA CONSTRUIR UM ESTÁDIO MUNICIPAL EM PATOS DE MINAS.</t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8645/8645_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8645/8645_texto_integral.doc</t>
   </si>
   <si>
     <t>DESBUROCRATIZAR E CONCEDER ISENÇÃO DE TAXAS PARA REFORMA DE IMÓVEIS.</t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8646/8646_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8646/8646_texto_integral.doc</t>
   </si>
   <si>
     <t>AO DER &amp;#8211; CRIAR LINHA DE ÔNIBUS RODOVIÁRIO LIGANDO PATOS DE MINAS A TIROS, VIA QUINTINOS, AREADO E MAJOR PORTO.</t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8647/8647_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8647/8647_texto_integral.doc</t>
   </si>
   <si>
     <t>CONTATAR O SERVIÇO NACIONAL DE APRENDIZAGEM NO TRÂNSITO &amp;#8211; SENAT, PARA INSTALAR UMA UNIDADE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8648/8648_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8648/8648_texto_integral.doc</t>
   </si>
   <si>
     <t>ELABORAR UM PROGRAMA PARA DISTRIBUIÇÃO DE PRESERVATIVOS NOS CENTROS DE SAÚDE DO MUNICÍPIO DURANTE TODO O ANO.</t>
   </si>
   <si>
     <t>8649</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8649/8649_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8649/8649_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>8650</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8650/8650_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8650/8650_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO NA AVENIDA BRASÍLIA.</t>
   </si>
   <si>
     <t>8651</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8651/8651_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8651/8651_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRIR E IMPLANTAR INFRA-ESTRUTURA NA RUA JOANA D&amp;#180;ARC, NO TRECHO COMPREENDIDO ENTRE AS RUAS TRÊS MARIAS E SANTA CRUZ, BAIRRO AURÉLIO CAIXETA.</t>
   </si>
   <si>
     <t>8652</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8652/8652_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8652/8652_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR MÃO ÚNICA NA RUA JOSÉ PEREIRA FONSECA, NO TRECHO COMPREENDIDO ENTRE AS RUAS ARAGUARI E MONTE CARMELO.</t>
   </si>
   <si>
     <t>8653</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Otaviano Marques de Amorim</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8653/8653_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8653/8653_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR MEIO-FIO NA RUA CARVALHO, PRÓXIMO AO NÚMERO 200, BAIRRO ALTO CAIÇARAS</t>
   </si>
   <si>
     <t>8654</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8654/8654_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8654/8654_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA NOS LOTES VAGOS DO BAIRRO ALTO CAIÇARAS.</t>
   </si>
   <si>
     <t>8655</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8655/8655_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8655/8655_texto_integral.doc</t>
   </si>
   <si>
     <t>RETIRAR O GADO NAS RUAS DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8656</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8656/8656_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8656/8656_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO NA RUA OURO PRETO ESQUINA COM A RUA DR. ADÉLIO MACIEL, BAIRRO VÁRZEA.</t>
   </si>
   <si>
     <t>8657</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8657/8657_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8657/8657_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAÇÃO DE IMÓVEL À EMPRESA DOCTOR EXPRESS CLINICARD LTDA PARA INSTALAÇÃO DE SEDE PRÓPRIA.</t>
   </si>
   <si>
     <t>8658</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8658/8658_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8658/8658_texto_integral.doc</t>
   </si>
   <si>
     <t>AO UNIPAM &amp;#8211; FORNECER ALIMENTAÇÃO AOS ALUNOS DA ESCOLA ESTADUAL AGROTÉCNICA AFONSO QUEIROZ.</t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Heitor de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8659/8659_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8659/8659_texto_integral.doc</t>
   </si>
   <si>
     <t>DUPLICAÇÃO DA AVENIDA TOMAZ DE AQUINO, NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>8660</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8660/8660_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8660/8660_texto_integral.doc</t>
   </si>
   <si>
     <t>EFETUAR REPAROS NAS PORTAS DE AÇO DO CEASA.</t>
   </si>
   <si>
     <t>8661</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8661/8661_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8661/8661_texto_integral.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS ESTRADAS QUE DÃO ACESSO À RESTINGA, BARREIRINHO E AO CURRALEIRO.</t>
   </si>
   <si>
     <t>8662</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8662/8662_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8662/8662_texto_integral.doc</t>
   </si>
   <si>
     <t>FORNECER TRANSPORTE ESCOLAR ÀS CRIANÇAS QUE CURSAM O PRÉ-ESCOLAR E ENSINO FUNDAMENTAL, RESIDENTES NOS BAIRROS CORAÇÃO EUCARÍSTICO E RESIDENCIAL SORRISO.</t>
   </si>
   <si>
     <t>8663</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8663/8663_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8663/8663_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DA RUA JOSÉ RODRIGUES MENDES, NO BAIRRO ANTÔNIO CAIXETA.</t>
   </si>
   <si>
     <t>8664</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8664/8664_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8664/8664_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER REAJUSTE DE VENCIMENTOS AOS AGENTES COMUNITÁRIOS DE SAÚDE QUE PRESTAM SERVIÇO AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Maria Beatriz de Castro A. Savassi - Béia Savassi</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8665/8665_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8665/8665_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA DA PRAÇA JARI, BAIRRO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8666/8666_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8666/8666_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE EXAMES DE ROTINA, DURANTE O ATENDIMENTO MÉDICO NA ZONA RURAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8667</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8667/8667_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8667/8667_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO NA PRAÇA 9 DE JULHO ESQUINA COM A RUA ESCOLÁSTICA ALVES LANDIM, NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Francisco Antônio Domingos</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8670/8670_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8670/8670_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ABRIGOS COM BANCOS PARA PASSAGEIROS DO TCUM NA PRAÇA BERENICE ROCHA LACERDA, NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>8671</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8671/8671_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8671/8671_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO NA SEDE DA ASSOCIAÇÃO DE MORADORES DO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>8672</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Francisco Antônio Domingos, Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8672/8672_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8672/8672_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIAR LINHA DE TCUM QUE FAÇA O TRAJETO ENTRE O BAIRRO CRISTO REDENTOR, TERMINAL RODOVIÁRIO, AVENIDA FÁTIMA PORTO, RUA MAJOR GERÔNIMO, UNIPAM E MINI-HOSPITAL.</t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8673/8673_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8673/8673_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR CALÇADÃO NA AVENIDA PADRE ALMIR NEVES DE MEDEIROS.</t>
   </si>
   <si>
     <t>8674</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8674/8674_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8674/8674_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR CALÇADÃO NA AVENIDA FÁTIMA PORTO.</t>
   </si>
   <si>
     <t>8675</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8675/8675_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8675/8675_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DO CANTEIRO CENTRAL DA AVENIDA DEPUTADO BINGA, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8676</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8676/8676_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8676/8676_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO PÚBLICA DA AVENIDA DEPUTADO BINGA, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8677</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Adão Batista de Oliveira - Adão da Cemig</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8677/8677_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8677/8677_texto_integral.doc</t>
   </si>
   <si>
     <t>RETORNAR A DOAÇÃO DE APARELHOS AUDITIVOS.</t>
   </si>
   <si>
     <t>8678</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8678/8678_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8678/8678_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPONIBILIZAR UM APARELHO DE TELEFONE CELULAR PARA A GERENTE ADMINISTRATIVA DO MINI-HOSPITAL.</t>
   </si>
   <si>
     <t>8679</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8679/8679_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8679/8679_texto_integral.doc</t>
   </si>
   <si>
     <t>LIGAR LÂMPADAS DA FEIRA LIVRE DO PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>8680</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8680/8680_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8680/8680_texto_integral.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DE CONTENDAS.</t>
   </si>
   <si>
     <t>8681</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8681/8681_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8681/8681_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR EXTENSÃO DA REDE ELÉTRICA NA RUA VITÓRIA DA CONQUISTA ESQUINA COM A RUA RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>8682</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8682/8682_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8682/8682_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA NA RUA JOSÉ PAULO DE AMORIM, BAIRRO GUANABARA II.</t>
   </si>
   <si>
     <t>8683</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8683/8683_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8683/8683_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZAR A REALIZAÇÃO DE EXAMES DE ULTRA-SONOGRAFIA DO OMBRO.</t>
   </si>
   <si>
     <t>8684</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8684/8684_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8684/8684_texto_integral.doc</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA REDE DE ESGOTO NA RUA TOMÁZ DE AQUINO, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8685</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8685/8685_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8685/8685_texto_integral.doc</t>
   </si>
   <si>
     <t>AMPLIAR A REDE PLUVIAL DA RUA PERNAMBUCO, NO TRECHO COMPREENDIDO ENTRE AS RUAS MINAS GERAIS E ESPÍRITO SANTO, NO BAIRRO CRISTO REDENTOR.</t>
   </si>
   <si>
     <t>8686</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Valter Carneiro de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8686/8686_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8686/8686_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA E ASFALTAMENTO DAS RUAS 3 E 10, NA VILA PADRE ALAOR.</t>
   </si>
   <si>
     <t>8687</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8687/8687_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8687/8687_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DA RUA JOSÉ MARQUES DE AMORIM, NO BAIRRO AURÉLIO CAIXETA, DANDO ACESSO À RUA GETÚLIO BORGES.</t>
   </si>
   <si>
     <t>8688</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Cleinio Francisco de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8688/8688_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8688/8688_texto_integral.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA RUA PORTO ALEGRE, ESQUINA COM A RUA JUVÊNCIO CIRINO, BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>8689</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8689/8689_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8689/8689_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR PONTO DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS DO TCUM, NA RUA MARÇAL ANTÔNIO VARGAS, BAIRRO RESIDÊNCIAL MONJOLO.</t>
   </si>
   <si>
     <t>8690</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8690/8690_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8690/8690_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM POSTO DE SAÚDE QUE ATENDA OS BAIRROS JARDIM DOS ANDRADES E JARDIM PELLUZO.</t>
   </si>
   <si>
     <t>8691</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8691/8691_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8691/8691_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM SALÃO COMUNITÁRIO NO BAIRRO JARDIM PELLUZO.</t>
   </si>
   <si>
     <t>8692</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8692/8692_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8692/8692_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA CRECHE COMUNITÁRIA QUE ATENDA OS BAIRROS JARDIM DOS ANDRADES E JARDIM PELLUZO.</t>
   </si>
   <si>
     <t>8693</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8693/8693_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8693/8693_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFORO NA RUA SILVA GUERRA ESQUINA COM A RUA BARÃO DO RIO BRANCO.</t>
   </si>
   <si>
     <t>8694</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8694/8694_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8694/8694_texto_integral.doc</t>
   </si>
   <si>
     <t>ENVIAR PL À CÂMARA MUNICIPAL, VISANDO COMPENSAR A COBRANÇA INDEVIDA DAS TAXAS DE ILUMINAÇÃO PÚBLICA E ESGOTO.</t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Paulo Batista de Castro</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8695/8695_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8695/8695_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR A REDE DE ESGOTO NA RUA FARNESE MACIEL.</t>
   </si>
   <si>
     <t>8696</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8696/8696_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8696/8696_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR POSTE DE ILUMINAÇÃO PÚBLICA NA PRAÇA SEBASTIÃO BATISTA DE CASTRO, BAIRRO CÉU AZUL.</t>
   </si>
   <si>
     <t>8697</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8697/8697_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8697/8697_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA NAS MARGENS DO CÓRREGO DO MONJOLO, BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>8698</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8698/8698_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8698/8698_texto_integral.doc</t>
   </si>
   <si>
     <t>LOTEAR O TERRENO AO LADO DA AVENIDA JOÃO MARQUES DE QUEIROZ, BAIRRO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>8699</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8699/8699_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8699/8699_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">LIBERAR A PRAÇA EM FRENTE AO FÓRUM OLÍMPIO BORGES, PARA OS COMERCIANTES ESTACIONAREM SEUS VEÍCULOS DURANTE A FEIRA DA PECHINCHA._x000D_
 </t>
   </si>
   <si>
     <t>8700</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8700/8700_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8700/8700_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ABRIGO PARA PASSAGEIROS DO TRANSPORTE RODOVIÁRIO INTRA-MUNICIPAL NA COMUNIDADE DE MOREIRAS.</t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8701/8701_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8701/8701_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR O MURO DA VILA PADRE ALAOR, NAS RUAS PIEROTE E PEDRO CASTORINO, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8702/8702_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8702/8702_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAR MATERIAIS DE CONSTRUÇÃO À COMUNIDADE DE VIEIRAS.</t>
   </si>
   <si>
     <t>8703</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8703/8703_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8703/8703_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCLUIR AS OBRAS E URBANIZAR A QUADRA POLIESPORTIVA, LOCALIZADA NA PRAÇA JOSÉ WILSON PIRES, BAIRRO JARDIM RECANTO.</t>
   </si>
   <si>
     <t>8704</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8704/8704_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8704/8704_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM BUEIRO NA RUA DOS EUCALIPTOS ESQUINA COM A RUA URUCUIA, BAIRRO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>8705</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8705/8705_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8705/8705_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEAR OS TÉCNICOS E AUXILIARES DE ENFERMAGEM APROVADOS EM CONCURSO PÚBLICO, PARA PRESTAREM SERVIÇOS NOS CENTROS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8706/8706_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8706/8706_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORAR A SINALIZAÇÃO DE TRÂNSITO NA RUA JOSÉ ALVES COELHO ESQUINA COM A RUA FORMIGA, BAIRRO AURÉLIO CAIXETA.</t>
   </si>
   <si>
     <t>8707</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8707/8707_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8707/8707_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCLUIR AS OBRAS DA CRECHE LOCALIZADA NO CENTRO SOCIAL URBANO (CSU).</t>
   </si>
   <si>
     <t>8708</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8708/8708_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8708/8708_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER REAJUSTES DE VENCIMENTOS AOS VOLUNTÁRIOS QUE FAZEM LIMPEZA PÚBLICA NOS BAIRROS E DISTRITOS DO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8709/8709_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8709/8709_texto_integral.doc</t>
   </si>
   <si>
     <t>FIRMAR PARCERIA COM A ESCOLA ESTADUAL DEIRÓ EUNÁPIO BORGES, PARA CONSTRUÇÃO DE SALAS DE AULA.</t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8710/8710_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8710/8710_texto_integral.doc</t>
   </si>
   <si>
     <t>À VIAÇÃO PÁSSARO BRANCO &amp;#8211; CONCEDER 50% DE DESCONTO NAS PASSAGENS DOS SERVIDORES PÚBLICOS ESTADUAIS DA ÁREA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8711/8711_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8711/8711_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR REDE PLUVIAL NA RUA ÂNGELO TEIXEIRA DOS SANTOS, BAIRRO NOVA FLORESTA.</t>
   </si>
   <si>
     <t>8712</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8712/8712_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8712/8712_texto_integral.doc</t>
   </si>
   <si>
     <t>AO SINDICATO RURAL, REALIZAR ELEIÇÃO PARA A RAINHA NACIONAL DO MILHO POR VOTO POPULAR.</t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8713/8713_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8713/8713_texto_integral.doc</t>
   </si>
   <si>
     <t>ADQUIRIR TECLADO PARA O PROJETO RECRIANÇA DO CENTRO SOCIAL URBANO-CSU.</t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8714/8714_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8714/8714_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAR ENSILADEIRA E PLANTADEIRA PARA A COMUNIDADE DOS MOREIRAS.</t>
   </si>
   <si>
     <t>8715</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8715/8715_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8715/8715_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAR PATRULHA MECANIZADA PARA A COMUNIDADE DE CANAVIAL E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8716/8716_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8716/8716_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTUDAR O FLUXO DE VEÍCULOS E ADAPTAR O TEMPO DO SINAL VERDE NA CONFLUÊNCIA DAS RUAS PADRE CALDEIRA, ANA DE OLIVEIRA E AGENOR MACIEL.</t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8717/8717_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8717/8717_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SHOW COM A DUPLA RIO NEGRO E SOLIMÕES NO DIA 24 DE MAIO, COM ENTRADA FRANCA NO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8720/8720_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8720/8720_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER AJUDA FINANCEIRA À FAMEDI &amp;#8211; TIA CIDA.</t>
   </si>
   <si>
     <t>8721</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8721/8721_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8721/8721_texto_integral.doc</t>
   </si>
   <si>
     <t>TRANSFERIR O CENTRO DE TRATAMENTO DA SAÚDE DA MULHER PARA UMA ÁREA CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8722/8722_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8722/8722_texto_integral.doc</t>
   </si>
   <si>
     <t>ENVIAR PL À CÂMARA MUNICIPAL PROPONDO A CONCESSÃO DE ADICIONAL AOS ENFERMEIROS E AUXILIARES DE ENFERMAGEM DO PROGRAMA DE SAÚDE DA FAMÍLIA, NOS MOLDES DA LC Nº 159, DE 28 DE FEVEREIRO DE 2002.</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8723/8723_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8723/8723_texto_integral.doc</t>
   </si>
   <si>
     <t>INCLUIR CAFÉ COM LEITE NA MERENDA ESCOLAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8724/8724_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8724/8724_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR OFICINA DE CIRCO, COM CURSOS VOLTADOS ÀS CRIANÇAS CARENTES.</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8725/8725_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8725/8725_texto_integral.doc</t>
   </si>
   <si>
     <t>À CTBC TELECOM &amp;#8211; IMPLANTAÇÃO DO PROJETO CULTURAL &amp;#8220;DE CLARA AÇÃO&amp;#8221; EM PATOS DE MINAS.</t>
   </si>
   <si>
     <t>8726</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8726/8726_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8726/8726_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER SUBVENÇÕES ÀS ASSOCIAÇÕES DE MORADORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8727/8727_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8727/8727_texto_integral.doc</t>
   </si>
   <si>
     <t>MANTER O TRANSPORTE ESCOLAR PARA OS ALUNOS DA ESCOLA MUNICIPAL PROFESSORA MADALENA MARIA DE MELO.</t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8728/8728_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8728/8728_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAR MATERIAL NECESSÁRIO À URBANIZAÇÃO DE PRAÇAS NO BAIRRO ALVORADA, A QUAL SERÁ FEITA EM REGIME DE MUTIRÃO PELOS MORADORES.</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8729/8729_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8729/8729_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERAR O HORÁRIO DO ÔNIBUS DA LINHA VALPARAÍSO/RODOVIÁRIA.</t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8730/8730_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8730/8730_texto_integral.doc</t>
   </si>
   <si>
     <t>AO GOVERNADOR DO ESTADO &amp;#8211; CEDER EM REGIME DE COMODATO O PRÉDIO DA ESCOLA ESTADUAL MATA DOS FERNANDES PARA O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DESTA LOCALIDADE.</t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8731/8731_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8731/8731_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR PINTURA DE SOLO NA RUA CAETÉS ESQUINA COM AS RUAS ZECA MOTA E FRANCISCO ASSIS SABINO, BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8732/8732_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8732/8732_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR PINTURA DE SOLO NA RUA ARACAJU ESQUINA COM A RUA ZECA MOTA, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8733/8733_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8733/8733_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR PINTURA DE SOLO NA RUA ZECA MOTA ESQUINA COM A RUA TOMAZ DE AQUINO, BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>8734</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8734/8734_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8734/8734_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR PINTURA DE SOLO NA RUA JOSÉ RICARDO CAIXETA ESQUINA COM A RUA HONORATO FONSECA, BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8735/8735_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8735/8735_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR BUEIRO NA RUA HONORATO FONSECA ESQUINA COM A RUA ZECA MOTA, BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8736/8736_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8736/8736_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS NA REDE PLUVIAL DA RUA VEREADOR JOÃO PACHECO.</t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8737/8737_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8737/8737_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR VARRIÇÃO DA RUA VICENTE AMÂNCIO DA SILVA, BAIRRO GUANABARA.</t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8738/8738_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8738/8738_texto_integral.doc</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO ABRIGO PARA PASSAGEIROS DO TCUM, LOCALIZADO EM FRENTE AO MINI-HOSPITAL.</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8739/8739_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8739/8739_texto_integral.doc</t>
   </si>
   <si>
     <t>AUMENTAR A ÁREA FÍSICA DO CEASA.</t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8740/8740_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8740/8740_texto_integral.doc</t>
   </si>
   <si>
     <t>INTENSIFICAR O POLICIAMENTO NO CEASA NAS SEGUNDAS E SEXTAS FEIRAS.</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8741/8741_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8741/8741_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DESTINAR A ARRECADAÇÃO DO CEASA EXCLUSIVAMENTE A SUA MANUTENÇÃO. </t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8742/8742_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8742/8742_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA E INSTALAR PLACA &amp;#8220;PROIBIDO JOGAR LIXO&amp;#8221; NA RUA PORTO ALEGRE, ESQUINA COM A RUA 1º DE MAIO, BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8743/8743_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8743/8743_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR ABRIGO PARA PASSAGEIROS DO TCUM NO TREVO DA MATA DO BREJO.</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, José Carlos da Silva - Carlito</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8744/8744_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8744/8744_texto_integral.doc</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA REPÚBLICA &amp;#8211; ALTERAR A LEI QUE INSTITUIU A PRESTAÇÃO CONTINUADA AO PORTADOR DE DEFICIÊNCIA E AO IDOSO ACIMA DE 67 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8745/8745_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8745/8745_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAR MATERIAL ESPORTIVO PARA AS ASSOCIAÇÕES DE MORADORES.</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8746/8746_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8746/8746_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAR MATERIAL ESPORTIVO AOS CONSELHOS DE DESENVOLVIMENTO COMUNITÁRIOS.</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8747/8747_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8747/8747_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM VESTIÁRIO NA PRAÇA MARIA CAROLINA BORGES, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t xml:space="preserve">José Humberto da Silva </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8748/8748_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8748/8748_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR GUARITAS EM TODAS AS ENTRADAS DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8749/8749_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8749/8749_texto_integral.doc</t>
   </si>
   <si>
     <t>AGILIZAR EMPLACAMENTO DAS RUAS NOS BAIRROS CIDADE NOVA, COPACABANA, JARDIM CALIFÓRNIA, JARDIM PANORÂMICO 3 E PARTE RESIDENCIAL GRAMADO.</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8750/8750_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8750/8750_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS NA LIMPEZA E RECAPEAMENTO DE VIAS DO BAIRRO SEBASTIÃO AMORIM II.</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8751/8751_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8751/8751_texto_integral.doc</t>
   </si>
   <si>
     <t>ENVIAR PL À CÂMARA MUNICIPAL PROPONDO CONCESSÃO DE AUXÍLIO FINANCEIRO AOS CDCS, PARA MANUTENÇÃO DE AMBULÂNCIAS, A EXEMPLO DA LEI N.º 4615 DE 27 DE JULHO DE 1998.</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8752/8752_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8752/8752_texto_integral.doc</t>
   </si>
   <si>
     <t>AGILIZAR O PROCESSO DE NEGOCIAÇÃO PARA INDENIZAÇÃO AOS PROPRIETÁRIOS DE IMÓVEIS DESAPROPRIADOS PARA A DUPLICAÇÃO DA AVENIDA MARABÁ.</t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8753/8753_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8753/8753_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAR MATERIAL NECESSÁRIO À URBANIZAÇÃO DA PRAÇA ALMIR CAMPOS SOARES NO BAIRRO ITAMARATI, A QUAL SERÁ FEITA EM REGIME DE MUTIRÃO PELOS MORADORES.</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8754/8754_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8754/8754_texto_integral.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DE PARAÍSO DOS CAIXETAS.</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8755/8755_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8755/8755_texto_integral.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DE BAIXADINHA DOS GONÇALVES.</t>
   </si>
   <si>
     <t>8756</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8756/8756_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8756/8756_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UM POSTO POLICIAL NO DISTRITO DE AREADO.</t>
   </si>
   <si>
     <t>8757</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8757/8757_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8757/8757_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR A REDE DE ESGOTO DA RUA GENERAL OSÓRIO.</t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t xml:space="preserve">Julio César Ferreira </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8758/8758_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8758/8758_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFOROS NA ESQUINA DA RUA RUI BARBOSA COM A RUA MAJOR GOTE.</t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8759/8759_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8759/8759_texto_integral.doc</t>
   </si>
   <si>
     <t>À CTBC TELECOM - INSTALAR TELEFONE PÚBLICO COMUNITÁRIO NA LOCALIDADE DE CURRALEIRO.</t>
   </si>
   <si>
     <t>8760</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8760/8760_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8760/8760_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTENDER O ATENDIMENTO DO CENTRO DE CONVIVÊNCIA AO IDOSO A PESSOAS CARENTES COM IDADE INFERIOR A 65 ANOS, NO QUE SE REFERE À HIDROGINÁSTICA, DESDE QUE SOB RECOMENDAÇÃO MÉDICA.</t>
   </si>
   <si>
     <t>8761</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8761/8761_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8761/8761_texto_integral.doc</t>
   </si>
   <si>
     <t>PROMOVER VISITA DOS ALUNOS DA REDE MUNICIPAL DE ENSINO AO SENADO.</t>
   </si>
   <si>
     <t>8762</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8762/8762_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8762/8762_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS NA LIMPEZA PÚBLICA DAS RUAS RIO DE JANEIRO, BRASÍLIA, BELO HORIZONTE, GUANABARA, DR. GERALDO RESENDE E ORCINO MATEUS DA SILVA, NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8763/8763_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8763/8763_texto_integral.doc</t>
   </si>
   <si>
     <t>PROGRAMAR A PASSAGEM DO VEÍCULO &amp;#8220;FUMACÊ&amp;#8221; NAS RUAS RIO DE JANEIRO, BRASÍLIA, BELO HORIZONTE, GUANABARA, DR. GERALDO RESENDE E ORCINO MATEUS DA SILVA, NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8767/8767_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8767/8767_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUIR ALGUMAS TELHAS NA OFICINA DO BARRACÃO DA PREFEITURA, POR TELHAS TRANSPARENTES.</t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8768/8768_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8768/8768_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UM POSTE DE ILUMINAÇÃO PÚBLICA, NA RUA CARMO DO PARANAÍBA, BAIRRO VILA ROSA.</t>
   </si>
   <si>
     <t>8769</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8769/8769_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8769/8769_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DA RUA FREI JOAQUIM PLACENTI, DANDO ACESSO À AVENIDA CONTINENTAL, BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8770/8770_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8770/8770_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS NA VIA DE ENTRADA DA COMUNIDADE DE SERTÃOZINHO.</t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8771/8771_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8771/8771_texto_integral.doc</t>
   </si>
   <si>
     <t>ENVIAR PL À CÂMARA MUNICIPAL, PROPONDO CONCESSÃO DE AJUDA FINANCEIRA AOS CONSELHOS DE DESENVOLVIMENTO COMUNITÁRIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8772</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8772/8772_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8772/8772_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAR BRIQUETES PARA PAVIMENTAR A ÁREA DO POSTO POLICIAL DE SANTANA DE PATOS.</t>
   </si>
   <si>
     <t>8773</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8773/8773_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8773/8773_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR E CONSTRUIR REDE PLUVIAL NA RUA SÃO JORGE, BAIRRO N.SRA. APARECIDA.</t>
   </si>
   <si>
     <t>8774</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Itamar André dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8774/8774_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8774/8774_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR PASSEIO NA AVENIDA MAGALHÃES PINTO DE PINDAÍBAS.</t>
   </si>
   <si>
     <t>8775</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8775/8775_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8775/8775_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR PASSEIO NA PRAÇA DA IGREJA DE PINDAÍBAS.</t>
   </si>
   <si>
     <t>8776</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8776/8776_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8776/8776_texto_integral.doc</t>
   </si>
   <si>
     <t>ENVIAR PROJETO DE LEI COMPLEMENTAR À CÂMARA MUNICIPAL PROPONDO ISENÇÃO DE JUROS E DE MULTAS PARA PAGAMENTO DA DÍVIDA ATIVA VENCIDA EM 31 DE DEZEMBRO DE 2001, NOS MOLDES DA LEI COMPLEMENTAR N.º 132/2000.</t>
   </si>
   <si>
     <t>8777</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8777/8777_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8777/8777_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFOROS NAS RUAS MIOSÓTIS E CRISTINO VIDA, ESQUINA COM A AVENIDA IVAN BORGES PORTO, BAIRRO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8778/8778_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8778/8778_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS NA LIMPEZA DA RUA RANULFO FERREIRA, BAIRRO NOVA FLORESTA.</t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8779/8779_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8779/8779_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR POSTE DE ILUMINAÇÃO PÚBLICA NA RUA RAIMUNDO ALVES ESQUINA COM A RUA CANADÁ, BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>8780</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8780/8780_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8780/8780_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR POSTE DE ILUMINAÇÃO PÚBLICA NA ALAMEDA L, PRÓXIMO À IGREJA BOM JESUS, BAIRRO ALVORADA.  </t>
   </si>
   <si>
     <t>8781</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8781/8781_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8781/8781_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR MUTIRÃO DE LIMPEZA NOS BAIRROS ALVORADA I E II.  </t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8782/8782_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8782/8782_texto_integral.doc</t>
   </si>
   <si>
     <t>À COPASA &amp;#8211; IMPLANTAR SISTEMA DE TRATAMENTO DE ÁGUA NA COMUNIDADE DE SANTA MARIA.</t>
   </si>
   <si>
     <t>8783</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Adão Batista de Oliveira - Adão da Cemig, Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8783/8783_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8783/8783_texto_integral.doc</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DA RECEITA FEDERAL E AO SECRETÁRIO DE ESTADO DA FAZENDA &amp;#8211; VIABILIZAR A EMISSÃO DE 2ª VIA DE DOCUMENTOS PESSOAIS, QUANDO ROUBADOS  OU PERDIDOS, SEM ÔNUS PARA O CONTRIBUINTE, DESDE QUE COMPROVADO POR BOLETIM DE OCORRÊNCIA POLICIAL.</t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8784/8784_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8784/8784_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DO CÓRREGO LOCALIZADO NA AVENIDA DAS QUARESMEIRAS, BAIRRO JARDIM AQUÁRIUS.</t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8785/8785_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8785/8785_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR A PONTE LOCALIZADA NA ANTIGA ESTRADA PATOS/PRESIDENTE OLEGÁRIO.</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>José Lucilo da Silva Júlio - Duda</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8786/8786_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8786/8786_texto_integral.doc</t>
   </si>
   <si>
     <t>À COPASA &amp;#8211; IMPLANTAR SISTEMA DE TRATAMENTO DE ÁGUA NA COMUNIDADE DE ALAGOAS.</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8787/8787_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8787/8787_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR POSTE COM LUMINÁRIA NA PRAÇA SANTA HELENA, NO CRUZAMENTO DAS RUAS JOSÉ DE ALENCAR E TRÊS MARIAS.</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8788/8788_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8788/8788_texto_integral.doc</t>
   </si>
   <si>
     <t>NIVELAR A GRADE DO BUEIRO LOCALIZADO NA RUA FORMIGA.</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8789/8789_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8789/8789_texto_integral.doc</t>
   </si>
   <si>
     <t>ELABORAR RELAÇÃO DE EMPRESAS COM ATIVIDADES INCOMPATÍVEIS COM A ÁREA RESIDENCIAL E NEGOCIAR A TRANSFERÊNCIA PARA O LOCAL APROPRIADO.</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8790/8790_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8790/8790_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DA RUA ARAGÃO, DANDO ACESSO À AVENIDA FÁTIMA PORTO.</t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8791/8791_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8791/8791_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER AJUDA DE CUSTO PARA A INSTALAÇÃO DA TV CANÇÃO NOVA.</t>
   </si>
   <si>
     <t>8792</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8792/8792_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8792/8792_texto_integral.doc</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DA REDE PLUVIAL NA RUA PERNAMBUCO, BAIRRO CRISTO REDENTOR.</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8793/8793_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8793/8793_texto_integral.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO À FAZENDA BARREIRO.</t>
   </si>
   <si>
     <t>8909</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8909/8909_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8909/8909_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR POSTE DE ILUMINAÇÃO PÚBLICA NA RUA ALBÂNIA, BAIRRO CAIÇARAS.</t>
   </si>
   <si>
     <t>8910</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8910/8910_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8910/8910_texto_integral.doc</t>
   </si>
   <si>
     <t>POSSIBILITAR A REALIZAÇÃO DE EXAME ROTHER PELO SISTEMA DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>8911</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8911/8911_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8911/8911_texto_integral.doc</t>
   </si>
   <si>
     <t>CORRIGIR PINTURA NO POSTE DE ILUMINAÇÃO PÚBLICA, LOCALIZADO NA RUA TEÓFILO OTONI ESQUINA COM A RUA ARMANDO RODRIGUES CUNHA, BAIRRO ANTÔNIO CAIXETA.</t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8912/8912_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8912/8912_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMA DO MATA-BURRO LOCALIZADO NA ESTRADA DA VÁRZEA, COMUNIDADE DE ALAGOAS.</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8913/8913_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8913/8913_texto_integral.doc</t>
   </si>
   <si>
     <t>À ANNEL, BAIXAR NORMAS DIMINUINDO O TEMPO PARA RELIGAÇÕES.</t>
   </si>
   <si>
     <t>8914</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8914/8914_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8914/8914_texto_integral.doc</t>
   </si>
   <si>
     <t>REESTRUTURAR A REDE PLUVIAL, VISANDO ELIMINAR O MAU CHEIRO EXALADO DOS BUEIROS.</t>
   </si>
   <si>
     <t>8915</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8915/8915_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8915/8915_texto_integral.doc</t>
   </si>
   <si>
     <t>À POLÍCIA RODOVIÁRIA FEDERAL; À SUPERINTENDÊNCIA DA POLÍCIA RODOVIÁRIA FEDERAL EM MG; AO SENADOR, ARLINDO PORTO NETO, E AO DEPUTADO FEDERAL, ANTÔNIO DO VALLE RAMOS, A IMPLANTAÇÃO DE UMA DELEGACIA DA POLÍCIA RODOVIÁRIA FEDERAL, EM PATOS DE MINAS.</t>
   </si>
   <si>
     <t>8916</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8916/8916_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8916/8916_texto_integral.doc</t>
   </si>
   <si>
     <t>AO UNIPAM - IMPLANTAR CURSO NORMAL SUPERIOR.</t>
   </si>
   <si>
     <t>8917</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8917/8917_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8917/8917_texto_integral.doc</t>
   </si>
   <si>
     <t>ADAPTAR GRADE DA CAIXA COLETORA DA REDE PLUVIAL DA RUA DR. ADÉLIO MACIEL, ESQUINA COM A RUA OURO PRETO, PRÓXIMO AO Nº 359.</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8918/8918_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8918/8918_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR LEVANTAMENTO DO NÚMERO DE CASOS CONFIRMADOS DE PESSOAS PORTADORAS DE CÂNCER E AIDS, PARA QUE POSSA SER FEITO UM TRABALHO DE CONSCIENTIZAÇÃO E PREVENÇÃO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8919</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8919/8919_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8919/8919_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR REPAROS NA PONTE SOBRE O CÓRREGO CABECEIRA DO CHAPÉU,  LOCALIDADE DE CAPELA DAS POSSES.</t>
   </si>
   <si>
     <t>8920</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8920/8920_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8920/8920_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR REPAROS NA REDE DE ESGOTO DAS RUAS VICENTE GONÇALVES PRIMO E 5, BAIRRO CORAÇÃO EUCARÍSTICO.</t>
   </si>
   <si>
     <t>8921</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Paulo Batista de Castro, Adão Batista de Oliveira - Adão da Cemig</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8921/8921_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8921/8921_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR REPARO NO BUEIRO, LOCALIZADO  NA RUA OCTÁVIO BORGES, ESQUINA COM A RUA JOSÉ AUGUSTO DE QUEIROZ, BAIRROS ABNER AFONSO E CAIÇARAS.</t>
   </si>
   <si>
     <t>8922</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8922/8922_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8922/8922_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA POLIESPORTIVA NO BAIRRO IPANEMA.</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8923/8923_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8923/8923_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA POLIESPORTIVA NO BAIRRO RESIDENCIAL GRAMADO.</t>
   </si>
   <si>
     <t>8924</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8924/8924_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8924/8924_texto_integral.doc</t>
   </si>
   <si>
     <t>RECUPERAR A ESTRADA DA MATA DA GARIROBA, APÓS A PONTE, NO DISTRITO DE ALAGOAS.</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8925/8925_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8925/8925_texto_integral.doc</t>
   </si>
   <si>
     <t>DEMARCAR COM PINTURA DE SOLO OS PONTOS DE EMBARQUE E DESEMBARQUE DO TRANSPORTE COLETIVO URBANO MUNICIPAL.</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8926/8926_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8926/8926_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER 13º SALÁRIO E FÉRIAS ANUAIS AOS ESTAGIÁRIOS QUE PRESTAM SERVIÇOS À ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>8927</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8927/8927_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8927/8927_texto_integral.doc</t>
   </si>
   <si>
     <t>AMPLIAR O SERVIÇO DE TRANSPORTE COLETIVO URBANO DA LINHA Nº 24 (BAIRRO ALVORADA/SETOR INDUSTRIAL) ATÉ O INTERIOR DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8928/8928_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8928/8928_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR POSTES DA RUA OSCAR BONFIM, BAIRRO VALPARAÍSO.</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8929/8929_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8929/8929_texto_integral.doc</t>
   </si>
   <si>
     <t>FAZER MELHORIAS NOS BAIRROS SEBASTIÃO AMORIM, BOA VISTA E JARDIM PANORÂMICO:ABERTURA DA SEGUNDA PISTA DA AVENIDA AFONSO QUEIROZ ATÉ O ANEL VIÁRIO, CONSTRUIR CALÇADA PARA PEDESTRES NA AVENIDA AFONSO QUEIROZ ENTRE OS BAIRROS SEBASTIÃO AMORIM E JARDIM PANORÂMICO; INSTALAR LUMINÁRIAS E MELHORAR O NÍVEL DE ILUMINAÇÃO NA AVENIDA AFONSO QUEIROZ, ENTRE OS BAIRROS SEBASTIÃO AMORIM E JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>8930</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Nelson José Alves de Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8930/8930_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8930/8930_texto_integral.doc</t>
   </si>
   <si>
     <t>AO DNIT; AO SENADOR ARLINDO PORTO; AO DEPUTADO FEDERAL ANTÔNIO DO VALLE E AO DEPUTADO ESTADUAL DR. HELY TARQUÍNIO  - PROCEDER RECAPEAMENTO E MELHORIAS DAS BR&amp;#8217;S 365 E 354.</t>
   </si>
   <si>
     <t>8931</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8931/8931_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8931/8931_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR A RUA HENRIQUE COTA, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>8932</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8932/8932_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8932/8932_texto_integral.doc</t>
   </si>
   <si>
     <t>DOTAR EM CARÁTER DE URGÊNCIA UM SISTEMA DE PROTOCOLO DE CORRESPONDÊNCIAS E DOCUMENTOS EM TODOS OS ÓRGÃOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>8933</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8933/8933_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8933/8933_texto_integral.doc</t>
   </si>
   <si>
     <t>DESIGNAR UM MÉDICO ANGIOLOGISTA PELO SISTEMA DE SAÚDE MUNICIPAL, PARA QUE ATENDA PACIENTES PORTADORES DE CÂNCER E QUE NECESSITAM COLOCAR E MANTER VÁLVULAS.</t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8934/8934_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8934/8934_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS NA AVENIDA TANCREDO NEVES, ESQUINA COM A AVENIDA ARI PESSOA FRANCO, BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>8935</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8935/8935_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8935/8935_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAR A PRAÇA ILDEU BRANDÃO MUNDIM, NO BAIRRO COPACABANA.</t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8936/8936_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8936/8936_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CRECHE NO BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>8937</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8937/8937_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8937/8937_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ILUMINAÇÃO NA QUADRA POLIESPORTIVA DO BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8938/8938_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8938/8938_texto_integral.doc</t>
   </si>
   <si>
     <t>AMPLIAR O SERVIÇO DE TCUM PARA ATENDER AO BAIRRO RESIDENCIAL MONJOLO.</t>
   </si>
   <si>
     <t>8939</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8939/8939_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8939/8939_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPEAR O ASFALTO E CONSTRUIR MEIO-FIO NA RUA ADÃO BRAZ DA SILVA, ESQUINA COM A RUA RIQUETA MARIA DE JESUS, BAIRRO CORAÇÃO EUCARÍSTICO.</t>
   </si>
   <si>
     <t>8940</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8940/8940_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8940/8940_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERAR O ITINERÁRIO DE UM DOS ÔNIBUS DA LINHA 26 &amp;#8211; ALVORADA/CÉU AZUL OU CORAÇÃO EUCARÍSTICO/CÉU AZUL, PARA ATENDER AOS MORADORES DOS BAIRROS COPACABANA E SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8941/8941_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8941/8941_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR ABRIGO PARA PASSAGEIROS NA COMUNIDADE DE ABELHA.</t>
   </si>
   <si>
     <t>8942</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8942/8942_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8942/8942_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR REDE DE ESGOTO NA RUA MANOEL AVELINO CAIXETA, ABAIXO DO CRUZAMENTO COM A RUA ONALDO LIMA, BAIRRO CÉU AZUL.</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8943/8943_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8943/8943_texto_integral.doc</t>
   </si>
   <si>
     <t>VIABILIZAR A PASSAGEM DO CAMINHÃO DE COLETA DE LIXO PELO BAIRRO ALTO LIMOEIRO.</t>
   </si>
   <si>
     <t>8944</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8944/8944_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8944/8944_texto_integral.doc</t>
   </si>
   <si>
     <t>POSSIBILITAR A REALIZAÇÃO DE EXAME DE FIBROSCOPIA PELO SISTEMA DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>8945</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8945/8945_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8945/8945_texto_integral.doc</t>
   </si>
   <si>
     <t>AO DNIT E À VIAÇÃO CONTINENTAL TRANSPORTES LTDA. &amp;#8211; CRIAR UM HORÁRIO DIURNO E DIÁRIO PARA LINHA PATOS/SÃO PAULO E VICE-VERSA.</t>
   </si>
   <si>
     <t>8946</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8946/8946_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8946/8946_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAR A PRAÇA LOCALIZADA ENTRE AS RUAS THEODOMIRO CAIXETA E MARIA APARECIDA CAIXETA, NO RESIDENCIAL GRAMADO.</t>
   </si>
   <si>
     <t>8947</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8947/8947_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8947/8947_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ABERTURA DA ESTRADA QUE DÁ ACESSO À FAZENDA DR. MOACIR VIANA E CONFRONTANTES. </t>
   </si>
   <si>
     <t>8948</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8948/8948_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8948/8948_texto_integral.doc</t>
   </si>
   <si>
     <t>AO SUPERINTENDENTE DO IPREM &amp;#8211; REVER NORMAS PARA REALIZAÇÃO DE CONSULTAS, GARANTINDO AOS CONVENIADOS DO FASERV O DIREITO A DUAS CONSULTAS POR ANO, SEM DELIMITAÇÃO DE SUB-PERÍODOS.</t>
   </si>
   <si>
     <t>8949</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8949/8949_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8949/8949_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIA NA PISTA DE AEROMODELISMO DO CAMPO DO OLARIA, NO BAIRRO CORAÇÃO EUCARÍSTICO.</t>
   </si>
   <si>
     <t>8950</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8950/8950_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8950/8950_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIA NA SINALIZAÇÃO DE TRÂNSITO DA RUA PONTO CHIC, BAIRRO VILA GARCIA.</t>
   </si>
   <si>
     <t>8951</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8951/8951_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8951/8951_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DA RUA PROFESSOR JOÃO LEITE LIGANDO-A A RUA FARNESE MACIEL.</t>
   </si>
   <si>
     <t>8952</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8952/8952_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8952/8952_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR O RESTANTE DA RUA VILELA NO BAIRRO DO ROSÁRIO.</t>
   </si>
   <si>
     <t>8953</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8953/8953_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8953/8953_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAR O TERRENO LOCALIZADO AO LADO DO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>8954</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8954/8954_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8954/8954_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAR A PRAÇA MANOEL GONÇALVES DE LIMA , NO BAIRRO GUANABARA II.</t>
   </si>
   <si>
     <t>8955</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8955/8955_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8955/8955_texto_integral.doc</t>
   </si>
   <si>
     <t>PERFURAR UM POÇO ARTESIANO NA COMUNIDADE DE BERTIOGA.</t>
   </si>
   <si>
     <t>8956</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8956/8956_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8956/8956_texto_integral.doc</t>
   </si>
   <si>
     <t>CANALIZAÇÃO DO CÓRREGO DO MONJOLO NO BAIRRO JARDIM RECANTO.</t>
   </si>
   <si>
     <t>8957</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8957/8957_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8957/8957_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CRECHE NO BAIRRO VILA GARCIA.</t>
   </si>
   <si>
     <t>8958</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8958/8958_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8958/8958_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR PLACA DE &amp;#8220;PROIBIDO ESTACIONAR&amp;#8221; NA RUA TOMAZ DE AQUINO, ONDE FORAM CONSTRUÍDOS PASSEIOS RECENTEMENTE.</t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8959/8959_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8959/8959_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAÇÃO DE TERRENO PARA ASSOCIAÇÃO DE MORADORES DO BAIRRO JARDIM PANORÂMICO, PARA CONSTRUÇÃO DE UMA IGREJA.</t>
   </si>
   <si>
     <t>8960</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8960/8960_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8960/8960_texto_integral.doc</t>
   </si>
   <si>
     <t>CANALIZAÇÃO DO CÓRREGO DO MONJOLO NO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>8961</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8961/8961_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8961/8961_texto_integral.doc</t>
   </si>
   <si>
     <t>GRAMAR O CAMPO DE FUTEBOL LOCALIZADO NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8962</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8962/8962_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8962/8962_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8963</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8963/8963_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8963/8963_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSEIO E ALARGAMENTO DA CURVA LOCALIZADA NA RUA CORACI, BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>8964</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8964/8964_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8964/8964_texto_integral.doc</t>
   </si>
   <si>
     <t>MUNICIPALIZAÇÃO DA CRECHE EXISTENTE NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>8965</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Adão Batista de Oliveira - Adão da Cemig</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8965/8965_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8965/8965_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECONHECER A PROFISSÃO DE TÉCNICO EM ENFERMAGEM, DESIGNANDO O PROFISSIONAL QUALIFICADO DO QUADRO DE SERVIDORES PÚBLICOS MUNICIPAIS PARA O DESEMPENHO DE SUAS ATRIBUIÇÕES. </t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8966/8966_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8966/8966_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE POSTO POLICIAL NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>8967</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8967/8967_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8967/8967_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE POSTO POLICIAL NO BAIRRO LAGOINHA.</t>
   </si>
   <si>
     <t>8968</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8968/8968_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8968/8968_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE POSTO POLICIAL NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8969</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8969/8969_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8969/8969_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE POSTO POLICIAL NO BAIRRO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>8970</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8970/8970_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8970/8970_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CRECHE NO BAIRRO JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>8971</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8971/8971_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8971/8971_texto_integral.doc</t>
   </si>
   <si>
     <t>CEDER, EM REGIME DE COMODATO, O PRÉDIO DO GRUPO ESCOLAR OLÍVIA ROSA DE JESUS,  PARA O CONSELHO COMUNITÁRIO DE CHAPADÃO DOS TAVARES.</t>
   </si>
   <si>
     <t>8972</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8972/8972_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8972/8972_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA DA PRAÇA JOSÉ SEVERINO DA CRUZ, LOCALIZADA AO LADO DA IGREJA SÃO BENEDITO.</t>
   </si>
   <si>
     <t>8973</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8973/8973_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8973/8973_texto_integral.doc</t>
   </si>
   <si>
     <t>DUPLICAÇÃO DA RUA GABRIEL QUEIROZ, BAIRRO JARDIM DOS ANDRADAS.</t>
   </si>
   <si>
     <t>8974</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8974/8974_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8974/8974_texto_integral.doc</t>
   </si>
   <si>
     <t>DAR CONTINUIDADE À RUA AMETISTA, NO BAIRRO ALTO CAIÇARAS.</t>
   </si>
   <si>
     <t>8975</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8975/8975_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8975/8975_texto_integral.doc</t>
   </si>
   <si>
     <t>DUPLICAÇÃO E CONSTRUÇÃO DE PASSEIOS NA RUA GUARACI, BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>8976</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8976/8976_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8976/8976_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO PARA PASSAGEIROS NO KM 365, PRÓXIMO AO AÇUDE, NA COMUNIDADE DE LEAL.</t>
   </si>
   <si>
     <t>8977</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8977/8977_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8977/8977_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MATA-BURROS NA COMUNIDADE DE LEAL.</t>
   </si>
   <si>
     <t>8978</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8978/8978_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8978/8978_texto_integral.doc</t>
   </si>
   <si>
     <t>RETIRADA PELO AUTOR, EM 15/10/2002.</t>
   </si>
   <si>
     <t>8979</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8979/8979_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8979/8979_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUIR O GUARDA-CORPO EM CONCRETO DAS PONTES DO CÓRREGO DO MONJOLO POR GRADES METÁLICAS.</t>
   </si>
   <si>
     <t>8980</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8980/8980_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8980/8980_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DE RUA LIGANDO A AVENIDA FÁTIMA PORTO AO BAIRRO JARDIM DOS ANDRADAS.</t>
   </si>
   <si>
     <t>8981</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8981/8981_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8981/8981_texto_integral.doc</t>
   </si>
   <si>
     <t>COLOCAR CASCALHO NAS ESTRADAS DA COMUNIDADE DE LEAL.</t>
   </si>
   <si>
     <t>8982</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8982/8982_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8982/8982_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE NA SEGUNDA PISTA DA AVENIDA IVAN BORGES PORTO, DANDO ACESSO À AVENIDA FÁTIMA PORTO.</t>
   </si>
   <si>
     <t>8983</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8983/8983_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8983/8983_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUIR A CAMPANHA &amp;#8220;ACABE COM O CRIADOURO DA DENGUE E GANHE UM LITRO DE LEITE&amp;#8221;.</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9391/9391_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9391/9391_texto_integral.doc</t>
   </si>
   <si>
     <t>PERFURAR POÇO ARTESIANO NA COMUNIDADE DE RESTINGA.</t>
   </si>
   <si>
     <t>9392</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9392/9392_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9392/9392_texto_integral.doc</t>
   </si>
   <si>
     <t>GRAMAR O CAMPO DE FUTEBOL NA COMUNIDADE DE RESTINGA.</t>
   </si>
   <si>
     <t>9393</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9393/9393_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9393/9393_texto_integral.doc</t>
   </si>
   <si>
     <t>PATROLAR E COLOCAR CASCALHO NAS ESTRADAS QUE DÃO ACESSO ÀS FAZENDAS DOS SENHORES JOSÉ ANTÔNIO E LAZINHO, NA COMUNIDADE DE RESTINGA.</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9394/9394_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9394/9394_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIAR LINHA DE ÔNIBUS RODOVIÁRIO LIGANDO PATOS DE MINAS A RESTINGA E CÓRREGO RICO.</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9395/9395_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9395/9395_texto_integral.doc</t>
   </si>
   <si>
     <t>PATROLAR E COLOCAR CASCALHO NA ESTRADA DE ACESSO À GRANJA ESPERANÇA, NA COMUNIDADE DE AÇUDE.</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9396/9396_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9396/9396_texto_integral.doc</t>
   </si>
   <si>
     <t>REATIVAÇÃO DOS CURSOS DE ARTESANATO PARA A TERCEIRA IDADE, REALIZADOS NO CRISTAVO.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9397/9397_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9397/9397_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAR UMA MOTO-BOMBA DE ÁGUA PARA LIMPEZA GERAL DO CEASA.</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9398/9398_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9398/9398_texto_integral.doc</t>
   </si>
   <si>
     <t>PERFURAR UM POÇO ARTESIANO NO CEASA.</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9399/9399_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9399/9399_texto_integral.doc</t>
   </si>
   <si>
     <t>COLOCAR AGULHAMENTO PARA CONTENÇÃO DO VENTO NO TELHADO DO CEASA.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9400/9400_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9400/9400_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR UM EXAUSTOR NO CEASA. </t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9401/9401_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9401/9401_texto_integral.doc</t>
   </si>
   <si>
     <t>REESTRUTURAR A RUA JOSÉ DE SANTANA, ENTRE A RUA MAJOR GOTE E A AVENIDA GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9402/9402_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9402/9402_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR PLACA DE &amp;#8220;PROIBIDO ESTACIONAR&amp;#8221; EM FRENTE AO CENTRO DE SAÚDE IRMÃ DORA, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9403/9403_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9403/9403_texto_integral.doc</t>
   </si>
   <si>
     <t>CONTRATAR PESSOAL PARA REALIZAR  LIMPEZA NO BAIRRO ALVORADA II.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9404/9404_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9404/9404_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ABRIGO COM BANCOS, PARA PASSAGEIROS DO TRANSPORTE COLETIVO URBANO MUNICIPAL, NA RUA DR. JOÃO BORGES, PRÓXIMO À PRAÇA D NO BAIRRO NOVA FLORESTA.</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9405/9405_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9405/9405_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ABRIGO COM BANCOS, PARA PASSAGEIROS DO TRANSPORTE COLETIVO URBANO MUNICIPAL, NA RUA ZECA MOTA PRÓXIMO AO N.º 457 NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9406/9406_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9406/9406_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ABRIGO COM BANCOS, PARA PASSAGEIROS DO TRANSPORTE COLETIVO URBANO MUNICIPAL, NA RUA AMAZÍLIO FERREIRA DE CAMARGOS, PRÓXIMO AO N.º 6, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9407/9407_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9407/9407_texto_integral.doc</t>
   </si>
   <si>
     <t>LIBERAR OS SERVIDORES PÚBLICOS LOTADOS NAS SECRETARIAS MUNICIPAIS DE OBRAS E DE SERVIÇOS PÚBLICOS NO DIA DO PAGAMENTO OU DURANTE MEIO EXPEDIENTE DESTE DIA.</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9409/9409_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9409/9409_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR A PRAÇA DA AVENIDA TOMAZ DE AQUINO, BAIRRO ALTO CAIÇARAS.</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9410/9410_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9410/9410_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR A PRAÇA SETE DE SETEMBRO LOCALIZADA NO BAIRRO  NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Francisco Antônio Domingos, Adão Batista de Oliveira - Adão da Cemig</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9411/9411_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9411/9411_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR MELHORIAS NA ILUMINAÇÃO PÚBLICA E ASFALTAMENTO DA RUA 1, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9413/9413_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9413/9413_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ILUMINAÇÃO PÚBLICA NA RUA ANTÔNIO AMÂNCIO FILHO ENTRE A  AVENIDA JOÃO CYRINO E A RUA SÃO GERALDO, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9415/9415_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9415/9415_texto_integral.doc</t>
   </si>
   <si>
     <t>PINTURA NOS POSTES DE ILUMINAÇÃO PÚBLICA, COM A DENOMINAÇÃO DA AVENIDA CARLOS NOGUEIRA JÚNIOR, BAIRRO COPACABANA.</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9416/9416_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9416/9416_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E URBANIZAÇÃO DO CANTEIRO CENTRAL DA AVENIDA CARLOS NOGUEIRA JÚNIOR, BAIRRO COPACABANA.</t>
   </si>
   <si>
     <t>9417</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9417/9417_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9417/9417_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DA ROTATÓRIA LOCALIZADA ENTRE A AVENIDA CARLOS NOGUEIRA JÚNIOR E AVENIDA PADRE ALMIR NEVES DE MEDEIROS, BAIRRO COPACABANA.</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9418/9418_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9418/9418_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E URBANIZAÇÃO DO CANTEIRO CENTRAL DA AVENIDA PADRE ALMIR NEVES DE MEDEIROS, BAIRRO COPACABANA.</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9420/9420_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9420/9420_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR PROPAGANDAS NAS EMISSORAS DE TELEVISÃO, INCENTIVANDO O TURISMO EM PATOS DE MINAS.</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9421/9421_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9421/9421_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR SISTEMA DE COLETA SELETIVA DE LIXO, NO TERMINAL RODOVIÁRIO JOSÉ RANGEL.</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9422/9422_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9422/9422_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPIAR AS RUAS BRITO MOREIRA E GUILHERME VILELA NO BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9423/9423_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9423/9423_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR PASSEIO NA RUA CALÇADÃO II, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9424/9424_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9424/9424_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR A QUADRA POLIESPORTIVA LOCALIZADA NO DISTRITO DE PINDAÍBAS.</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9426/9426_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9426/9426_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA POLIESPORTIVA NA ESCOLA MUNICIPAL JOSÉ PAULO DE AMORIM, LOCALIZADA NO DISTRITO DE PINDAÍBAS.</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9427/9427_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9427/9427_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERAR A LINHA DE ÔNIBUS RODOVIÁRIO LIGANDO PATOS DE MINAS/ BOASSARA, INCLUINDO NO TRAJETO AS COMUNIDADES DE COQUEIROS, SÃO MIGUEL E PACIÊNCIA.</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9428/9428_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9428/9428_texto_integral.doc</t>
   </si>
   <si>
     <t>A CTBC TELECOM - INSTALAR UM TELEFONE PÚBLICO COMUNITÁRIO EM FRENTE A AUTO ELÉTRICA SÃO GERALDO, NÚMERO 1054, NA AVENIDA PIAUÍ.</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9429/9429_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9429/9429_texto_integral.doc</t>
   </si>
   <si>
     <t>A SECRETARIA DE ESTADO DA EDUCAÇÃO E AO DEPUTADO ESTADUAL, ANTÔNIO ANDRADE, AÇÕES NO SENTIDO DE SE REFORMAR O TELHADO DA ESCOLA ESTADUAL DONA GUIOMAR MELO.</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9430/9430_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9430/9430_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR O CEMITÉRIO DE ACAÇUR.</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9431/9431_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9431/9431_texto_integral.doc</t>
   </si>
   <si>
     <t>A CEMIG - DOAR QUATRO LUMINÁRIAS PARA A COMUNIDADE DE BAIXADINHA DOS GONÇALVES.</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9432/9432_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9432/9432_texto_integral.doc</t>
   </si>
   <si>
     <t>A VIAÇÃO PÁSSARO BRANCO - IMPLANTAR LINHA DE TRANSPORTE COLETIVO URBANO PARA A COMUNIDADE DE BAIXADINHA DOS GONÇALVES.</t>
   </si>
   <si>
     <t>9433</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9433/9433_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9433/9433_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR O PROJETO ACERTANDO O PASSO NA ESCOLA MUNICIPAL MARIA INÊS RUBINGER DE QUEIROZ, BAIRRO IPANEMA.</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9436/9436_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9436/9436_texto_integral.doc</t>
   </si>
   <si>
     <t>DESTINAR UM LOCAL PARA ENSAIOS E CONCEDER AJUDA DE CUSTOS À LIRA MARIANA PATENSE.</t>
   </si>
   <si>
     <t>9437</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9437/9437_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9437/9437_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UMA FARMÁCIA MUNICIPAL NOS POSTOS DE SAÚDE DR. JOSÉ WILSON, LOCALIZADO NO BAIRRO ALVORADA, E NO CSU, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9438/9438_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9438/9438_texto_integral.doc</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AMBULÂNCIA PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9439/9439_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9439/9439_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UMA FARMÁCIA COMUNITÁRIA NO MINI HOSPITAL, LOCALIZADO NA AVENIDA MARABÁ, E NO UPA II, LOCALIZADO NA RUA DONA LUIZA.</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9440/9440_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9440/9440_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAÇÃO DE TERRENO PARA ASSOCIAÇÃO DE MORADORES DO BAIRRO NOSSA SENHORA DE FÁTIMA, PARA CONSTRUÇÃO DA SEDE PRÓPRIA.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9441/9441_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9441/9441_texto_integral.doc</t>
   </si>
   <si>
     <t>LIBERAR A COBRANÇA DE ZONA AZUL AOS SÁBADOS, PARA ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9442/9442_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9442/9442_texto_integral.doc</t>
   </si>
   <si>
     <t>AO 15º BPM, DESIGNAR POLICIAIS PARA O DESTACAMENTO DO DISTRITO DE AREADO.</t>
   </si>
   <si>
     <t>11951</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11951/11951_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11951/11951_texto_integral.doc</t>
   </si>
   <si>
     <t>AOS MEMBROS DA PASTORAL DA CRIANÇA &amp;#8211; PELOS RELEVANTES SERVIÇOS PRESTADOS ÀS CRIANÇAS DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>11952</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11952/11952_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11952/11952_texto_integral.doc</t>
   </si>
   <si>
     <t>AO DR. EDSON ANTÔNIO ARGER &amp;#8211; PELOS RELEVANTES SERVIÇOS PRESTADOS DURANTE A REALIZAÇÃO DO SEMINÁRIO DO TRIBUNAL DE CONTAS EM PATOS DE MINAS.</t>
   </si>
   <si>
     <t>11953</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11953/11953_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11953/11953_texto_integral.doc</t>
   </si>
   <si>
     <t>AO DR. MÁRCIO FERREIRA KELLES &amp;#8211; PELOS RELEVANTES SERVIÇOS PRESTADOS DURANTE A REALIZAÇÃO DO SEMINÁRIO DO TRIBUNAL DE CONTAS EM PATOS DE MINAS.</t>
   </si>
   <si>
     <t>11954</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11954/11954_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11954/11954_texto_integral.doc</t>
   </si>
   <si>
     <t>AO DR. GASTÃO JOSÉ PINHEIRO BRANDÃO &amp;#8211; PELOS RELEVANTES SERVIÇOS PRESTADOS DURANTE A REALIZAÇÃO DO SEMINÁRIO DO TRIBUNAL DE CONTAS EM PATOS DE MINAS.</t>
   </si>
   <si>
     <t>11955</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11955/11955_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11955/11955_texto_integral.doc</t>
   </si>
   <si>
     <t>AO SR. ANTÔNIO MIRANDA DE MENDONÇA &amp;#8211; PELOS RELEVANTES SERVIÇOS PRESTADOS A PATOS DE MINAS E À JUSTIÇA DO TRABALHO</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5133/5133_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5133/5133_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SR. GENERAL CARLOS PATRÍCIO FREITAS PEREIRA.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5134/5134_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5134/5134_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO À SRA. EDITH GOMES DE DEUS.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5135/5135_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5135/5135_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ PATENSE À SRA. IVANI GLACI FISCHER.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5136/5136_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5136/5136_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SENHOR MITSUO MAKAO</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5137/5137_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5137/5137_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO DE PATOS DE MINAS AO SR. FAUSTO FERNANDES MUNDIM</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5138/5138_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5138/5138_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A SE AUSENTAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5139/5139_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5139/5139_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO DE PATOS DE MINAS AO SR. EURÍPEDES DA SILVA</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>Cleinio Francisco de Carvalho, Adalto Antônio Gonçalves, José Humberto da Silva , Paulo Batista de Castro</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5140/5140_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5140/5140_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ BENEMÉRITA DE PATOS DE MINAS À SRA. MARIALDA DE AMORIM COURY MARTINS</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5141/5141_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5141/5141_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA A MEDALHA JOSÉ MARIA VAZ BORGES &amp;#8211; MARRECO &amp;#8211; EM COMEMORAÇÃO AO DIA DA IMPRENSA</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5142/5142_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5142/5142_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA A MEDALHA PATRÍCIO FILHO EM COMEMORAÇÃO AO DIA DO RÁDIO.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>Adão Batista de Oliveira - Adão da Cemig, Adalto Antônio Gonçalves, Cleinio Francisco de Carvalho, José Carlos da Silva - Carlito, Maria Beatriz de Castro A. Savassi - Béia Savassi</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5143/5143_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5143/5143_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SR. TEOTÔNIO BIÁ TOBIAS FRANÇA.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 95 DA LEI COMPLEMENTAR 130, DE 28 DE SETEMBRO DE 2000. LEI 157</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>CRIA O INCENTIVO PARA TÉCNICO DE NÍVEL SUPERIOR I/MÉDICO, DO PROGRAMA DE SAÚDE DA FAMÍLIA &amp;#8211;PSF. LEI 159</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI COMPLEMENTAR Nº 018/93, ACRESCENTANDO A LETRA &amp;#8220;D&amp;#8221; NO GH-XI PARA O CARGO DE MÉDICO. LEI 160</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>AUMENTA O NÚMERO DE CARGOS QUE IDENTIFICA. LEI 161</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>CRIA OS CARGOS PÚBLICOS QUE IDENTIFICA. LEI 158</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>CRIA O INCENTIVO PARA TÉCNICO DE NÍVEL SUPERIOR I/ENFERMEIRO, DO PROGRAMA DE SAÚDE DA FAMÍLAI &amp;#8211;PSF. LEI 162</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO RURAL PARA SERVIDORES PÚBLICOS DA SECRETARIA MUNICIPAL DE OBRAS E URBANISMO. LEI 163</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>AUMENTA O NÚMERO DE CARGOS DE INSPETOR ESCOLAR. LEI 164</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4477/4477_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4477/4477_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL NO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS. LEI 168</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>AUMENTA O NÚMERO DE CARGOS DE TÉCNICO DE NÍVEL SUPERIOR I/PSICÓLOGO CLÍNICO. LEI 165</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>AUMENTA O NÚMERO DE CARGOS DE COPEIRO. LEI 166</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO VIII DO ART. 3º DA LEI COMPLEMENTAR Nº 130, DE 28 DE SETEMBRO DE 2000 E A JORNADA DE TRABALHO DO CARGO DE VICE-DIRETOR. LEI 169</t>
   </si>
   <si>
     <t>4481</t>
   </si>
@@ -4423,114 +4423,114 @@
   <si>
     <t>ALTERA OS CRITÉRIOS DE COBRANÇA DA TAXA DE LICENÇA DE LOCALIZAÇÃO E FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS. LEI 180</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA DA PROCURADORIA GERAL DO MUNICÍPIO E DA CONTROLADORIA GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS. LEI 181</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>CRIA INCENTIVO PARA TÉCNICO DE NÍVEL SUPERIOR I/MÉDICO-CLÍNICA MÉDICA E DÁ OUTRAS PROVIDÊNCIAS. LEI 182</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>CRIA OS CARGOS DE COORDENADOR DE AUDITORIA, AUDITOR ODONTOLÓGICO E AUDITOR ENFERMEIRO E DÁ OUTRAS PROVIDÊNCIAS. LEI 183</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4498/4498_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4498/4498_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO PARA O CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS. LEI 186</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4499/4499_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4499/4499_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE IMPOSTOS E TAXAS MUNICIPAIS SOBRE IMÓVEIS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS. LEI 185.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Eustáquio José da Silva</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4472/4472_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4472/4472_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ARTIGO 11, DA LEI 130, DE 28 DE SETEMBRO DE 2000, QUE DISPÕE SOBRE O ESTATUTO E O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE PATOS DE MINAS. </t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4473/4473_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4473/4473_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 24 DA LEI COMPLEMENTAR Nº 014, DE 27 DE JULHO DE 1992, ACRESCENTANDO A EXIGÊNCIA DE COLOCAÇÃO DE COLETOR DE LIXO PARA A CONCESSÃO DO HABITE-SE. LEI 170</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4475/4475_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4475/4475_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CLASSIFICA AS ÁREAS CONFRONTANTES COM A RUA JOÃO BATISTA OLIVIERI COMO ZONA RESIDENCIAL 2 &amp;#8211; ZR2. </t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4483/4483_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4483/4483_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 232 DA LEI Nº 2550/89, MODIFICADA PELA LEI COMPLEMENTAR Nº 062/97, QUE DISPÕE SOBRE A TAXA DE LICENÇA PARA USO OU OCUPAÇÃO DO SOLO NAS VIAS E LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4489/4489_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4489/4489_texto_integral.doc</t>
   </si>
   <si>
     <t>COMPLEMENTAR Nº 058/97, QUE DISPÕE SOBRE O SERVIÇO FUNERÁRIO NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>1717</t>
   </si>
@@ -4552,51 +4552,51 @@
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5129</t>
   </si>
   <si>
     <t>9609</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE TERRENO AO SENHOR CARLOS ALBERTO LOPES. LEI Nº 5138</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5685/5685_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5685/5685_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL À ASSOCIAÇÃO DOS DISTRIBUIDORES DE INSUMOS AGRÍCOLAS DO CERRADO &amp;#8211; ADICER. LEI Nº 5135</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5131</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5132</t>
   </si>
   <si>
     <t>5688</t>
   </si>
@@ -4609,102 +4609,102 @@
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A SUBVENCIONAR ENTIDADES QUE MENCIONA. LEI Nº 5134</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL À IVONE DE FÁTIMA LIMA  -ME. LEI Nº 5137</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5700/5700_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5700/5700_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE TERRENO AO SENHOR JOÃO ROMÃO BORGES. LEI Nº 5151</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5136</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5702/5702_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5702/5702_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE PATOS DE MINAS A CELEBRAR CONVÊNIO COM O ESTADO DE MINAS GERAIS, ATRAVÉS DA POLÍCIA MILITAR. LEI Nº 5160</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL A ALGODOEIRA FARROUPILHA LTDA. LEI Nº 5161</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL NO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5714/5714_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5714/5714_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO INTERNA DE PREVENÇÃO DE ACIDENTES &amp;#8211; CIPA NO SERVIÇO PÚBLICO MUNICIPAL DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5176</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS I E IV, DO ART. 8º, DA LEI Nº 4.799, DE 10 DE DEZEMBRO DE 1999. LEI Nº 5162</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 4.367, DE 07 DE MAIO DE 1997. LEI Nº 5163</t>
   </si>
   <si>
     <t>5717</t>
   </si>
@@ -4789,51 +4789,51 @@
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5181</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5738/5738_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5738/5738_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2003 E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5191</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O MINISTÉRIO DA PREVIDÊNCIA E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL, E EFETUAR A DOAÇÃO DE COMPUTADOR E IMPRESSORA A VISA PRODUÇÕES. LEI Nº 5193</t>
   </si>
   <si>
     <t>5752</t>
   </si>
@@ -4992,1766 +4992,1766 @@
   <si>
     <t>9621</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE MINAS GERAIS E A ABRIR CRÉDITO SUPLEMENTAR OU ESPECIAL.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Otaviano Marques de Amorim</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5637/5637_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5637/5637_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA INSTALAÇÃO DE ANTENAS DE TELECOMUNICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9601/9601_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9601/9601_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A IMPLANTAÇÃO DO PROJETO SERVIÇO INTEGRADO DE ADMINISTRAÇÃO FINANCEIRA &amp;#8211; SIAFI/CIDADÃO. </t>
   </si>
   <si>
     <t>9603</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9603/9603_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9603/9603_texto_integral.doc</t>
   </si>
   <si>
     <t>OBRIGA O MUNICÍPIO DE PATOS DE MINAS A NEGAR EMISSÃO DE ALVARÀ DE FUNCIONAMENTO AOS ESTABELECIMENTOS COMERCIAIS QUE POSSUEM OU LOCAM MÀQUINAS DE JOGOS DE AZAR, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9604</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9604/9604_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9604/9604_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A LICENÇA AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5638/5638_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5638/5638_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS,  O DIA DE ALLAN KARDEC</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5639/5639_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5639/5639_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA PARÁGRAFO ÚNICO DO ART. 32 E ACRESCENTA PARÁGRAFO ÚNICO AO ART. 33 DA LEI 5.088, DE 6 DE AGOSTO DE 2001, QUE DISPÕE SOBRE O TRANSPORTE DE ESCOLARES NO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5640/5640_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5640/5640_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA O REGULAMENTO DE CONCESSÕES E CONSTRUÇÕES NOS CEMITÉRIOS DO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5212</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5641/5641_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5641/5641_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO CIDADÃO ON LINE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5642/5642_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5642/5642_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA &amp;#8220;VIVEIROS DE MUDAS NAS ESCOLAS MUNICIPAIS. LEI Nº 5257/03</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5643/5643_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5643/5643_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE USO RACIONAL DE ENERGIA ELÉTRICA NOS PRÓPRIOS PÚBLICOS. LEI Nº 5176</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5644/5644_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5644/5644_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CAMPANHA EDUCATIVA SOBRE USO DE BEBIDAS ALCÓOLICAS DENTRO DE CASA E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5242</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5645/5645_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5645/5645_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO OU EXPLORAÇÃO DE PUBLICIDADE EM VEÍCULOS DE TRANSPORTE ESCOLAR, AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER ALVARÁ DE FUNCIONAMENTO PARA AQUELES QUE ESTIVEREM CADASTRADOS NA DATA DA VIGÊNCIA DESTA LEI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5646/5646_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5646/5646_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVOS ÀS INDÚSTRIAS CASEIRAS</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5647/5647_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5647/5647_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O MINISTÉRIO EXTRAORDINÁRIO DOS ESPORTES, VISANDO A CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5648/5648_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5648/5648_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O MINISTÉRIO EXTRAORDINÁRIO DOS ESPORTES, VISANDO A CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO JARDIM PANORÂMICO</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5649/5649_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5649/5649_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADOTAR O PROGRAMA DE COMBATE A VIOLÊNCIA DOMÉSTICA. LEI Nº 5199</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5650/5650_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5650/5650_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA &amp;#8220;ESCOLA DE ARTES DA TERCEIRA IDADE&amp;#8221; NO ÂMBITO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5651/5651_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5651/5651_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA A SEMANA DA AÇÃO SOLIDÁRIA E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5172</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5652/5652_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5652/5652_texto_integral.doc</t>
   </si>
   <si>
     <t>DETERMINA A AFIXAÇÃO DA FRASE &amp;#8220;RESPEITE O IDOSO. UM DIA VOCÊ SERÁ IDOSO TAMBÉM&amp;#8221; NAS REPARTIÇÕES PÚBLICAS DA PREFEITURA E AUTARQUIAS MUNICIPAIS</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5653/5653_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5653/5653_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO EXTRA-CURRICULAR DE NOÇÕES BÁSICAS DE CIDADANIA A SEREM MINISTRADAS NAS ESCOLAS PÚBLICAS MUNICIPAIS</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5654/5654_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5654/5654_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O CONCURSO &amp;#8220;CARTAZ DA PAZ&amp;#8221; PARA CRIANÇAS DE 11 A 13 ANOS, DA REDE DE ENSINO DO MUNICÍPIO. LEI Nº 5159</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5655/5655_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5655/5655_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O PROJETO &amp;#8220;PALCO DA GENTE&amp;#8221;, DESTINADO A ESTIMULAR AS ATIVIDADES CULTURAIS. </t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5656/5656_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5656/5656_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A CRIAR O FECORB &amp;#8211; FUNDO ESPECIAL DO CORPO DE BOMBEIROS &amp;#8211; E A NOMEAR SEU CONSELHO DIRETOR</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5657/5657_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5657/5657_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A IMPLANTAÇÃO DE PROGRAMA DE PREVENÇÃO E ATENDIMENTO À GRAVIDEZ NA ADOLESCÊNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5658/5658_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5658/5658_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER O PROGRAMA &amp;#8220;BOM DE NOTA, BOM DE BOLA&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5158</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5659/5659_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5659/5659_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE PRESERVAÇÃO DO PATRIMÔNIO HISTÓRICO E CULTURAL. LEI Nº 5157</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5660/5660_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5660/5660_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO ATENDIMENTO HOMEOPÁTICO, NAS UNIDADES DE SAÚDE DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5661/5661_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5661/5661_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTALAR MÓDULOS, COMUNITÁRIOS DE POLICIAMENTO NAS PRAÇAS PÚBLICAS. LEI Nº 5149</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5662/5662_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5662/5662_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DAS OFICINAS COOPERATIVAS DE TRABALHO E COMUNIDADES PRODUTIVAS DESTINADAS À POPULAÇÃO DESEMPREGADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5663/5663_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5663/5663_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O PROGRAMA DE ESTÍMULO AO PRIMEIRO EMPREGO. </t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5664/5664_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5664/5664_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O CONSELHO MUNICIPAL DE PESQUISAS E CUSTOS</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5665/5665_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5665/5665_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TORNA OBRIGATÓRIA A CRIAÇÃO DE VAGAS PARA ESTACIONAMENTO DE VEÍCULOS AUTOMOTORES CONDUZIDOS POR PESSOAS PORTADORAS DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA EM ÓRGÃOS PÚBLICOS E EM ESTABELECIMENTOS DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5253/03    </t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5666/5666_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5666/5666_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A MONTAR LABORATÓRIO FARMACÊUTICO PARA PRODUÇÃO DOS MEDICAMENTOS MAIS CONSUMIDOS NA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5667/5667_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5667/5667_texto_integral.doc</t>
   </si>
   <si>
     <t>OBRIGA AS EMPRESAS DE TELEFONIA CELULAR PROCEDEREM MEDIÇÕES DE MICROONDAS DAS SUAS ESTAÇÕES RÁDIO-BASES.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5668/5668_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5668/5668_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIOS COM A INICIATIVA PRIVADA NO SENTIDO DE VIABILIZAR O PROJETO &amp;#8220;ADOTE UMA ESCOLA&amp;#8221;. LEI Nº 5148</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5669/5669_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5669/5669_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE AUDITORIA DO SISTEMA ÚNICO DE SAÚDE &amp;#8211; SMA-SUS &amp;#8211; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5670/5670_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5670/5670_texto_integral.doc</t>
   </si>
   <si>
     <t>ASSEGURA O DIREITO À  PRIORIDADE DE ATENDIMENTO EM HOSPITAIS E POSTOS DE SAÚDE (EXCETO EMERGÊNCIAS), SEDIADOS NO MUNICÍPIO DE PATOS DE MINAS, ÀS PESSOAS IDOSAS E AOS PORTADORES DE DEFICIÊNCIA FÍSICA, SENSORIAL E MENTAL. LEI Nº 5171</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5671/5671_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5671/5671_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA VEREADOR MANUEL MACHADO A ATUAL RUA DA CHAPADA, TAMBÉM CONHECIDA COMO RUA INTERIOR, LOCALIZADA NOS BAIRROS BRASIL E LAGOA GRANDE. LEI Nº 5141</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5672/5672_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5672/5672_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DE LAJEADO DO CHUMBO E MATA DO CEDRO. LEI Nº 5140</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5676/5676_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5676/5676_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A CASA DA AMIZADE PATOS DE MINAS PARANAÍBA. LEI Nº 5139</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5677/5677_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5677/5677_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA SEBASTIÃO VENÂNCIO DE ARAÚJO A ATUAL TRAVESSA A, LOCALIZADA NO BAIRRO BOA VISTA. LEI Nº 5142</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5678/5678_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5678/5678_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA JOSÉ PEREIRA TIAGO A ATUAL TRAVESSA A, LOCALIZADA NO BAIRRO NOSSA SENHORA DE FÁTIMA. LEI Nº 5143</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5679/5679_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5679/5679_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA FRANCISCO DIAS DE SOUZA A ATUAL RUA 11, LOCALIZADA NO BAIRRO NOVO HORIZONTE. LEI Nº 5144</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5680/5680_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5680/5680_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA SANDOVAL JOSÉ DA CRUZ A ATUAL 16ª ALAMEDA, LOCALIZADA NO BAIRRO NOVO HORIZONTE. LEI Nº 5145</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5681/5681_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5681/5681_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA MARIA DOS REIS SILVA A ATUAL TRAVESSA B, LOCALIZADA NO BAIRRO RESIDENCIAL GRAMADO.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5690/5690_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5690/5690_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA A LEI 3.605/93, QUE INSTITUI A TAXA DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5204</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5691/5691_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5691/5691_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DOS PAGAMENTOS DE IMPOSTOS E TAXAS MUNICIPAIS PARA FAMÍLIAS EM QUE TODOS OS COMPONENTES ESTEJAM COMPROVADAMENTE DESEMPREGADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5692/5692_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5692/5692_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA &amp;#8220;FIQUE EM DIA COM O MUNICÍPIO&amp;#8221; E CONTEM OUTRAS DISPOSIÇÕES</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5693/5693_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5693/5693_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REALIZAÇÃO DE ANÚNCIOS E PROPAGANDAS NAS VIAS PÚBLICAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5694/5694_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5694/5694_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO DO CIDADÃO À PRESTAÇÃO DE CONTAS HOSPITALARES NO SISTEMA ÚNICO DE SAÚDE &amp;#8211; SUS &amp;#8211; NO MUNICÍPIO DE PATOS DE MINAS</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5695/5695_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5695/5695_texto_integral.doc</t>
   </si>
   <si>
     <t>REGULAMENTA O PROGRAMA DE ESTÁGIO A ESTUDANTES DE NÍVEL SUPERIOR E 2º GRAU PROFISSIONALMENTE DO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5696/5696_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5696/5696_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI 5.058, DE 6  DE AGOSTO DE 2001, QUE DISPÕE SOBRE O TRANSPORTE DE ESCOLARES NO MUNICÍPIO DE PATOS DE MINAS. LEI Nº 5166</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5697/5697_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5697/5697_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE VILA B O ATUAL BECO QUE TEM ACESSO PELA RUA DONA LUIZA, BAIRRO CRISTO REDENTOR. LEI Nº 5150</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5698/5698_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5698/5698_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI 906, DE 1º DE JUNHO DE 1967, QUE DENOMINA DE RUA PROFESSOR JOÃO LEITE A RUA JUCA MANDU (FUNDOS). LEI Nº 5147</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5703/5703_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5703/5703_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA JOÃO BORGES DE ANDRADE A PRAÇA SEM DENOMINAÇÃO LOCALIZADA NO BAIRRO JARDIM PELUZZO. LEI Nº 5152</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5704/5704_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5704/5704_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CENTRO DE CARIDADE ESPIRITUAL DOUTOR ARNALDO DOREEL. LEI Nº 5153</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>Heitor de Oliveira, Cleinio Francisco de Carvalho, Julio César Ferreira , Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5705/5705_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5705/5705_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O TEMPLO AMANHECER DE AVARANO DE PATOS DE MINAS &amp;#8211; MG, DA ORDEM ESPIRITUALISTA CRISTÃ VALE DO AMANHECER. LEI Nº 5156</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5707/5707_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5707/5707_texto_integral.doc</t>
   </si>
   <si>
     <t>INCLUI A SEMANA DA CIDADANIA NO CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5173</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5708/5708_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5708/5708_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES DA CÂMARA MUNICIPAL DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5165</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5709/5709_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5709/5709_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PARTICIPAÇÃO POPULAR NO PROCESSO DE ELABORAÇÃO ORÇAMENTÁRIA NO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5710/5710_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5710/5710_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI 3.710/94, QUE DENOMINA DE RUA FREI JOAQUIM PLACENTI, BAIRRO ELDORADO. LEI Nº 5155</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5711/5711_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5711/5711_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI 3.905/95, QUE DENOMINA DE RUA JOSÉ NASCIMENTO &amp;#8220;CALITO&amp;#8221;, BAIRRO PLANALTO. LEI Nº 5154</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5712/5712_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5712/5712_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI 5.058, DE 6 DE AGOSTO DE 2001, QUE DISPÕE SOBRE O TRANSPORTE DE ESCOLARES NO MUNICÍPIO DE PATOS DE MINAS. LEI Nº 5183</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5718/5718_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5718/5718_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE SUBSÍDIOS AO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS. LEI Nº 5167</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5720/5720_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5720/5720_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASPAMINAS &amp;#8211; ASSOCIAÇÃO DE SUPERMERCADO DE PATOS DE MINAS. LEI Nº 5184</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5721/5721_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5721/5721_texto_integral.doc</t>
   </si>
   <si>
     <t>FIXA O VENCIMENTO DO CARGO DE CONTROLADOR GERAL DA CÂMARA MUNICIPAL. LEI Nº 5174</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>Heitor de Oliveira, Adalto Antônio Gonçalves, Cleinio Francisco de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5726/5726_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5726/5726_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE JOSÉ ALVES DA SILVA O DISTRITO INDUSTRIAL III, LOCALIZADA NA FAZENDA BARREIRO. LEI Nº 5177</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5731/5731_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5731/5731_texto_integral.doc</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5732/5732_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5732/5732_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE SÍLVIO CÉSAR DOS SANTOS CIRQUEIRA A QUADRA POLIESPORTIVA LOCALIZADA NO BAIRRO PLANALTO. LEI Nº 5197</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5733/5733_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5733/5733_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE MÁRCIO RODRIGUES VIEIRA A QUADRA POLIESPORTIVA LOCALIZADA NO BAIRRO ALVORADA. LEI Nº 5206</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5734/5734_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5734/5734_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RISALDO BEZERRA SILVA A QUADRA POLIESPORTIVA LOCALIZADA NO BAIRRO SANTA LUZIA. </t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5735/5735_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5735/5735_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RODRIGO LUIZ PEREIRA A QUADRA POLIESPORTIVA LOCALIZADA NA  PRAÇA DO CRUZEIRO, BAIRRO NOSSA SENHORA DAS GRAÇAS. LEI Nº 5205</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Heitor de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5737/5737_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5737/5737_texto_integral.doc</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DA LEI Nº 4.692, DE 23 DE MARÇO DE 1999, QUE REGULAMENTA  O SERVIÇO DE TRANSPORTE MOTO-TÁXI NO MUNICÍPIO DE PATOS DE MINAS. LEI Nº 5198</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Adão Batista de Oliveira - Adão da Cemig, Heitor de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5739/5739_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5739/5739_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI 5.058, DE 6 DE AGOSTO DE 2001, MODIFICADA PELA LEI Nº 5.166, DE 22 DE ABRIL DE 2002, QUE DISPÕE SOBRE O TRANSPORTE DE ESCOLARES NO MUNICÍPIO DE PATOS DE MINAS. LEI Nº 5183</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5740/5740_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5740/5740_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA JOÃO TEIXEIRA DE JESUS A TRAVESSA A, LOCALIZADA NO BAIRRO JARDIM CALIFÓRNIA II. LEI Nº 5186</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5741/5741_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5741/5741_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA JOSÉ TEIXEIRA DE JESUS A TRAVESSA B, LOCALIZADA NO BAIRRO JARDIM CALIFÓRNIA II. LEI Nº 5187</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5742/5742_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5742/5742_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA OLIVEIRO TEIXEIRA DE JESUS A TRAVESSA C, LOCALIZADA NO BAIRRO JARDIM CALIFÓRNIA II. LEI Nº 5188</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5743/5743_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5743/5743_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA SEBASTIÃO MARQUES DA SILVA A TRAVESSA D, LOCALIZADA NO BAIRRO JARDIM CALIFÓRNIA II. LEI Nº 5189</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5744/5744_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5744/5744_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA LEONOR BORGES DE AMORIM A ATUAL TRAVESSA E, LOCALIZADA NO BAIRRO JARDIM CALIFÓRNIA II. LEI Nº 5190</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Francisco Antônio Domingos</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5745/5745_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5745/5745_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI 4.817, DE 13 DE JANEIRO DE 2000, QUE REESTRUTURA O INSTITUTO DE PREVIDÊNCIA DE PATOS DE MINAS &amp;#8211; IPREM, MODIFICADA PELAS LEIS 4.905/2000,4.950/2000, 4.988/2001 E 5.022/2001.</t>
   </si>
   <si>
     <t>20019</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20019/20019_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20019/20019_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O PASSE LIVRE NO TRANSPORTE COLETIVO URBANO DE PATOS DE MINAS PARA AS PESSOAS QUE ESTIVEREM PRESTANDO O SERVIÇO MILITAR OBRIGATÓRIO POR MEIO DO TIRO DE GUERRA 04 &amp;#8211;013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5748/5748_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5748/5748_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ITEM I DO ART. 2º DA LEI Nº 2.674, QUE DISPÕE SOBRE A DENOMINAÇÃO, EMPLACAMENTO E NUMERAÇÃO DAS VIAS PÚBLICAS, DE 13 DE DEZEMBRO DE 1990, MODIFICADA PELA LEI Nº 3.788/94.</t>
   </si>
   <si>
     <t>20020</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20020/20020_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20020/20020_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE EURICLES FERREIRA TORRES, LICO, A QUADRA POLIESPORTIVA LOCALIZADA NO BAIRRO JARDIM ESPERANÇA</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5749/5749_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5749/5749_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI 5.080, DE 13 DE SETEMBRO DE 2001, QUE DENOMINA DE RUA MARIETA ALVES TEIXEIRA. LEI Nº 5201</t>
   </si>
   <si>
     <t>20041</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20041/20041_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20041/20041_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA DONA JÚLIA DELFINO SOARES A ATUAL RUA D, LOCALIZADA NO BAIRRO ABNER AFONSO_x000D_
 </t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5750/5750_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5750/5750_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA JOSÉ SOARES DE ARAÚJO A ATUAL AVENIDA A, LOCALIZADA NO BAIRRO JARDIM CALIFÓRNIA. LEI Nº 5200</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5751/5751_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5751/5751_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI 4.784, DE 4 DE NOVEMBRO DE 1999, QUE DENOMINA DE RUA MARIETA ENEIAS CAETANO. LEI Nº 5202</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5754/5754_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5754/5754_texto_integral.doc</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A DISPONIBILIZAÇÃO NA INTERNET DE INFORMAÇÕES SOBRE AS ATIVIDADES DA ADMINISTRAÇÃO PÚBLICA. LEI Nº 5256/03</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>Otaviano Marques de Amorim, Nelson José Alves de Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5755/5755_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5755/5755_texto_integral.doc</t>
   </si>
   <si>
     <t>DISCIPLINA O FUNCIONAMENTO DE CLUBES, ACADEMIAS E OUTROS ESTABELECIMENTOS QUE MINISTREM ATIVIDADES DE GINÁSTICA, LUTAS, MUSCULAÇÃO, ARTES MARCIAIS, ESPORTES E DEMAIS ATIVIDADES FÍSICO-DESPORTIVO-RECREATIVAS E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5228</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5756/5756_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5756/5756_texto_integral.doc</t>
   </si>
   <si>
     <t>PROÍBE EMPINAR PIPAS/PAPAGAIOS PRÓXIMO A REDES DE ENERGIA ELÉTRICA E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5203</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5760/5760_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5760/5760_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PATENSE DE MODELISMO. LEI Nº 5213</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5761/5761_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5761/5761_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE ARLINDO SILVÉRIO XAVIER &amp;#8220;PRETO SILVÉRIO&amp;#8221; A QUADRA POLIESPORTIVA LOCALIZADA NA LOCALIDADE DE SANTA MARIA. LEI Nº 5208</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5762/5762_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5762/5762_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE MEIA-ENTRADA PARA MAIORES DE 65 ANOS E PORTADORES DE DEFICIÊNCIA EM ESPETÁCULOS ARTÍSTICOS, CULTURAIS E ESPORTIVOS, NO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5763/5763_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5763/5763_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE PATOS DE MINAS, O DIA DO APOSENTADO E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5214</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5764/5764_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5764/5764_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O DIA MUNICIPAL DE VACINAÇÃO DO IDOSO E O PROGRAMA DE VACINAÇÃO EM IDOSOS INTERNADOS OU RECOLHIDOS EM INSTITUIÇÕES GERIÁTRICAS.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5765/5765_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5765/5765_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INTRODUÇÃO DO NOME DO VEREADOR EM LEI DE SUA AUTORIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5766/5766_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5766/5766_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ART. 21 DA LEI 3.213/93, QUE DISPÕE SOBRE A CRIAÇÃO DE CEMITÉRIOS JARDINS E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5216</t>
   </si>
   <si>
     <t>20021</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>Heitor de Oliveira, José Lucilo da Silva Júlio - Duda</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20021/20021_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20021/20021_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA FERIADO RELIGIOSO MUNICIPAL O 15 DE AGOSTO, DIA DE ASSUNÇÃO DE NOSSA SENHORA</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5770/5770_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5770/5770_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA FLORÊNCIO DUCA DA SILVA A ATUAL ALAMEDA G, LOCALIZADA NO BAIRRO_x000D_
 JARDIM PANORÂMICO. LEI Nº 5221_x000D_
 </t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5771/5771_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5771/5771_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA CRISTÓVÃO CAIXETA DE MELO A ATUAL ALAMEDA 02, LOCALIZADA NO BAIRRO AURÉLIO CAIXETA. LEI Nº 5222</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5775/5775_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5775/5775_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 4.631, DE 21 DE   SETEMBRO DE 1998, QUE _x000D_
 DENOMINA DE RUA SINVAL VELOSO A ATUAL RUA 2, LOCALIZADA NO BAIRRO JARDIM CALIFÓRNIA. LEI Nº 5238_x000D_
 </t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5776/5776_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5776/5776_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA ANTÔNIO SEVERO A ATUAL RUA VAZANTE, LOCALIZADA NO BAIRRO _x000D_
 RESIDENCIAL COPACABANA II_x000D_
 </t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5777/5777_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5777/5777_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE  CRISTIANO ALBERTO XAVIER A QUADRA POLIESPORTIVA LOCALIZADA NO _x000D_
 COMPLEXO DO PROMAM II, BAIRRO SEBASTIÃO AMORIM. LEI Nº 5217_x000D_
 </t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5778/5778_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5778/5778_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE EBER AGUIAR CAMPOS, CAPITÃO, A QUADRA POLIESPORTIVA LOCALIZADA NO _x000D_
 BAIRRO JARDIM RECANTO. LEI Nº 5237_x000D_
 </t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5779/5779_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5779/5779_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE ENIO JOSÉ DE SOUSA AMORIM A QUADRA POPLIESPORTIVA LOCALIZADA_x000D_
 NO BAIRRO JARDIM PANORÂMICO. LEI Nº 5218_x000D_
 </t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5781/5781_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5781/5781_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA JOSÉ BERNARDINO DE CARVALHO A ATUAL RUA 07, LOCALIZADA NO _x000D_
 BAIRRO JARDIM PAULISTANO. LEI Nº 5223_x000D_
 </t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>Adalto Antônio Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5782/5782_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5782/5782_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA ANITA GONÇALVES DA SILVEIRA A ATUAL AVENIDA A, LOCALIZADA NO BAIRRO JARDIM PELUZZO. LEI Nº 5224</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5783/5783_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5783/5783_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ZILDA LAMOUNIER COSTA A ATUAL RUA 06, LOCALIZADA NO BAIRRO JARDIM PELUZZO. LEI Nº 5225</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5784/5784_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5784/5784_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA DOUTOR XIMENES DE MORAIS A ATUAL RUA 04, LOCALIZADA NO BAIRRO JARDIM PELUZZO. LEI Nº 5226</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2002/5785/projl02_1834.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2002/5785/projl02_1834.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA LUCIA VAZ DE MELO SOUZA A ATUAL RUA 02, LOCALIZADA NO BAIRRO JARDIM PELUZZO. LEI Nº 5227</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5786/5786_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5786/5786_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE JUDITH MATOS A QUADRA POLIESPORTIVA LOCALIZADA NO BAIRRO NOSSA SENHORA DE FÁTIMA. LEI Nº 5219</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5787/5787_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5787/5787_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA DOMINGOS MATTOS, NEGRINHO BORRACHEIRO, A ATUAL RUA 3, LOCALIZADA NO BAIRRO ELDORADO. LEI Nº 5247/03</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5788/5788_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5788/5788_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E GERAÇÃO DE RENDA NO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS. LEI Nº 5255/03</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5790/5790_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5790/5790_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA JÚLIA BRANDÃO DE MORAES A ATUAL RUA 03, LOCALIZADA NO _x000D_
                       JARDIM PELUZZO. LEI Nº 5239_x000D_
 </t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA O CONSELHO INTEGRADO DO MEIO AMBIENTE &amp;#8211; _x000D_
 CIMA. LEI Nº 5240_x000D_
 </t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5798/5798_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5798/5798_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA, NA REDE MUNICIPAL DE ENSINO DE PATOS DE MINAS, PROGRAMA DE _x000D_
 ALIMENTAÇÃO DIFERENCIADA PARA ALUNOS DIABÉTICOS E DÁ OUTRAS PROVIDÊNCIAS (FICOU SOB VISTA DO VEREADOR NELSON QUEIROZ)_x000D_
 </t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5799/5799_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5799/5799_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS VENCIMENTOS DO CARGO DE TELEFONISTA DO QUADRO DE SERVIDORES DA _x000D_
 CÂMARA MUNICIPAL DE PATOS DE MINAS. LEI Nº 5251/03_x000D_
 </t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5801/5801_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5801/5801_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS VENCIMENTOS DO CARGO DE ENCARREGADO DE SETOR DE LIMPEZA, COPA E COZINHA DA CÂMARA MUNICIPAL DE PATOS DE MINAS. LEI Nº 5252/03_x000D_
 </t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5802/5802_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5802/5802_texto_integral.doc</t>
   </si>
   <si>
     <t>PROÍBE A INTERRUPÇÃO DE SERVIÇOS PÚBLICOS CONSIDERADOS ESSENCIAIS À DIGNIDADE HUMANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5803/5803_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5803/5803_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA JOSÉ MARQUES DA SILVA AMORIM A ATUAL TRAVESSA F, LOCALIZADA NO BAIRRO JARDIM CALIFÓRNIA. LEI Nº 5248/03</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5806/5806_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5806/5806_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ADOTAR A NOMENCLATURA &amp;#8220; 8 DE MARÇO&amp;#8221; PARA A DENOMINAÇÃO DE LOGRADOURO PÚBLICO OU PRÓPRIO MUNICIPAL, EM HOMENAGEM AO &amp;#8220;DIA INTERNACIONAL DA MULHER&amp;#8221;. LEI Nº 5254/03</t>
   </si>
   <si>
     <t>9613</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9613/9613_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9613/9613_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE FABIANA GONÇALVES QUEIROZ A ATUAL ALAMEDA L, LOCALIZADA NO BAIRRO ALVORADA. </t>
   </si>
   <si>
     <t>9614</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9614/9614_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9614/9614_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOÃO SEVERO DA SILVA A ATUAL RUA 22, LOCALIZADA NO BAIRRO CARAMURU</t>
   </si>
   <si>
     <t>9615</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9615/9615_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9615/9615_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE OSMILDO EUSTÁQUIO DE SOUSA A QUADRA POLIESPORTIVA LOCALIZADA NO PROJETO SACI, BAIRRO VÁRZEA</t>
   </si>
   <si>
     <t>9616</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9616/9616_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9616/9616_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI 4.486, DE 19 DE AGOSTO DE 1997, QUE CRIA A MEDALHA DE DESTAQUE RURAL DO ANO</t>
   </si>
   <si>
     <t>15389</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15389/15389_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15389/15389_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA NA CÂMARA MUNICIPAL DE PATOS DE MINAS O SERVIÇO &amp;#8220;DISQUE DIREITOS HUMANOS&amp;#8221;.</t>
   </si>
   <si>
     <t>15390</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15390/15390_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15390/15390_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA A &amp;#8220;ASSOCIAÇÃO DOS EX-PARLAMENTARES MUNICIPAIS&amp;#8221; PARA ATUAR COMO ÓRGÃO DE ASSESSORAMENTO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>15391</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15391/15391_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15391/15391_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$7.000,00.</t>
   </si>
   <si>
     <t>15392</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15392/15392_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15392/15392_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL A FORNECER UNIFORMES A SEUS SERVIDORES.</t>
   </si>
   <si>
     <t>15393</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15393/15393_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15393/15393_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CÓDIGO DE ÉTICA PARLAMENTAR DA CÂMARA MUNICIPAL DE PATOS DE MINAS, DA CORREGEDORIA E DA CONSTITUIÇÃO DA COMISSÃO DE ÉTICA.</t>
   </si>
   <si>
     <t>15394</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15394/15394_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15394/15394_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O CARGO DE CONTROLADOR GERAL DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>15395</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15395/15395_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15395/15395_texto_integral.doc</t>
   </si>
   <si>
     <t>FILIA A CÂMARA MUNICIPAL DE PATOS DE MINAS À UNIÃO VEREADORES DO BRASIL &amp;#8211;UVB.</t>
   </si>
   <si>
     <t>15396</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15396/15396_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15396/15396_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA CARGOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15397</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15397/15397_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15397/15397_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15398</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15398/15398_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15398/15398_texto_integral.doc</t>
   </si>
   <si>
     <t>15399</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15399/15399_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15399/15399_texto_integral.doc</t>
   </si>
   <si>
     <t>15400</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15400/15400_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15400/15400_texto_integral.doc</t>
   </si>
   <si>
     <t>15401</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15401/15401_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15401/15401_texto_integral.doc</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO E A ENTREGA DE TÍTULO HONORÍFICO DE CIDADÃO PATENSE.</t>
   </si>
   <si>
     <t>15402</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15402/15402_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15402/15402_texto_integral.doc</t>
   </si>
   <si>
     <t>15403</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15403/15403_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15403/15403_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIÁRIAS DE VIAGEM PARA VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15404</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15404/15404_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15404/15404_texto_integral.doc</t>
   </si>
   <si>
     <t>15405</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15405/15405_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15405/15405_texto_integral.doc</t>
   </si>
   <si>
     <t>15406</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15406/15406_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15406/15406_texto_integral.doc</t>
   </si>
   <si>
     <t>15407</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15407/15407_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15407/15407_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE O PROGRAMA ANUAL DE TRABALHO, ORÇA A RECEITA E FIXA A DESPESA DA CÂMARA MUNICIPAL PARA O EXERCÍCIO DE 2003.</t>
   </si>
   <si>
     <t>15408</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15408/15408_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15408/15408_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 028/93 E SUAS MODIFICAÇÕES, CLASSIFICANDO O CARGO DE TELEFONISTA NO GRUPO HIERÁRQUICO VII.</t>
   </si>
   <si>
     <t>15409</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15409/15409_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15409/15409_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O CARGO DE ENCARREGADO DE SETOR DE LIMPEZA, COPA E COZINHA DA CÂMARA MUNICIPAL DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>15410</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15410/15410_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15410/15410_texto_integral.doc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -7055,68 +7055,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8557/8557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8558/8558_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8559/8559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8560/8560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8561/8561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8562/8562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8563/8563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8564/8564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8565/8565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8566/8566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8567/8567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8568/8568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8569/8569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8570/8570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8571/8571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8572/8572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8573/8573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8574/8574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8575/8575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8576/8576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8577/8577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8578/8578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8579/8579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8580/8580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8584/8584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8585/8585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8586/8586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8587/8587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8588/8588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8589/8589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8590/8590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8591/8591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8592/8592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8593/8593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8594/8594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8595/8595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8596/8596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8597/8597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8598/8598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8599/8599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8600/8600_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8601/8601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8602/8602_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8603/8603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8604/8604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8605/8605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8624/8624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8625/8625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8626/8626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8627/8627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8628/8628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8629/8629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8630/8630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8631/8631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8632/8632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8633/8633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8634/8634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8635/8635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8636/8636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8637/8637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8638/8638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8639/8639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8640/8640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8641/8641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8642/8642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8643/8643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8644/8644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8645/8645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8646/8646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8647/8647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8648/8648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8649/8649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8650/8650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8651/8651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8652/8652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8653/8653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8654/8654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8655/8655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8656/8656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8657/8657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8658/8658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8659/8659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8660/8660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8661/8661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8662/8662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8663/8663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8664/8664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8665/8665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8666/8666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8667/8667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8670/8670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8671/8671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8672/8672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8673/8673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8674/8674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8675/8675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8676/8676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8677/8677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8678/8678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8679/8679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8680/8680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8681/8681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8682/8682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8683/8683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8684/8684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8685/8685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8686/8686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8687/8687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8688/8688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8689/8689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8690/8690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8691/8691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8692/8692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8693/8693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8694/8694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8695/8695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8696/8696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8697/8697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8698/8698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8699/8699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8700/8700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8701/8701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8702/8702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8703/8703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8704/8704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8705/8705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8706/8706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8707/8707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8708/8708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8709/8709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8710/8710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8711/8711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8712/8712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8713/8713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8714/8714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8715/8715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8716/8716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8717/8717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8720/8720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8721/8721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8722/8722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8723/8723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8724/8724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8725/8725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8726/8726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8727/8727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8728/8728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8729/8729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8730/8730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8731/8731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8732/8732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8733/8733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8734/8734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8735/8735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8736/8736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8737/8737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8738/8738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8739/8739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8740/8740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8741/8741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8742/8742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8743/8743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8744/8744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8745/8745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8746/8746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8747/8747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8748/8748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8749/8749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8750/8750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8751/8751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8752/8752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8753/8753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8754/8754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8755/8755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8756/8756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8757/8757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8758/8758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8759/8759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8760/8760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8761/8761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8762/8762_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8763/8763_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8767/8767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8768/8768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8769/8769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8770/8770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8771/8771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8772/8772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8773/8773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8774/8774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8775/8775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8776/8776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8777/8777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8778/8778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8779/8779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8780/8780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8781/8781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8782/8782_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8783/8783_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8784/8784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8785/8785_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8786/8786_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8787/8787_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8788/8788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8789/8789_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8790/8790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8791/8791_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8792/8792_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8793/8793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8909/8909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8910/8910_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8911/8911_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8912/8912_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8913/8913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8914/8914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8915/8915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8916/8916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8917/8917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8918/8918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8919/8919_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8920/8920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8921/8921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8922/8922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8923/8923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8924/8924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8925/8925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8926/8926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8927/8927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8928/8928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8929/8929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8930/8930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8931/8931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8932/8932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8933/8933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8934/8934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8935/8935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8936/8936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8937/8937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8938/8938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8939/8939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8940/8940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8941/8941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8942/8942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8943/8943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8944/8944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8945/8945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8946/8946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8947/8947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8948/8948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8949/8949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8950/8950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8951/8951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8952/8952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8953/8953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8954/8954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8955/8955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8956/8956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8957/8957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8958/8958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8959/8959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8960/8960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8961/8961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8962/8962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8963/8963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8964/8964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8965/8965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8966/8966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8967/8967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8968/8968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8969/8969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8970/8970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8971/8971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8972/8972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8973/8973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8974/8974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8975/8975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8976/8976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8977/8977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8978/8978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8979/8979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8980/8980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8981/8981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8982/8982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8983/8983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9391/9391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9392/9392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9393/9393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9394/9394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9395/9395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9396/9396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9397/9397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9398/9398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9399/9399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9400/9400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9401/9401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9402/9402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9403/9403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9404/9404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9405/9405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9406/9406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9407/9407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9409/9409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9410/9410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9411/9411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9413/9413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9415/9415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9416/9416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9417/9417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9418/9418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9420/9420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9421/9421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9422/9422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9423/9423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9424/9424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9426/9426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9427/9427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9428/9428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9429/9429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9430/9430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9431/9431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9432/9432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9433/9433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9436/9436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9437/9437_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9438/9438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9439/9439_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9440/9440_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9441/9441_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9442/9442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11951/11951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11952/11952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11953/11953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11954/11954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11955/11955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5133/5133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5134/5134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5135/5135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5136/5136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5137/5137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5138/5138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5139/5139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5140/5140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5141/5141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5142/5142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5143/5143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4477/4477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4498/4498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4499/4499_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4472/4472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4473/4473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4475/4475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4483/4483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4489/4489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5685/5685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5700/5700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5702/5702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5714/5714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5738/5738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5637/5637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9601/9601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9603/9603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9604/9604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5638/5638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5639/5639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5640/5640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5641/5641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5642/5642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5643/5643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5644/5644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5645/5645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5646/5646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5647/5647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5648/5648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5649/5649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5650/5650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5651/5651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5652/5652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5653/5653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5654/5654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5655/5655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5656/5656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5657/5657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5658/5658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5659/5659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5660/5660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5661/5661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5662/5662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5663/5663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5664/5664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5665/5665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5666/5666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5667/5667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5668/5668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5669/5669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5670/5670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5671/5671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5672/5672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5676/5676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5677/5677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5678/5678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5679/5679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5680/5680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5681/5681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5690/5690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5691/5691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5692/5692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5693/5693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5694/5694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5695/5695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5696/5696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5697/5697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5698/5698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5703/5703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5704/5704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5705/5705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5707/5707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5708/5708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5709/5709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5710/5710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5711/5711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5712/5712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5718/5718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5720/5720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5721/5721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5726/5726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5731/5731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5732/5732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5733/5733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5734/5734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5735/5735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5737/5737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5739/5739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5740/5740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5741/5741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5742/5742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5743/5743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5744/5744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5745/5745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20019/20019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5748/5748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20020/20020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5749/5749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20041/20041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5750/5750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5751/5751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5754/5754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5755/5755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5756/5756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5760/5760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5761/5761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5762/5762_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5763/5763_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5764/5764_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5765/5765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5766/5766_texto_integral.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20021/20021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5770/5770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5771/5771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5775/5775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5776/5776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5777/5777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5778/5778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5779/5779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5781/5781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5782/5782_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5783/5783_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5784/5784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2002/5785/projl02_1834.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5786/5786_texto_integral.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5787/5787_texto_integral.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5788/5788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5790/5790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5798/5798_texto_integral.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5799/5799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5801/5801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5802/5802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5803/5803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5806/5806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9613/9613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9614/9614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9615/9615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9616/9616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15389/15389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15390/15390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15391/15391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15392/15392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15393/15393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15394/15394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15395/15395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15396/15396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15397/15397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15398/15398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15399/15399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15400/15400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15401/15401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15402/15402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15403/15403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15404/15404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15405/15405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15406/15406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15407/15407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15408/15408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15409/15409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15410/15410_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8557/8557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8558/8558_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8559/8559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8560/8560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8561/8561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8562/8562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8563/8563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8564/8564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8565/8565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8566/8566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8567/8567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8568/8568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8569/8569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8570/8570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8571/8571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8572/8572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8573/8573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8574/8574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8575/8575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8576/8576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8577/8577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8578/8578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8579/8579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8580/8580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8584/8584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8585/8585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8586/8586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8587/8587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8588/8588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8589/8589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8590/8590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8591/8591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8592/8592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8593/8593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8594/8594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8595/8595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8596/8596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8597/8597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8598/8598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8599/8599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8600/8600_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8601/8601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8602/8602_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8603/8603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8604/8604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8605/8605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8624/8624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8625/8625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8626/8626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8627/8627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8628/8628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8629/8629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8630/8630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8631/8631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8632/8632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8633/8633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8634/8634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8635/8635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8636/8636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8637/8637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8638/8638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8639/8639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8640/8640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8641/8641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8642/8642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8643/8643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8644/8644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8645/8645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8646/8646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8647/8647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8648/8648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8649/8649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8650/8650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8651/8651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8652/8652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8653/8653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8654/8654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8655/8655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8656/8656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8657/8657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8658/8658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8659/8659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8660/8660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8661/8661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8662/8662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8663/8663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8664/8664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8665/8665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8666/8666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8667/8667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8670/8670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8671/8671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8672/8672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8673/8673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8674/8674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8675/8675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8676/8676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8677/8677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8678/8678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8679/8679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8680/8680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8681/8681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8682/8682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8683/8683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8684/8684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8685/8685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8686/8686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8687/8687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8688/8688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8689/8689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8690/8690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8691/8691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8692/8692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8693/8693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8694/8694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8695/8695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8696/8696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8697/8697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8698/8698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8699/8699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8700/8700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8701/8701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8702/8702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8703/8703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8704/8704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8705/8705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8706/8706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8707/8707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8708/8708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8709/8709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8710/8710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8711/8711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8712/8712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8713/8713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8714/8714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8715/8715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8716/8716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8717/8717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8720/8720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8721/8721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8722/8722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8723/8723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8724/8724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8725/8725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8726/8726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8727/8727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8728/8728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8729/8729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8730/8730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8731/8731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8732/8732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8733/8733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8734/8734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8735/8735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8736/8736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8737/8737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8738/8738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8739/8739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8740/8740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8741/8741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8742/8742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8743/8743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8744/8744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8745/8745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8746/8746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8747/8747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8748/8748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8749/8749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8750/8750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8751/8751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8752/8752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8753/8753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8754/8754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8755/8755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8756/8756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8757/8757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8758/8758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8759/8759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8760/8760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8761/8761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8762/8762_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8763/8763_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8767/8767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8768/8768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8769/8769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8770/8770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8771/8771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8772/8772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8773/8773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8774/8774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8775/8775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8776/8776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8777/8777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8778/8778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8779/8779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8780/8780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8781/8781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8782/8782_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8783/8783_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8784/8784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8785/8785_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8786/8786_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8787/8787_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8788/8788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8789/8789_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8790/8790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8791/8791_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8792/8792_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8793/8793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8909/8909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8910/8910_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8911/8911_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8912/8912_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8913/8913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8914/8914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8915/8915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8916/8916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8917/8917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8918/8918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8919/8919_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8920/8920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8921/8921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8922/8922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8923/8923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8924/8924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8925/8925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8926/8926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8927/8927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8928/8928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8929/8929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8930/8930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8931/8931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8932/8932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8933/8933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8934/8934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8935/8935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8936/8936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8937/8937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8938/8938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8939/8939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8940/8940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8941/8941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8942/8942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8943/8943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8944/8944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8945/8945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8946/8946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8947/8947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8948/8948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8949/8949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8950/8950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8951/8951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8952/8952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8953/8953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8954/8954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8955/8955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8956/8956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8957/8957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8958/8958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8959/8959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8960/8960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8961/8961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8962/8962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8963/8963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8964/8964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8965/8965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8966/8966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8967/8967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8968/8968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8969/8969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8970/8970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8971/8971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8972/8972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8973/8973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8974/8974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8975/8975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8976/8976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8977/8977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8978/8978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8979/8979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8980/8980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8981/8981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8982/8982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/8983/8983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9391/9391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9392/9392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9393/9393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9394/9394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9395/9395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9396/9396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9397/9397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9398/9398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9399/9399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9400/9400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9401/9401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9402/9402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9403/9403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9404/9404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9405/9405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9406/9406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9407/9407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9409/9409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9410/9410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9411/9411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9413/9413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9415/9415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9416/9416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9417/9417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9418/9418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9420/9420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9421/9421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9422/9422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9423/9423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9424/9424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9426/9426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9427/9427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9428/9428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9429/9429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9430/9430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9431/9431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9432/9432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9433/9433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9436/9436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9437/9437_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9438/9438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9439/9439_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9440/9440_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9441/9441_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9442/9442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11951/11951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11952/11952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11953/11953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11954/11954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/11955/11955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5133/5133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5134/5134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5135/5135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5136/5136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5137/5137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5138/5138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5139/5139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5140/5140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5141/5141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5142/5142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5143/5143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4477/4477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4498/4498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4499/4499_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4472/4472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4473/4473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4475/4475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4483/4483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/4489/4489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5685/5685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5700/5700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5702/5702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5714/5714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5738/5738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5637/5637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9601/9601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9603/9603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9604/9604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5638/5638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5639/5639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5640/5640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5641/5641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5642/5642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5643/5643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5644/5644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5645/5645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5646/5646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5647/5647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5648/5648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5649/5649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5650/5650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5651/5651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5652/5652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5653/5653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5654/5654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5655/5655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5656/5656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5657/5657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5658/5658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5659/5659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5660/5660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5661/5661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5662/5662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5663/5663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5664/5664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5665/5665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5666/5666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5667/5667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5668/5668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5669/5669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5670/5670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5671/5671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5672/5672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5676/5676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5677/5677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5678/5678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5679/5679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5680/5680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5681/5681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5690/5690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5691/5691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5692/5692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5693/5693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5694/5694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5695/5695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5696/5696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5697/5697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5698/5698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5703/5703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5704/5704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5705/5705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5707/5707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5708/5708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5709/5709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5710/5710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5711/5711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5712/5712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5718/5718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5720/5720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5721/5721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5726/5726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5731/5731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5732/5732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5733/5733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5734/5734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5735/5735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5737/5737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5739/5739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5740/5740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5741/5741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5742/5742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5743/5743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5744/5744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5745/5745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20019/20019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5748/5748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20020/20020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5749/5749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20041/20041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5750/5750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5751/5751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5754/5754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5755/5755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5756/5756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5760/5760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5761/5761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5762/5762_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5763/5763_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5764/5764_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5765/5765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5766/5766_texto_integral.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/20021/20021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5770/5770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5771/5771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5775/5775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5776/5776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5777/5777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5778/5778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5779/5779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5781/5781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5782/5782_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5783/5783_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5784/5784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2002/5785/projl02_1834.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5786/5786_texto_integral.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5787/5787_texto_integral.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5788/5788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5790/5790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5798/5798_texto_integral.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5799/5799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5801/5801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5802/5802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5803/5803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/5806/5806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9613/9613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9614/9614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9615/9615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/9616/9616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15389/15389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15390/15390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15391/15391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15392/15392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15393/15393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15394/15394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15395/15395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15396/15396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15397/15397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15398/15398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15399/15399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15400/15400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15401/15401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15402/15402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15403/15403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15404/15404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15405/15405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15406/15406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15407/15407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15408/15408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15409/15409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2002/15410/15410_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H581"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="155.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>