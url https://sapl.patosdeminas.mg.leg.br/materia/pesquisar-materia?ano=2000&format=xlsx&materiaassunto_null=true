--- v0 (2025-12-07)
+++ v1 (2026-04-08)
@@ -54,2729 +54,2729 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12845</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t xml:space="preserve">Lázaro André Ribeiro </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12845/12845_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12845/12845_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ILUMINAÇÃO ORNAMENTAL NA AV. IVAN BORGES PORTO, DO PARQUE MUNICIPAL DO MOCAMBO À AV. FÁTIMA PORTO.</t>
   </si>
   <si>
     <t>12846</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12846/12846_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12846/12846_texto_integral.doc</t>
   </si>
   <si>
     <t>FAZER ESTACIONAMENTO PARA VEÍCULOS NO LADO DE BAIXO DA IGREJA N. SRA. DA ABADIA.</t>
   </si>
   <si>
     <t>12847</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12847/12847_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12847/12847_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR LIXEIRA, PARA LIXO DOMÉSTICO, NA ESQUINA DA RUA CHUMBO COM RUA PRESIDENTE OLEGÁRIO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>12848</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Altamir Fernandes de Souza</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12848/12848_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12848/12848_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIAR NOVOS HORÁRIOS DO TCUM NA LINHA JARDIM CÉU AZUL/CORAÇÃO EUCARÍSTICO E RESIDENCIAL SORRISO NO HORÁRIO 12 E 17H.</t>
   </si>
   <si>
     <t>12849</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Edimê Erlinda de Lima Avelar</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12849/12849_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12849/12849_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPAR UM LOTE NA RUA DAS PETÚNIAS.</t>
   </si>
   <si>
     <t>12851</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12851/12851_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12851/12851_texto_integral.doc</t>
   </si>
   <si>
     <t>RETIRAR ENTULHO NO FINAL DA TRAVESSA RONE CÉSAR FERREIRA.</t>
   </si>
   <si>
     <t>12852</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12852/12852_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12852/12852_texto_integral.doc</t>
   </si>
   <si>
     <t>AO PREFEITO ESTABELECER CONVÊNIO COM O ESTADO PARA VIABILIZAR MELHORIAS NA ESCOLA ESTADUAL ABNER AFONSO.</t>
   </si>
   <si>
     <t>12854</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12854/12854_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12854/12854_texto_integral.doc</t>
   </si>
   <si>
     <t>AO PREFEITO ESTABELECER CONVÊNIO COM O ESTADO PARA VIABILIZAR MELHORIAS NA E. E. ILIDIO CAIXETA DE MELO.</t>
   </si>
   <si>
     <t>12855</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Altamir Fernandes de Souza</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12855/12855_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12855/12855_texto_integral.doc</t>
   </si>
   <si>
     <t>QUITAR O DÉBITO DA PREFEITURA COM AS BOLSAS DE ESTUDO/FEPAM DO ANO DE 1997 E LIBERAR RECURSOS PARA 2000.</t>
   </si>
   <si>
     <t>12857</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t xml:space="preserve">José Azevedo dos Santos , Lázaro André Ribeiro </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12857/12857_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12857/12857_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPAR MARGENS DA RODOVIA DE LEAL A MAJOR PORTO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>12858</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t xml:space="preserve">José Azevedo dos Santos </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12858/12858_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12858/12858_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMA COMPLETA DA PASSARELA SOBRE O RIO AREADO, A QUAL DÁ ACESSO À PROPRIEDADE DA FAMÍLIA DO SR. GREGÓRIO.</t>
   </si>
   <si>
     <t>12860</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12860/12860_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12860/12860_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA DE RUAS E PRAÇAS DAS LOCALIDADES DE AREADO E MAJOR PORTO.</t>
   </si>
   <si>
     <t>12862</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t xml:space="preserve">José Carlos da Silva - Carlito, José Azevedo dos Santos </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12862/12862_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12862/12862_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFORO NA AV. GETÚLIO VARGAS, ESQUINA COM A AV. PARANAÍBA.</t>
   </si>
   <si>
     <t>12864</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12864/12864_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12864/12864_texto_integral.doc</t>
   </si>
   <si>
     <t>PATROLAR A ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. GREGÓRIO, EM MAJOR PORTO.</t>
   </si>
   <si>
     <t>12865</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro Lucas Rodrigues - Xará, Altamir Fernandes de Souza, José Azevedo dos Santos </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12865/12865_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12865/12865_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAR MATERIAL ESCOLAR A PESSOAS CARENTES, INCLUSIVE DA ZONA RURAL.</t>
   </si>
   <si>
     <t>12867</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12867/12867_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12867/12867_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR TPC NA RUA DOS CAETÉS, BAIRRO CARAMURU.</t>
   </si>
   <si>
     <t>12868</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>José Osmar de Castro - Guiguim, José Carlos da Silva - Carlito, Maria Beatriz de Castro A. Savassi - Béia Savassi</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12868/12868_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12868/12868_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR A PRAÇA IBRAIM PEREIRA, BAIRRO N. SRA. DAS GRAÇAS.</t>
   </si>
   <si>
     <t>12871</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12871/12871_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12871/12871_texto_integral.doc</t>
   </si>
   <si>
     <t>TROCAR TELA DA QUADRA POLIESPORTIVA E ARBORIZAR A PRAÇA LEÔNCIO PEREIRA, BAIRRO CARAMURU.</t>
   </si>
   <si>
     <t>12873</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>José Osmar de Castro - Guiguim, José Carlos da Silva - Carlito</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12873/12873_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12873/12873_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPEAR A RUA ATAUALPA DIAS MACIEL, DA PRAÇA CHAMPAGNAT ATÉ O POSTO PIT STOP.</t>
   </si>
   <si>
     <t>12875</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12875/12875_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12875/12875_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DA RUA RIO DE JANEIRO, DANDO ACESSO AO BAIRRO LAGOINHA.</t>
   </si>
   <si>
     <t>12876</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>José Osmar de Castro - Guiguim</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12876/12876_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12876/12876_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAR A PRAÇA APARÍCIO DO SÉRGIO, BAIRRO CARAMURU.</t>
   </si>
   <si>
     <t>12878</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12878/12878_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12878/12878_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR REDE PLUVIAL, COM BUEIROS, EM TODA A EXTENSÃO DA AV. TOMAZ DE AQUINO.</t>
   </si>
   <si>
     <t>12879</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12879/12879_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12879/12879_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAR AS PRAÇAS DO BAIRRO CÉU AZUL.</t>
   </si>
   <si>
     <t>12881</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Hermes Alves de Oliveira , José Osmar de Castro - Guiguim</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12881/12881_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12881/12881_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR CRECHE NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>12883</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t xml:space="preserve">José Humberto da Silva </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12883/12883_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12883/12883_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR TPC NAS DEPENDÊNCIAS DO 15º BPM.</t>
   </si>
   <si>
     <t>12884</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12884/12884_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12884/12884_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR ESTACIONAMENTO PARA CARROS E MOTOCICLETAS EM FRENTE À IGREJA DE SÃO JOÃO BATISTA, NO BAIRRO SEBASTIÃO AMORIM.</t>
   </si>
   <si>
     <t>12886</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12886/12886_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12886/12886_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR ESTACIONAMENTO PARA CARROS E MOTOCICLETAS EM FRENTE À IGREJA DE SÃO BRAZ, NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>12889</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>NÃO EXISTE.</t>
   </si>
   <si>
     <t>12890</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Cleinio Francisco de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12890/12890_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12890/12890_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAR PRAÇA DO BAIRRO JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>12892</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12892/12892_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12892/12892_texto_integral.doc</t>
   </si>
   <si>
     <t>COLOCAR CASCALHO NAS RUAS 3 E 14, BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>12895</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>12894</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12894/12894_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12894/12894_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA DO CÓRREGO DO MONJOLO, NO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>12896</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12896/12896_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12896/12896_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO &amp;#8220;TAPA-BURACO&amp;#8221; NAS RUAS DO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>12897</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12897/12897_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12897/12897_texto_integral.doc</t>
   </si>
   <si>
     <t>PATROLAR E COLOCAR CASCALHO NAS ESTRADAS DA REGIÃO DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>12899</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12899/12899_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12899/12899_texto_integral.doc</t>
   </si>
   <si>
     <t>PATROLAR E COLOCAR CASCALHO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. GERALDO NOGUEIRA DE LIMA &amp;#8211; FAZENDA LAJINHA, MAIS OU MENOS 1KM DE EXTENSÃO, ANTES DE MAJOR PORTO.</t>
   </si>
   <si>
     <t>12931</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12931/12931_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12931/12931_texto_integral.doc</t>
   </si>
   <si>
     <t>PATROLAR E COLOCAR CASCALHO NAS ESTRADAS DA REGIÃO DE OLHOS D&amp;#8217;ÁGUA &amp;#8211; ALAGOAS.</t>
   </si>
   <si>
     <t>12932</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12932/12932_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12932/12932_texto_integral.doc</t>
   </si>
   <si>
     <t>Á PÁSSARO BRANCO: ALTERAR HORÁRIO NOTURNO DO ÔNIBUS QUE PASSA NA AV. PARANAÍBA PARA AS 23H05MIN, PARA FACILITAR AOS ALUNOS USUÁRIOS.</t>
   </si>
   <si>
     <t>12933</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t xml:space="preserve">Hermes Alves de Oliveira , Cleinio Francisco de Carvalho, José Osmar de Castro - Guiguim, José Pereira Brandão , Lázaro André Ribeiro </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12933/12933_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12933/12933_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR QUADRA POLIESPORTIVA NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>12934</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12934/12934_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12934/12934_texto_integral.doc</t>
   </si>
   <si>
     <t>Á CTBC, INCLUIR NA PRÓXIMA LISTA TELEFÔNICA, A EXEMPLO DAS REFERÊNCIAS DE TELEFONE PÚBLICO, OS PONTOS DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS DO TCUM E A PRESENÇA DE CAIXAS COLETORAS DOS CORREIOS.</t>
   </si>
   <si>
     <t>12935</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t xml:space="preserve">Hermes Alves de Oliveira , José Osmar de Castro - Guiguim, Lázaro André Ribeiro </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12935/12935_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12935/12935_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR ESCOLA NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>12937</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12937/12937_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12937/12937_texto_integral.doc</t>
   </si>
   <si>
     <t>INCLUIR NO PROGRAMA LUZ DE MINAS O SETOR INDUSTRIAL &amp;#8211; ESTRADA DOS CANUDOS, AO LADO DA J. TRATORES.</t>
   </si>
   <si>
     <t>12939</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12939/12939_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12939/12939_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLUCIONAR PROBLEMA DE ÁGUA EMPOSSADA NO TERRENO QUE FAZ FUNDO COM O Nº 113, DA VILA MARIA ROCHA, BAIRRO ANTÔNIO CAIXETA.</t>
   </si>
   <si>
     <t>12941</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12941/12941_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12941/12941_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR LIXEIRAS NA E.E. CÔNEGO GETÚLIO.</t>
   </si>
   <si>
     <t>12942</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12942/12942_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12942/12942_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS PARA A E.E. PROFESSORA ELZA CARNEIRO FRANCO.</t>
   </si>
   <si>
     <t>12943</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12943/12943_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12943/12943_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA DE ÁREA PRÓXIMA À E.E. ABÍLIO CAIXETA QUEIROZ.</t>
   </si>
   <si>
     <t>12945</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, José Carlos da Silva - Carlito</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12945/12945_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12945/12945_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR DOIS POSTES NA RUA BRASÍLIA, ENTRE AS RUAS PÁSCOA E DR. GERALDO REZENDE LIMA.</t>
   </si>
   <si>
     <t>12947</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12947/12947_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12947/12947_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFORO NA ESQUINA DAS RUAS GUARANIS E JOSÉ CAIXETA, BAIRRO N. SRA. DAS GRAÇAS.</t>
   </si>
   <si>
     <t>12949</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t xml:space="preserve">José Café Rodrigues de Oliveira </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12949/12949_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12949/12949_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ILUMINAÇÃO NO PÁTIO DA E.E. PE. ALMIR NEVES DE MEDEIROS.</t>
   </si>
   <si>
     <t>12950</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12950/12950_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12950/12950_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ILUMINAÇÃO EM UM DOS LADOS DA AV. DAS PAINEIRAS.</t>
   </si>
   <si>
     <t>12952</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro Lucas Rodrigues - Xará, José Café Rodrigues de Oliveira , Lázaro André Ribeiro </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12952/12952_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12952/12952_texto_integral.doc</t>
   </si>
   <si>
     <t>AO DEPUTADO ANTÔNIO DO VALLE, LIBERAR VERBA PARA AQUISIÇÃO DE TRATOR E IMPLEMENTOS AGRÍCOLAS PARA LANHOSOS.</t>
   </si>
   <si>
     <t>12953</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12953/12953_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12953/12953_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUIR ÁRVORES DAS LATERAIS DA RUA MAJOR GOTE.</t>
   </si>
   <si>
     <t>12954</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12954/12954_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12954/12954_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR SINALIZAÇÃO NA RUA PIRACICABA, BAIRRO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>12958</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>12956</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12956/12956_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12956/12956_texto_integral.doc</t>
   </si>
   <si>
     <t>AO DEPUTADO FEDERAL ANTÔNIO DO VALLE RAMOS, LIBERAR VERBA PARA AQUISIÇÃO DE TRATOR E IMPLEMENTOS AGRÍCOLAS PARA VERTENTES.</t>
   </si>
   <si>
     <t>12960</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>José Azevedo dos Santos , Edimê Erlinda de Lima Avelar</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12960/12960_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12960/12960_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR PONTE NA ESTRADA QUE DÁ ACESSO À FAZENDA DO SR. DURVAL NOGUEIRA &amp;#8211; MAJOR PORTO.</t>
   </si>
   <si>
     <t>12961</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12961/12961_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12961/12961_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR DOIS POSTES NO BECO MANDIOQUEIRO, EM MAJOR PORTO.</t>
   </si>
   <si>
     <t>12963</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12963/12963_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12963/12963_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAR PRAÇAS DO BAIRRO JARDIM ESPERANÇA E INSTALAR PLACA PROIBINDO JOGAR LIXO.</t>
   </si>
   <si>
     <t>12964</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12964/12964_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12964/12964_texto_integral.doc</t>
   </si>
   <si>
     <t>INCLUSÃO DA ZONA RURAL NO PROGRAMA &amp;#8220;LUZ DE MINAS&amp;#8221;.</t>
   </si>
   <si>
     <t>12966</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12966/12966_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12966/12966_texto_integral.doc</t>
   </si>
   <si>
     <t>LIBERAR ESTACIONAMENTO ROTATIVO EM FRENTE AOS RESTAURANTES E SIMILARES, NO HORÁRIO DO ALMOÇO.</t>
   </si>
   <si>
     <t>12968</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12968/12968_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12968/12968_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIAR LINHA DE ÔNIBUS PATOS/ARAGÃO.</t>
   </si>
   <si>
     <t>12970</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12970/12970_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12970/12970_texto_integral.doc</t>
   </si>
   <si>
     <t>ENCAMINHAR PACIENTES PARA TRATAMENTO FORA DO MUNICÍPIO, NOS CASOS DE ONCOLOGIA E RADIOTERAPIA, COM EXAMES DE BIOPSIA JÁ FEITOS.</t>
   </si>
   <si>
     <t>12973</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12973/12973_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12973/12973_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIAR LINHA DO TCUM LIGANDO OS BAIRROS JARDIM PANORÂMICO E NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>12974</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12974/12974_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12974/12974_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR CAMPANHA COM DISTRIBUIÇÃO DE MUDAS DE ÁRVORES.</t>
   </si>
   <si>
     <t>12975</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12975/12975_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12975/12975_texto_integral.doc</t>
   </si>
   <si>
     <t>ARBORIZAR OS DISTRITOS INDUSTRIAIS I E BEIRA RIO.</t>
   </si>
   <si>
     <t>12976</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12976/12976_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12976/12976_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA LOTE SITUADO NA RUA CEARÁ, ESQUINA COM ESPÍRITO SANTO E INSTALAR PLACAS &amp;#8220;PROIBIDO JOGAR LIXO&amp;#8221;. (RETIRADA PELO AUTOR).</t>
   </si>
   <si>
     <t>12979</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12979/12979_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12979/12979_texto_integral.doc</t>
   </si>
   <si>
     <t>ADAPTAR AS CRECHES PARA ATENDER CRIANÇAS PORTADORAS DE DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>12981</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12981/12981_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12981/12981_texto_integral.doc</t>
   </si>
   <si>
     <t>AO DER, ASFALTAR RODOVIA ALAGOAS/PÂNTANO.</t>
   </si>
   <si>
     <t>12983</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12983/12983_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12983/12983_texto_integral.doc</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL PAULO PIAU, SOLICITANDO VERBAS PARA AQUISIÇÃO DE BEBEDOUROS PARA A E. E. ABÍLIO CAIXETA DE QUEIROZ.</t>
   </si>
   <si>
     <t>12987</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12987/12987_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12987/12987_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAR PADRÃO CEMIG &amp;#8220;A FAVOR&amp;#8221; PARA MORADORES DE BAIXO PODER AQUISITIVO DE PINDAÍBAS.</t>
   </si>
   <si>
     <t>12988</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12988/12988_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12988/12988_texto_integral.doc</t>
   </si>
   <si>
     <t>PROVIDENCIAR POLICIAMENTO PARA TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>12990</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12990/12990_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12990/12990_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR ESTADINHO COMUNITÁRIO EM ABELHA.</t>
   </si>
   <si>
     <t>12992</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12992/12992_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12992/12992_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORAR REDE ELÉTRICA DA RUA CAIÇARAS.</t>
   </si>
   <si>
     <t>12994</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Valter Carneiro de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12994/12994_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12994/12994_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAR A PRAÇA MIGUEL ALVES ARAÚJO, SITUADA NA CONFLUÊNCIA DAS RUAS TOBIAS CÂNDIDO, BARÃO DO RIO BRANCO E AV. PE. ALMIR NEVES DE MEDEIROS.</t>
   </si>
   <si>
     <t>12997</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Valter Carneiro de Lima, Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12997/12997_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12997/12997_texto_integral.doc</t>
   </si>
   <si>
     <t>ARBORIZAR A AVENIDA ARLINDO PORTO.</t>
   </si>
   <si>
     <t>12998</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12998/12998_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12998/12998_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR PRAÇA NA CONFLUÊNCIA DA RUA SANTA RITA E AV. FÁTIMA PORTO, BAIRRO ANTÔNIO CAIXETA.</t>
   </si>
   <si>
     <t>12999</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12999/12999_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12999/12999_texto_integral.doc</t>
   </si>
   <si>
     <t>REURBANIZAR A PRAÇA DUCA DE SOUZA E INSTALAR POSTE DE ILUMINAÇÃO, NO BAIRRO PE. EUSTÁQUIO.</t>
   </si>
   <si>
     <t>13001</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13001/13001_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13001/13001_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR ABRIGOS TCUM NA AV. PARACATU, EM FRENTE AO Nº 578, BAIRRO GUANABARA; RUA DO CEDRO, ESQUINA RUA ALZINO MARTELO, BAIRRO ALTO COLINA.</t>
   </si>
   <si>
     <t>13002</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13002/13002_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13002/13002_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR ABRIGOS TCUM NA RUA SARGENTO DEOLINDO, ESQUINA COM RUA GABRIEL PEREIRA, E NESTA VIA CONTRA-ESQUINA COM RUA SARGENTO DEOLINDO.</t>
   </si>
   <si>
     <t>13005</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>José Pereira Brandão , José Carlos da Silva - Carlito</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13005/13005_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13005/13005_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR HORÁRIO AOS SÁBADOS PARA FUNCIONAMENTO DA ESCOLA DE INFORMÁTICA DO CRISTAVO PARA ATENDER ALUNOS DOS NÚCLEOS HABITACIONAIS RURAIS.</t>
   </si>
   <si>
     <t>13006</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t xml:space="preserve">Eduardo Custódio do Amaral Gontijo Maia </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13006/13006_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13006/13006_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLUCIONAR PROBLEMA DE ÁGUA EMPOSSADA NA AV. FÁTIMA PORTO, PRÓXIMO À CURTIDORA PARANAÍBA.</t>
   </si>
   <si>
     <t>13008</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13008/13008_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13008/13008_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR VESTIÁRIO AO LADO DA QUADRA POLIESPORTIVA DA PRAÇA DO CRUZEIRO, BAIRRO CARAMURU.</t>
   </si>
   <si>
     <t>13009</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13009/13009_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13009/13009_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR CABINE E TPC EM BONSUCESSO.</t>
   </si>
   <si>
     <t>13011</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13011/13011_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13011/13011_texto_integral.doc</t>
   </si>
   <si>
     <t>ENVIAR TRATOR DE ESTEIRA PARA EFETUAR A CONSTRUÇÃO DE BOLSÕES E RETIRAR CASCALHO NAS ESTRADAS DE CABECEIRA DO CHUMBO.</t>
   </si>
   <si>
     <t>13012</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t xml:space="preserve">Hermes Alves de Oliveira </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13012/13012_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13012/13012_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR CENTRO ADMINISTRATIVO NO BAIRRO PLANALTO, ÁREA DO ANTIGO AEROPORTO.</t>
   </si>
   <si>
     <t>13013</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13013/13013_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13013/13013_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR TPC EM BAIXADINHA DOS GONÇALVES.</t>
   </si>
   <si>
     <t>13014</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13014/13014_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13014/13014_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR TPC NA BR 365, CONTENDAS.</t>
   </si>
   <si>
     <t>13017</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13017/13017_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13017/13017_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA DO LIXÃO.</t>
   </si>
   <si>
     <t>13021</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13021/13021_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13021/13021_texto_integral.doc</t>
   </si>
   <si>
     <t>PASSAR PATROL LIMPANDO AS MARGENS DAS ESTRADAS VICINAIS DE CABECEIRA DO CHUMBO.</t>
   </si>
   <si>
     <t>13024</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Eduardo Custódio do Amaral Gontijo Maia , Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13024/13024_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13024/13024_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR POSTO POLICIAL NA RUA ALMENARA, BAIRRO CARAMURU.</t>
   </si>
   <si>
     <t>13025</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13025/13025_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13025/13025_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE LIGANDO A ESTRADA CANAVIAL AO VIVEIRO DO IEF.</t>
   </si>
   <si>
     <t>13026</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>José Humberto da Silva , Edimê Erlinda de Lima Avelar</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13026/13026_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13026/13026_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLUCIONAR PROBLEMA NA REDE DE ESGOTO DA COLÔNIA PENAL SEBASTIÃO SATIRO, QUE ESTÁ COMPROMETENDO O CÓRREGO CANAVIAL.</t>
   </si>
   <si>
     <t>13027</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13027/13027_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13027/13027_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER RECURSOS PARA SUBSIDIAR O TRANSPORTE (VIAGEM), ALIMENTAÇÃO E TRANSPORTE COLETIVO NO LOCAL DE DESTINO, ÀS PESSOAS QUE FAZEM TRATAMENTO FORA DO DOMICÍLIO.</t>
   </si>
   <si>
     <t>13028</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13028/13028_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13028/13028_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CUMPRIR A LEI COMPLEMENTAR 014/92, ART. 33, II &amp;#8211; CONSTRUÇÃO DE PASSEIOS </t>
   </si>
   <si>
     <t>13029</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13029/13029_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13029/13029_texto_integral.doc</t>
   </si>
   <si>
     <t>EQUIPAMENTOS PRÓPRIOS PARA SERVIDORES QUE TRABALHAM NO CEMITÉRIO.</t>
   </si>
   <si>
     <t>13031</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13031/13031_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13031/13031_texto_integral.doc</t>
   </si>
   <si>
     <t>AO DER, LIBERAR VERBAS PARA O ASFALTAMENTO DA RODOVIA VICINAL PATOS/ALAGOAS/PÂNTANO.</t>
   </si>
   <si>
     <t>13032</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13032/13032_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13032/13032_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFORO NA AV. PE. ALMIR NEVES DE MEDEIROS, CONFLUÊNCIA COM AV. PARACATU, GENERAL OSÓRIO, JOÃO MESSIAS MARQUES E BARÃO DO RIO BRANCO.</t>
   </si>
   <si>
     <t>13033</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13033/13033_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13033/13033_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DA RUA DONA QUÊTA, ENTRE SOROCABA E POTIGUASES.</t>
   </si>
   <si>
     <t>13035</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Edimê Erlinda de Lima Avelar</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13035/13035_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13035/13035_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAR MUDA DE ÁRVORE AOS PAIS PARA CADA NASCIMENTO EM PATOS DE MINAS.</t>
   </si>
   <si>
     <t>13036</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13036/13036_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13036/13036_texto_integral.doc</t>
   </si>
   <si>
     <t>ADOTAR UNIFORME EM COR BRANCA PARA SERVIDORES LOTADOS NA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>13038</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13038/13038_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13038/13038_texto_integral.doc</t>
   </si>
   <si>
     <t>À SELT, DOTAR PTC COM CONDIÇÕES PARA A PRÁTICA DE BOXE.</t>
   </si>
   <si>
     <t>13039</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13039/13039_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13039/13039_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR ILUMINAÇÃO PÚBLICA NA RUA ARTHUR MAGALHÃES, TRECHO QUE LIGA OS BAIRROS NOVO HORIZONTE E JARDIM AQUÁRIUS.</t>
   </si>
   <si>
     <t>13041</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13041/13041_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13041/13041_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESTADINHO COMUNITÁRIO NOS BAIRROS LAGOINHA E N. SRA. DE FÁTIMA.</t>
   </si>
   <si>
     <t>13055</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13055/13055_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13055/13055_texto_integral.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA REPÚBLICA, MODIFICAR A LEI QUE INSTITUIU O BENEFÍCIO DE PRESTAÇÃO CONTINUADA AO PORTADOR DE DEFICIÊNCIA E AO IDOSO ACIMA DE 70 ANOS PARA QUEM TEM RENDA FAMILIAR DE &amp;#189; SALÁRIO MÍNIMO, PER CAPITA.</t>
   </si>
   <si>
     <t>13056</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13056/13056_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13056/13056_texto_integral.doc</t>
   </si>
   <si>
     <t>À CTBC, INSTALAR TPC NAS ESCOLAS DOS DISTRITOS NÃO BENEFICIADOS.</t>
   </si>
   <si>
     <t>13057</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13057/13057_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13057/13057_texto_integral.doc</t>
   </si>
   <si>
     <t>AO DEPUTADO ANTÔNIO ANDRADE IMPLANTAR BEBEDOURO NA E.E. PROF. ZAMA MACIEL E DOAR CARTEIRAS.</t>
   </si>
   <si>
     <t>13058</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13058/13058_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13058/13058_texto_integral.doc</t>
   </si>
   <si>
     <t>INTENSIFICAR LIMPEZA DA RUA DEOCLECIANO MUNDIM, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>13059</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13059/13059_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13059/13059_texto_integral.doc</t>
   </si>
   <si>
     <t>Á CEF, EMPRESTAR O IMÓVEL SITUADO NA PRAÇA DESEMBARGADOR FREDERICO, PARA IMPLANTAÇÃO DE ESTACIONAMENTO ROTATIVO &amp;#8211; ZONA AZUL.</t>
   </si>
   <si>
     <t>13063</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>José Café Rodrigues de Oliveira , Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13063/13063_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13063/13063_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DO BECO DA RUA DOS BENVINDOS.</t>
   </si>
   <si>
     <t>13325</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13325/13325_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13325/13325_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERAR SENTIDO PREFERENCIAL ENTRE A RUA CÔNEGO GETÚLIO E AV. PIAUÍ.</t>
   </si>
   <si>
     <t>13326</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13326/13326_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13326/13326_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SINAL DE PREFERÊNCIA NA RUA MAJOR GOTE COM A PRAÇA CHAMPAGNAT.</t>
   </si>
   <si>
     <t>13327</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13327/13327_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13327/13327_texto_integral.doc</t>
   </si>
   <si>
     <t>PASSAR PATROL NAS ESTRADAS DAS COMUNIDADES RURAIS DO MUNICÍPIO DE PATOS DE MINAS: CABECEIRA DA ABELHA, PASSANDO PELA LOCALIDADE DE ABELHA ATÉ CÓRREGO DO BAÚ; ALAGOAS/PÂNTANO, LOCALIDADE DE FIRMES ATÉ AREADO; AREADO, MAJOR PORTO E GALHOS, EM ESPECIAL MAIS OU MENOS 5 KM DEPOIS DE AREADO, NAS PROXIMIDADES DA FAZENDA DA SRA. MARIA CONCEIÇÃO DA MOTA (BRANCA DO ZECA MOTA).</t>
   </si>
   <si>
     <t>13328</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t xml:space="preserve">Eduardo Custódio do Amaral Gontijo Maia , Altamir Fernandes de Souza, Hermes Alves de Oliveira , José Pereira Brandão </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13328/13328_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13328/13328_texto_integral.doc</t>
   </si>
   <si>
     <t>VIABILIZAR ACESSO DE SERVIDORES PÚBLICOS E MENORES DO PROMAM, QUE PRESTAM SERVIÇOS PARA A PREFEITURA, NO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>13329</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t xml:space="preserve">Eustáquio José da Silva, Hermes Alves de Oliveira , José Humberto da Silva , José Pereira Brandão </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13329/13329_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13329/13329_texto_integral.doc</t>
   </si>
   <si>
     <t>AO SENADOR ARLINDO PORTO; AO DIRETOR DO DNER, GENÉSIO BERNARDINO; AO DEPUTADO FEDERAL, ANTÔNIO DO VALLE RAMOS E AO MINISTRO DOS TRANSPORTES, ELISEU PADILHA EMPENHO JUNTO AOS ÓRGÃOS COMPETENTES VISANDO AO RECAPEAMENTO DA BR 365, TRECHO UBERLÂNDIA ATÉ O TREVO COM A BR 040.</t>
   </si>
   <si>
     <t>13330</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13330/13330_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13330/13330_texto_integral.doc</t>
   </si>
   <si>
     <t>AO SENADOR ARLINDO PORTO E AO DEP. ANTÔNIO DO VALLE: ELABORAREM LEGISLAÇÃO QUE PERMITA O PARCELAMENTO DE MULTAS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>13331</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13331/13331_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13331/13331_texto_integral.doc</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DAS ÁRVORES DA AV. GETÚLIO VARGAS, ENTRE MARECHAL FLORIANO E FARNESE MACIEL, POR MADEIRAS DE LEI COMO JATOBÁ, PAU-BRASIL, IPÊ.</t>
   </si>
   <si>
     <t>13332</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13332/13332_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13332/13332_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR E IMPLANTAR ILUMINAÇÃO NO BUSTO DO PRESIDENTE OLEGÁRIO MACIEL E NO MONUMENTO AO HOMEM DO CAMPO, SITUADOS NA AV. GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>13333</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13333/13333_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13333/13333_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHOR SINALIZAÇÃO NA AV. JK, ENTRADA DA CIDADE, EM FRENTE À EMPRESA DIPAM.</t>
   </si>
   <si>
     <t>13334</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t xml:space="preserve">José Pereira Brandão </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13334/13334_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13334/13334_texto_integral.doc</t>
   </si>
   <si>
     <t>AO PRESIDENTE DO SENADO E DA CÂMARA FEDERAL, AOS SENADORES NEY SUASSUNA E BELO PARGA A APROVAÇÃO DE PROJETO DE LEI QUE REGULAMENTA O SEGURO OBRIGATÓRIO DE VEÍCULOS &amp;#8211; DEPVAT, REGULAMENTANDO QUALQUER PROPOSIÇÃO QUE VISE EXTINGUIR REFERIDO SEGURO.</t>
   </si>
   <si>
     <t>13335</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13335/13335_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13335/13335_texto_integral.doc</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE O CUMPRIMENTO DA LEGISLAÇÃO PERTINENTE À AUTORIZAÇÃO PARA CONSTRUÇÃO E REFORMAS IMOBILIÁRIAS.</t>
   </si>
   <si>
     <t>13336</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13336/13336_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13336/13336_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR TELEFONE PÚBLICO COMUNITÁRIO NO BAIRRO COPACABANA.</t>
   </si>
   <si>
     <t>13337</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13337/13337_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13337/13337_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR FORRO DE PVC NA LAVANDERIA COMUNITÁRIA DO BAIRRO CARAMURU.</t>
   </si>
   <si>
     <t>13338</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13338/13338_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13338/13338_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUIR OS BANCOS DO TERMINAL RODOVIÁRIO JOSÉ RANGEL.</t>
   </si>
   <si>
     <t>13339</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>José Azevedo dos Santos , Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13339/13339_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13339/13339_texto_integral.doc</t>
   </si>
   <si>
     <t>ADQUIRIR VEÍCULO PARA O TRANSPORTE DE CRIANÇAS, DAS LOCALIDADES DE MAJOR PORTO, VERTENTES, AREADO, PINDAÍBAS, POSSES, PARA A APAE, DIARIAMENTE.</t>
   </si>
   <si>
     <t>13340</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13340/13340_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13340/13340_texto_integral.doc</t>
   </si>
   <si>
     <t>DESIGNAR GARIS PARA LIMPEZA DA AV. PARQUE, NO BAIRRO ANTÔNIO CAIXETA.</t>
   </si>
   <si>
     <t>13341</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13341/13341_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13341/13341_texto_integral.doc</t>
   </si>
   <si>
     <t>INCLUIR A TRAVESSA DOMINGOS PEREIRA DE SOUSA, ENTRE AS RUAS QUIRINO    FONSECA E JECONIAS MATIAS DE ABREU, NA ROTA DO CAMINHÃO DA LIMPEZA PÚBLICA.</t>
   </si>
   <si>
     <t>13342</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13342/13342_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13342/13342_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR MESA DE PINGUE-PONGUE NA ESCOLA MUNICIPAL &amp;#8220;JOÃO GUALBERTO DE AMORIM JÚNIOR&amp;#8221;.</t>
   </si>
   <si>
     <t>13343</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13343/13343_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13343/13343_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFORO NA CONFLUÊNCIA DAS RUAS MAJOR JERÔNIMO E DEOCLECIANO MUNDIM</t>
   </si>
   <si>
     <t>13344</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13344/13344_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13344/13344_texto_integral.doc</t>
   </si>
   <si>
     <t>A SINALIZAÇÃO DAS RUAS DEOCLECIANO MUNDIM E OSCAR DE SOUSA, COLOCANDO SONORIZADORES (TARTARUGAS) PARA DIMINUIR A VELOCIDADE DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>13345</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13345/13345_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13345/13345_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MATA-BURROS PRÓXIMO A PINDAÍBAS: JOÃO MOTA, JOSÉ DA AMÉRICA E JOSÉ MOTINHA.</t>
   </si>
   <si>
     <t>13346</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13346/13346_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13346/13346_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 3 MATA-BURROS EM CAFÉ PATENSE E POSSES DO CHUMBO: SR. OLIVEIRA E ANTÔNIO CASSIMIRO.</t>
   </si>
   <si>
     <t>13347</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13347/13347_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13347/13347_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR BUEIRO NA RUA JOSÉ DE SANTANA, DEFRONTE A VIA QUE CONTORNA A PRAÇA ABNER AFONSO.</t>
   </si>
   <si>
     <t>13348</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13348/13348_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13348/13348_texto_integral.doc</t>
   </si>
   <si>
     <t>TAPAR BURACOS NA ESTRADA DE PINDAÍBAS, PRÓXIMO AO GRUPO ESCOLAR.</t>
   </si>
   <si>
     <t>13349</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13349/13349_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13349/13349_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR PRAÇA NA CONFLUÊNCIA DAS RUAS SANTA TEREZINHA, MARANHÃO E PARÁ E AV. FÁTIMA PORTO.</t>
   </si>
   <si>
     <t>13350</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13350/13350_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13350/13350_texto_integral.doc</t>
   </si>
   <si>
     <t>À ASSEMBLÉIA LEGISLATIVA, PARA QUE VOTE FAVORAVELMENTE AO PROJETO DE LEI Nº 1011/00 &amp;#8211; AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO DO RECOLHIMENTO DO IMPOSTO SOBRE OPERAÇÕES RELATIVAS A CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO &amp;#8211; ICMS &amp;#8211; SOBRE O ABATE E A INDUSTRIALIZAÇÃO DE CARNE DE ANIMAIS NO ESTADO.</t>
   </si>
   <si>
     <t>13351</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13351/13351_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13351/13351_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS DA QUADRA POLIESPORTIVA DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>13352</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13352/13352_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13352/13352_texto_integral.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM PARQUE DE EXPOSIÇÕES MUNICIPAL NO BAIRRO PLANALTO, LOCAL DO ANTIGO AEROPORTO, NUMA ÁREA DE 34 HECTARES. (RETIRADA PELO AUTOR)</t>
   </si>
   <si>
     <t>13353</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13353/13353_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13353/13353_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL AGUAR, PELO MENOS TRÊS VEZES NA SEMANA, A RUA QUE PASSA PARALELA A CEMIL, ATÉ QUE SE CONCRETIZE A PAVIMENTAÇÃO NECESSÁRIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>13354</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13354/13354_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13354/13354_texto_integral.doc</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM COMPUTADOR PARA A ESCOLA MUNICIPAL PREF. JACQUES CORRÊA.</t>
   </si>
   <si>
     <t>13355</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13355/13355_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13355/13355_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM POSTO DE SAÚDE E UM TELEFÔNICO, NA LOCALIDADE DE PONTO CHIC</t>
   </si>
   <si>
     <t>13356</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Altamir Fernandes de Souza, José Pereira Brandão , Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13356/13356_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13356/13356_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR PASSARELA PARA O TRÁFEGO DE PEDESTRES, NAS IMEDIAÇÕES DA AVENIDA JK, ENTRE OS BAIRROS CÉU AZUL, IPANEMA E RESIDENCIAL GRAMADO.</t>
   </si>
   <si>
     <t>13357</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13357/13357_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13357/13357_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAÇÃO DE UNIFORMES PARA SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS NA POLICLÍNICA</t>
   </si>
   <si>
     <t>13358</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>José Café Rodrigues de Oliveira , José Pereira Brandão , Valter Carneiro de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13358/13358_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13358/13358_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR BUEIRO NA RUA IGUAÇU, ESQUINA COM RUA MINAS GERAIS.</t>
   </si>
   <si>
     <t>13359</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>José Café Rodrigues de Oliveira , José Humberto da Silva , Valter Carneiro de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13359/13359_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13359/13359_texto_integral.doc</t>
   </si>
   <si>
     <t>DUPLICAR A ÁREA DE EXPANSÃO URBANA &amp;#8211; SAÍDA DA ESCOLA AGRÍCOLA, NO BAIRRO SEBASTIÃO AMORIM, ATÉ A RODOVIA QUE LIGA PATOS A PRESIDENTE OLEGÁRIO.</t>
   </si>
   <si>
     <t>13360</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13360/13360_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13360/13360_texto_integral.doc</t>
   </si>
   <si>
     <t>DESIGNAR GARIS PARA A LIMPEZA DO BAIRRO BELA VISTA</t>
   </si>
   <si>
     <t>13361</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13361/13361_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13361/13361_texto_integral.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL O PATROLAMENTO E A COLOCAÇÃO DE CASCALHO NA ESTRADA DA COMUNIDADE DE CEDRO, EFETUANDO A LIGAÇÃO COM A LAGOA SECA, NO DISTRITO DE BONSUCESSO.</t>
   </si>
   <si>
     <t>13362</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13362/13362_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13362/13362_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">À CTBC A INSTALAÇÃO DE TPC NA COMUNIDADE DE CAFÉ PATENSE, EM FRENTE À &amp;#8220;VENDA CAFÉ PATENSE&amp;#8221;, DE PROPRIEDADE DO SR. GERALDO SEVERINO PEREIRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>13363</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13363/13363_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13363/13363_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFORO NA AV. PIAUÍ, ESQUINA COM A RUA VEREADOR JOÃO PACHECO.</t>
   </si>
   <si>
     <t>13364</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t xml:space="preserve">Julio César Ferreira </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13364/13364_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13364/13364_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR POSTE NA TRAVESSA HERMENEGILDO PEREIRA, PRÓXIMO AO MAMORÉ.</t>
   </si>
   <si>
     <t>13365</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13365/13365_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13365/13365_texto_integral.doc</t>
   </si>
   <si>
     <t>PASSAR LAMA ASFÁLTICA EM ALGUMAS RUAS DE PILAR.</t>
   </si>
   <si>
     <t>13366</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13366/13366_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13366/13366_texto_integral.doc</t>
   </si>
   <si>
     <t>ARBORIZAÇÃO DO CANTEIRO CENTRAL DA AV. AFONSO QUEIROZ, TRECHO COMPREENDIDO ENTRE OS BAIRROS SEBASTIÃO AMORIM (FINAL) E JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>13367</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13367/13367_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13367/13367_texto_integral.doc</t>
   </si>
   <si>
     <t>À CTBC A INSTALAÇÃO DE TPC EM LEAL.</t>
   </si>
   <si>
     <t>13368</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13368/13368_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13368/13368_texto_integral.doc</t>
   </si>
   <si>
     <t>AO SENADOR ARLINDO PORTO - APRESENTAÇÃO DE PROJETO DE LEI MODIFICANDO A LEI QUE INSTITUIU O BENEFÍCIO DE PRESTAÇÃO CONTINUADA AO PORTADOR DE DEFICIÊNCIA E AO IDOSO ACIMA DE 70 ANOS DE IDADE, VISANDO À AMPLIAÇÃO DESTE BENEFÍCIO PARA AS PESSOAS QUE TENHAM RENDA FAMILIAR PER CAPITA DE &amp;frac12; SALÁRIO MÍNIMO MENSAL.</t>
   </si>
   <si>
     <t>13369</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13369/13369_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13369/13369_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA DAS PRAÇAS E LOTES VAGOS DO BAIRRO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>13370</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13370/13370_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13370/13370_texto_integral.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL O PATROLAMENTO E A COLOCAÇÃO DE CASCALHO NAS ESTRADAS PRINCIPAIS DA COMUNIDADE DE MOREIRA.</t>
   </si>
   <si>
     <t>13371</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13371/13371_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13371/13371_texto_integral.doc</t>
   </si>
   <si>
     <t>DEP. ANTÔNIO DO VALLE E SENADOR ARLINDO PORTO &amp;#8211; INCLUSÃO DE DEZ FAZENDAS SITUADAS EM GUARIROBA NO PROGRAMA LUZ DE MINAS.</t>
   </si>
   <si>
     <t>13372</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13372/13372_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13372/13372_texto_integral.doc</t>
   </si>
   <si>
     <t>DOAÇÃO DE UNIFORMES PARA OS SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS NAS UNIDADES BÁSICAS DE SAÚDE.</t>
   </si>
   <si>
     <t>13373</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13373/13373_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13373/13373_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE LINHA DO TRANSPORTE COLETIVO URBANO MUNICIPAL QUE ATENDA AO BAIRRO COPACABANA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>13374</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13374/13374_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13374/13374_texto_integral.doc</t>
   </si>
   <si>
     <t>DESTINAR IMÓVEL, SOB REGIME DE COMODATO, PARA INSTALAÇÃO DO CENTRO DE APOIO CULTURAL DA CULTURA RACIONAL.</t>
   </si>
   <si>
     <t>13375</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13375/13375_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13375/13375_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR POSTE DE ILUMINAÇÃO PÚBLICA NA RUA CAPITÃO JOÃO GARCIA ROSA, 444, BAIRRO IPANEMA.</t>
   </si>
   <si>
     <t>13376</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13376/13376_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13376/13376_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR DOIS POSTES DE ILUMINAÇÃO PÚBLICA NA RUA TUPIS.</t>
   </si>
   <si>
     <t>13377</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13377/13377_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13377/13377_texto_integral.doc</t>
   </si>
   <si>
     <t>PATROLAR E COLOCAR CASCALHO EM CÓRREGO RICO, ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. JOSÉ MOREIRA DA SILVA.</t>
   </si>
   <si>
     <t>13378</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13378/13378_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13378/13378_texto_integral.doc</t>
   </si>
   <si>
     <t>COLOCAR MANILHAS NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. NELCI DA SILVA, EM PORTO DAS POSSES.</t>
   </si>
   <si>
     <t>13379</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13379/13379_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13379/13379_texto_integral.doc</t>
   </si>
   <si>
     <t>PATROLAR E COLOCAR CASCALHO NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. ANTÔNIO AUGUSTO DE SANTANA, EM SÃO LUIZ DE BAIXO.</t>
   </si>
   <si>
     <t>13380</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13380/13380_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13380/13380_texto_integral.doc</t>
   </si>
   <si>
     <t>ANEXAR AS DUAS SALAS DO GRUPO ESCOLAR DE LEAL.</t>
   </si>
   <si>
     <t>13381</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13381/13381_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13381/13381_texto_integral.doc</t>
   </si>
   <si>
     <t>FAZER CAPTAÇÃO DE ÁGUA DO CÓRREGO DE ABELHA PARA ABASTECER A CAIXA DE DISTRIBUIÇÃO DE ÁGUA DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>13382</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13382/13382_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13382/13382_texto_integral.doc</t>
   </si>
   <si>
     <t>À EMPRESA SÃO GERALDO TURISMO, IMPLANTAR LINHA DIÁRIA ATÉ A COMUNIDADE DE ARRAIAL DOS AFONSOS.</t>
   </si>
   <si>
     <t>13383</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13383/13383_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13383/13383_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR POSTE DE ILUMINAÇÃO NO BECO SITUADO ENTRE AS RUAS ESPÍRITO SANTO E DR. ADÉLIO MACIEL</t>
   </si>
   <si>
     <t>13384</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13384/13384_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13384/13384_texto_integral.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL A COLOCAÇÃO DE CASCALHO EM UM TRECHO DA RUA ZAMA PEREIRA, NO BAIRRO CERRADO.</t>
   </si>
   <si>
     <t>13385</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13385/13385_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13385/13385_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA DO PASSEIO DA RUA SÃO GERALDO, ENTRE AS RUAS ILDEFONSO BERNARDES E QUIRINO FONSECA.</t>
   </si>
   <si>
     <t>13386</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13386/13386_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13386/13386_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZA LIMPEZA DA PRAÇA DOIS, SITUADA ENTRE AS RUAS MARIA DAS DORES E 4, BAIRRO ITAMARATY.</t>
   </si>
   <si>
     <t>13387</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13387/13387_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13387/13387_texto_integral.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL A COLOCAÇÃO DE MANILHAS NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. ARGEU LUÍS DA COSTA, NA COMUNIDADE DE CEDRO.</t>
   </si>
   <si>
     <t>13388</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13388/13388_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13388/13388_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DE ESTRADA EM BASÍLIOS, DANDO ACESSO ÀS PROPRIEDADES DOS SRS. NENÉM TRISTÃO, LÁZARO TRISTÃO, IBRAIM TRISTÃO, ORLANDO JOSÉ DE SOUSA E TEREZINHA SOARES DE CARVALHO.</t>
   </si>
   <si>
     <t>13389</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13389/13389_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13389/13389_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR ESTADINHO COMUNITÁRIO EM MAJOR PORTO</t>
   </si>
   <si>
     <t>13390</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13390/13390_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13390/13390_texto_integral.doc</t>
   </si>
   <si>
     <t>AO PREFEITO A AQUISIÇÃO DE IMÓVEL DE PROPRIEDADE DO SR. ARTUR FRANCISCO AMÂNCIO, EM SANTA MARIA, PARA QUE NELE SEJA REALIZADO O ATENDIMENTO MÉDICO.</t>
   </si>
   <si>
     <t>13391</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t xml:space="preserve">José Humberto da Silva , Cleinio Francisco de Carvalho, José Osmar de Castro - Guiguim, Lázaro André Ribeiro </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13391/13391_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13391/13391_texto_integral.doc</t>
   </si>
   <si>
     <t>LIBERAR ESTACIONAMENTO MONITORADO PELOS PARQUÍMETROS, AOS SÁBADOS, PELA MANHÃ.</t>
   </si>
   <si>
     <t>13392</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13392/13392_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13392/13392_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">À CTBC A INSTALAÇÃO DE UM TELEFONE PÚBLICO COMUNITÁRIO &amp;#8211; TPC, NA RUA ONALDO LIMA, PRÓXIMO AO Nº 733, NO BAIRRO JARDIM CÉU AZUL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>13393</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13393/13393_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13393/13393_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR LINHA TCUM NO BAIRRO RESIDENCIAL MONJOLO.</t>
   </si>
   <si>
     <t>13394</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13394/13394_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13394/13394_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DA PRAÇA B, NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>13395</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13395/13395_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13395/13395_texto_integral.doc</t>
   </si>
   <si>
     <t>AO SENADOR ARLINDO PORTO, SOLICITANDO A ELABORAÇÃO DE PROJETO DE LEI FIXANDO NOVO PISO SALARIAL PARA AUXILIARES DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>13396</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13396/13396_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13396/13396_texto_integral.doc</t>
   </si>
   <si>
     <t>AO SENADOR ARLINDO PORTO E AO DEPUTADO FEDERAL ANTÔNIO DO VALLE RAMOS, SOLICITANDO AUXÍLIO PARA A IMPLANTAÇÃO DE SISTEMA DE TELEFONIA EM CÓRREGO RICO.</t>
   </si>
   <si>
     <t>13397</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13397/13397_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13397/13397_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORAR VARRIÇÃO NOS BAIRROS JARDIM DOS ANDRADAS E RESIDENCIAL GRAMADO.</t>
   </si>
   <si>
     <t>13398</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13398/13398_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13398/13398_texto_integral.doc</t>
   </si>
   <si>
     <t>FAZER NOVA DISTRIBUIÇÃO DOS PONTOS DE EMBARQUE E DESEMBARQUE DE USUÁRIOS DO TCUM, NA AV. BRASIL.</t>
   </si>
   <si>
     <t>13399</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13399/13399_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13399/13399_texto_integral.doc</t>
   </si>
   <si>
     <t>EXTENDER LINHA DO TCUM A TODO O BAIRRO VILA ROSA.</t>
   </si>
   <si>
     <t>13400</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13400/13400_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13400/13400_texto_integral.doc</t>
   </si>
   <si>
     <t>INTENSIFICAR COLETA DE LIXO NO BAIRRO VILA ROSA, ESPECIALMENTE NAS RUAS 2, 30, 69, FINAL DA RUA BAHIA, RORAIMA, CARMO DO PARANAÍBA E MINAS GERAIS.</t>
   </si>
   <si>
     <t>13401</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13401/13401_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13401/13401_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR REDE PLUVIAL NA RUA SEBASTIÃO TOMÁS DE MAGALHÃES, PRÓXIMO AO Nº 190, BAIRRO NOVA FLORESTA I.</t>
   </si>
   <si>
     <t>13402</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13402/13402_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13402/13402_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCOLA MUNICIPAL PARA CURSO PRÉ-ESCOLAR OU EXTENSÃO E IMPLANTAÇÃO DESTE NAS PROXIMIDADES DOS BAIRROS ALVORADA I E II, BAIRRO JARDIM ITAMARATY, CARAMURU, SORRISO, CORAÇÃO EUCARÍSTICO E NOSSA SENHORA FÁTIMA.</t>
   </si>
   <si>
     <t>13403</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13403/13403_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13403/13403_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO RESIDENCIAL MONJOLO.</t>
   </si>
   <si>
     <t>13404</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13404/13404_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13404/13404_texto_integral.doc</t>
   </si>
   <si>
     <t>FIRMAR CONVÊNIO COM CLÍNICAS E/OU HOSPITAIS QUE PARA FAÇAM REVISÃO EM MARCAPASSO PELO SUS.</t>
   </si>
   <si>
     <t>13405</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13405/13405_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13405/13405_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MATA-BURROS EM SERRA DA QUINA, BENEFICIANDO AS PROPRIEDADES DOS SRS. SEBASTIÃO RIBEIRO E JOÃO SALVIANO</t>
   </si>
   <si>
     <t>13406</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13406/13406_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13406/13406_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LABORATÓRIO MUNICIPAL EM PILAR.</t>
   </si>
   <si>
     <t>13407</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13407/13407_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13407/13407_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BUEIRO NA RUA BARÃO DO RIO BRANCO, EM FRENTE A AUTO PEÇAS CAMPOS.</t>
   </si>
   <si>
     <t>13408</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13408/13408_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13408/13408_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS PARA A RUA FRANCISCO LEONEL: ASFALTAMENTO (TRECHO FINAL), TRANSFERÊNCIA DO POSTE DE ILUMINAÇÃO PÚBLICA E CONSTRUÇÃO DE TREVO.</t>
   </si>
   <si>
     <t>13409</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Edimê Erlinda de Lima Avelar, Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13409/13409_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13409/13409_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA SÃO JOSÉ, NO BAIRRO LAGOINHA.</t>
   </si>
   <si>
     <t>13410</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13410/13410_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13410/13410_texto_integral.doc</t>
   </si>
   <si>
     <t>AO SENADOR ARLINDO PORTO, INCLUIR, NA LEGISLAÇÃO FEDERAL, OS APOSENTADOS E PENSIONISTAS QUE NÃO RECEBEM 13º SALÁRIO, A EXEMPLO DAQUELES QUE INTEGRAM O BENEFÍCIO DE ESPÉCIE 87, DENTRE OUTROS.</t>
   </si>
   <si>
     <t>13411</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13411/13411_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13411/13411_texto_integral.doc</t>
   </si>
   <si>
     <t>DUPLICAÇÃO DA AV. DAS QUARESMEIRAS, NO BAIRRO ALTO COLINA</t>
   </si>
   <si>
     <t>13412</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13412/13412_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13412/13412_texto_integral.doc</t>
   </si>
   <si>
     <t>COLOCAR LÂMPADAS NOS TRÊS POSTES INSTALADOS NA ESTRADA DO CANAVIAL, PRÓXIMO ÀS MOLAS AMERICANAS.</t>
   </si>
   <si>
     <t>13413</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13413/13413_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13413/13413_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR SEMÁFOROS NAS CONFLUÊNCIAS DAS RUAS SILVA GUERRA E BARÃO DE RIO BRANCO.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Tributos</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5158/5158_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5158/5158_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE PATOS DE MINAS, EXERCÍCIO DE 1991.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5159/5159_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5159/5159_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE PATOS ED MINAS, EXERCÍCIO DE 1995.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5160/5160_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5160/5160_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ BENEMÉRITA A SRA. GLÁUCIA NASSE DE CARVALHO.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t xml:space="preserve">Maria Beatriz de Castro A. Savassi - Béia Savassi, Eduardo Custódio do Amaral Gontijo Maia </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5161/5161_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5161/5161_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SR. RAFAEL GOMES DE ALMEIDA.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5162/5162_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5162/5162_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SR. ARLINDO PEREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5163/5163_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5163/5163_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE PATOS DE MINAS, EXERCÍCIO DE 1996.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5164/5164_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5164/5164_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SR. JACY CAETANO DE VASCONCELOS.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t xml:space="preserve">Edimê Erlinda de Lima Avelar, Eduardo Custódio do Amaral Gontijo Maia , José Humberto da Silva , Julio César Ferreira </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5165/5165_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5165/5165_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ PATENSE À SRA. SELVITA GONÇALVES DO AMARAL.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro Lucas Rodrigues - Xará, Edimê Erlinda de Lima Avelar, José Café Rodrigues de Oliveira , José Humberto da Silva </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5166/5166_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5166/5166_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO AO SR. JOSÉ PEREIRA BORGES.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5167/5167_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5167/5167_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SR. SEBASTIÃO PEREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5168/5168_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5168/5168_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE PATOS DE MINAS, EXERCÍCIO DE 1993.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5169/5169_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5169/5169_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE PATOS DE MINAS, EXERCÍCIO DE 1994.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5170/5170_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5170/5170_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE PATOS DE MINAS, EXERCÍCIO DE 1997.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5171/5171_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5171/5171_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SR. FRANCISCO MELGAÇO DE FARIA.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5172/5172_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5172/5172_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO AO SENHOR ARLINDO PORTO NETO.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5173/5173_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5173/5173_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SR. JULIO CÉSAR FERREIRA GUARIGLIA.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>Cleinio Francisco de Carvalho, Maria Beatriz de Castro A. Savassi - Béia Savassi, Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5174/5174_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5174/5174_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO DE PATOS DE MINAS AO SR. OSMILDO EUSTÁQUIO DE SOUSA.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t xml:space="preserve">Valter Carneiro de Lima, Hermes Alves de Oliveira , José Café Rodrigues de Oliveira , José Humberto da Silva , Lázaro André Ribeiro </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5175/5175_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5175/5175_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SR. CORONEL PM MAURO LÚCIO GONTIJO.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t xml:space="preserve">Valter Carneiro de Lima, José Café Rodrigues de Oliveira , José Humberto da Silva , Lázaro André Ribeiro </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5176/5176_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5176/5176_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SR. CORONEL PM JOSÉ ANTONINHO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>José Pereira Brandão , Cleinio Francisco de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5177/5177_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5177/5177_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO DE PATOS DE MINAS, AO SR. ANTÔNIO DO VALLE RAMOS.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
     <t>CRIA OS CARGOS PÚBLICOS QUE IDENTIFICA.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>AUMENTA O NÚMERO DE CARGOS QUE IDENTIFICA.</t>
   </si>
@@ -2831,159 +2831,159 @@
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DOS §§ 3º E 4º E ACRESCENTA OS §§ 5º, 6º E 7º DO ART. 67, DA LEI COMPLEMENTAR Nº 002/90.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º E OS ANEXOS III E IV, DA LEI COMPLEMENTAR Nº 116, DE 05 DE ABRIL DE 2000 E O QUADRO DE CLASSIFICAÇÃO DE CARGOS DA LEI COMPLEMENTAR Nº 018, DE 14 DE DEZEMBRO DE 1993.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CONCEDER REMISSÃO DE DÉBITOS FISCAIS INSCRITOS EM DÍVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4530/4530_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4530/4530_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO E O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>CONCEDE ANISTIA PARCIAL AOS CRÉDITOS TRIBUTÁRIOS DO MUNICÍPIO, NAS CONDIÇÕES QUE ESPECIFICA E CANCELA CRÉDITOS FISCAIS DE PEQUENO VALOR.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Valter Carneiro de Lima, Edimê Erlinda de Lima Avelar, Hermes Alves de Oliveira , Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4550/4550_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4550/4550_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR Nº 086, DE 21 DE DEZEMBRO DE 1998, QUE DISPÕE SOBRE A TAXA DE ESGOTO SANITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4554/4554_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4554/4554_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE DO CONSUMO DE ÁGUA EM NOVOS PRÉDIOS PÚBLICOS E PRIVADOS NÃO RESIDENCIAIS.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4555/4555_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4555/4555_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA O INCISO III, DO ART. 232, DA LEI 2.550, MODIFICADO PELA LEI COMPLEMENTAR 062, DE 30 DE DEZEMBRO DE 1997.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4556/4556_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4556/4556_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA O ART. 8º, MODIFICAM-SE A LETRA A, DO ART. 7º, E O ART. 16, DA LEI COMPLEMENTAR 053, DE 3 DE SETEMBRO DE 1997.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>Cleinio Francisco de Carvalho, Altamir Fernandes de Souza, Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4559/4559_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4559/4559_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE PROTEÇÃO, CONSERVAÇÃO E MELHORIA DO MEIO AMBIENTE, SEUS FINS E MECANISMOS DE FORMULAÇÃO E APLICAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4536/4536_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4536/4536_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO  DO CONSELHO MUNICIPAL DE AGROPECUÁRIA E ABASTECIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4538/4538_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4538/4538_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSOLIDA AS NORMAS MUNICIPAIS RELATIVAS AOS PORTADORES DE DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Cleinio Francisco de Carvalho, Eustáquio José da Silva, José Azevedo dos Santos , José Carlos da Silva - Carlito, José Osmar de Castro - Guiguim, José Pereira Brandão , Maria Beatriz de Castro A. Savassi - Béia Savassi, Valter Carneiro de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4545/4545_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4545/4545_texto_integral.doc</t>
   </si>
   <si>
     <t>EXTINGUE A TAXA DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>José Pereira Brandão , Cleinio Francisco de Carvalho, Eustáquio José da Silva, Hermes Alves de Oliveira , José Azevedo dos Santos , José Carlos da Silva - Carlito, José Osmar de Castro - Guiguim, Maria Beatriz de Castro A. Savassi - Béia Savassi, Pedro Lucas Rodrigues - Xará, Valter Carneiro de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4549/4549_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4549/4549_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE DEFESA DO CONTRIBUINTE DO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9898</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9907</t>
   </si>
   <si>
     <t>1269</t>
   </si>
@@ -3110,78 +3110,78 @@
     <t>9973</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>CONCEDE DIREITO REAL DE USO DE IMÓVEL DO MUNICÍPIO À ASSOCIAÇÃO COMUNITÁRIA DO BAIRRO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>9977</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t xml:space="preserve">DERROGA A LEI Nº 4.794 DE 08 DE DEZEMBRO DE 1999, SUPRIMINDO O PARÁGRAFO ÚNICO DO ART. 5º_x000D_
 </t>
   </si>
   <si>
     <t>9978</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9978/9978_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9978/9978_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A FIRMAR CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9979</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATIFICAÇÃO DE PRODUTIVIDADE FISCAL &amp;#8211; GPF E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>9985</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9985/9985_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9985/9985_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2001 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9998</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
     <t>1346</t>
   </si>
@@ -3200,51 +3200,51 @@
   <si>
     <t>10006</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>CONCEDE AJUDA FINANCEIRA AO ESPORTE CLUBE MAMORÉ.</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>AUTORIZA A REVERSÃO DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10015</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10015/10015_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10015/10015_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEIS À EMPRESA FLÁVIO VICENTE RODRIGUES RIOS E CIA. LTDA. &amp;#8211;ME.</t>
   </si>
   <si>
     <t>10030</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A FIRMAR CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10040</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI 4.023, DE 13 DE SETEMBRO DE 1995 E REVOGA A LEI Nº 4.841, DE 2 DE JUNHO DE 2000.</t>
   </si>
   <si>
     <t>10042</t>
   </si>
@@ -3372,2253 +3372,2253 @@
     <t>20060</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE O PROGRAMA ANUAL DE TRABALHO, ORÇA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2001_x000D_
 </t>
   </si>
   <si>
     <t>10071</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A SUBVENCIONAR ENTIDADES QUE MENCIONA</t>
   </si>
   <si>
     <t>10072</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10072/10072_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10072/10072_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA O ORÇAMENTO PLURIANUAL DE INVESTIMENTOS PARA O EXERCÍCIO DE 2001.</t>
   </si>
   <si>
     <t>10078</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL À EMPRESA PAESAN-PAVIMENTAÇÃO ENGENHARIA E SANEAMENTO LTDA.</t>
   </si>
   <si>
     <t>10079</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL À EMPRESA INDÚSTRIA E COMÉRCIO CARVALHO.</t>
   </si>
   <si>
     <t>10080</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 1º, 2º E 3º DA LEI Nº 2.518, DE 07 DE NOVEMBRO DE 1989.</t>
   </si>
   <si>
     <t>10081</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10081/10081_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10081/10081_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI 4.817, DE 13 DE JANEIRO DE 2000</t>
   </si>
   <si>
     <t>10083</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10083/10083_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10083/10083_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE IMÓVEL À FUNDAÇÃO CULTURAL DO ALTO PARANAÍBA &amp;#8211; FUCAP_x000D_
 </t>
   </si>
   <si>
     <t>10085</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10085/10085_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10085/10085_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL AO AMPARO MATERNAL EURÍPEDES NOVELINO</t>
   </si>
   <si>
     <t>10086</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL À COPA &amp;#8211; CONTENÇÕES PATENSE LTDA.</t>
   </si>
   <si>
     <t>10090</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10090/10090_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10090/10090_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL À SOCIEDADE DOS SURDOS DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>10092</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL AO GRUTA &amp;#8211; GRUPO DE TEATRO AMADOR</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9882/9882_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9882/9882_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA CARLOS NOGUEIRA JÚNIOR A ATUAL AVENIDA PARIS, LOCALIZADA NO BAIRRO COPACABANA.</t>
   </si>
   <si>
     <t>9883</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9883/9883_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9883/9883_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI 2.132, DE 11 DE AGOSTO DE 1986, QUE DECLARA DE UTILIDADE PÚBLICA O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DE BOASSARA.</t>
   </si>
   <si>
     <t>9884</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9884/9884_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9884/9884_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 3.605/93, QUE INSTITUI A TAXA DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9885</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9885/9885_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9885/9885_texto_integral.doc</t>
   </si>
   <si>
     <t>DETERMINA A CRIAÇÃO DE CENTROS DE INFORMÁTICA NAS ESCOLAS DE ENSINO MÉDIO DA REDE PÚBLICA DO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>9886</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9886/9886_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9886/9886_texto_integral.doc</t>
   </si>
   <si>
     <t>ISENTA O CIDADÃO DESEMPREGADO DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSO PÚBLICO NO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>9887</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9887/9887_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9887/9887_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA SEBASTIÃO ALVES OLIVEIRA SOBRINHO A ATUAL TRAVESSA B, LOCALIZADA NO BAIRRO CRISTO REDENTOR.</t>
   </si>
   <si>
     <t>9888</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9888/9888_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9888/9888_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA LAURA FONSECA A ATUAL RUA 09, LOCALIZADA NO BAIRRO RESIDENCIAL MONJOLO.</t>
   </si>
   <si>
     <t>9889</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Altamir Fernandes de Souza, Edimê Erlinda de Lima Avelar, Valter Carneiro de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9889/9889_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9889/9889_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º, DO ART. 2º, DA LEI 4.019, DE 31 DE AGOSTO DE 1995, QUE DISCIPLINA O USO DO PASSE ESCOLAR, MODIFICADO PELA LEI 4.589/98.</t>
   </si>
   <si>
     <t>9890</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9890/9890_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9890/9890_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO JÚLIO SILVA A ATUAL RUA 03, LOCALIZADA NO BAIRRO JARDIM CÉU AZUL.</t>
   </si>
   <si>
     <t>9891</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9891/9891_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9891/9891_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MALVINA BORGES BENFICA A ATUAL RUA 05, LOCALIZADA NO BAIRRO JARDIM CÉU AZUL.</t>
   </si>
   <si>
     <t>9892</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9892/9892_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9892/9892_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA DR. FERNANDO FALEIROS VALADÃO O PROLONGAMENTO DA ATUAL RUA DR. MÁRIO DA FONSECA FILHO, TRECHO LOCALIZADO NA QUADRA 67, BAIRRO JARDIM CÉU AZUL.</t>
   </si>
   <si>
     <t>9893</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9893/9893_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9893/9893_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO WENCESLAU DE SOUZA A ATUAL 1ª ALAMEDA, LOCALIZADA NOS BAIRROS NOVO HORIZONTE E JARDIM AQUÁRIUS.</t>
   </si>
   <si>
     <t>9894</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9894/9894_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9894/9894_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA ALBERTINA BONTEMPO DE SOUZA A ATUAL TRAVESSA B, LOCALIZADA NO BAIRRO JARDIM AQUÁRIUS.</t>
   </si>
   <si>
     <t>9895</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9895/9895_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9895/9895_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ EMÍDIO RODRIGUES A ATUAL RUA 04, LOCALIZADA NO BAIRRO JARDIM CÉU AZUL.</t>
   </si>
   <si>
     <t>9896</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9896/9896_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9896/9896_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA RUFINO GONÇALVES DA CUNHA A ATUAL RUA 01, LOCALIZADA NO BAIRRO JARDIM CÉU AZUL.</t>
   </si>
   <si>
     <t>9897</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9897/9897_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9897/9897_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 7º, DA LEI 4.692, DE 23 DE MARÇO DE 1999, QUE REGULAMENTA O SERVIÇO DE TRANSPORTE MOTO-TÁXI NO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>9899</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9899/9899_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9899/9899_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA DALVA FERREIRA SILVA A ATUAL RUA TRÊS, LOCALIZADA NO BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>9900</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9900/9900_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9900/9900_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA NILTON ALVES CÂNDIDO A ATUAL RUA UM, LOCALIZADA NO BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>9901</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9901/9901_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9901/9901_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI 2.122, DE 11 DE AGOSTO DE 1986, QUE DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO EVANGÉLICA DE PATOS DE MINAS &amp;#8211;ABEPAM.</t>
   </si>
   <si>
     <t>9902</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9902/9902_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9902/9902_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI 4.176, DE 29 DE MAIO DE 1996, QUE DENOMINA DE RUA DR. MÁRIO DA FONSECA FILHO A ATUAL RUA 01, BAIRRO RESIDENCIAL GRAMADO.</t>
   </si>
   <si>
     <t>9903</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9903/9903_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9903/9903_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA WALDEMAR LOPES CANÇADO A ATUAL AVENIDA 01, LOCALIZADA NO BAIRRO ABNER AFONSO.</t>
   </si>
   <si>
     <t>9904</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9904/9904_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9904/9904_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA A FUNDAÇÃO PATENSE DO ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>9905</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9905/9905_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9905/9905_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ELSY ALVES DE OLIVEIRA A ATUAL RUA 02, LOCALIZADA NO BAIRRO JARDIM CÉU AZUL.</t>
   </si>
   <si>
     <t>9906</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9906/9906_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9906/9906_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAMPANHA MUNICIPAL DE PREVENÇÃO DE ACIDENTES DOMÉSTICOS.</t>
   </si>
   <si>
     <t>9913</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9913/9913_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9913/9913_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA MATÉRIA "EDUCAÇÃO FAMILIAR" NOS CURRÍCULOS DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9914</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9914/9914_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9914/9914_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA A DISCIPLINA "EDUCAÇÃO PARA O TRÂNSITO" NOS CURRÍCULOS DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9917</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9917/9917_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9917/9917_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI NA REDE MUNICIPAL DE ENSINO A DISCIPLINA QUE TRATA SOBRE O MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9918</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9918/9918_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9918/9918_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE DEPÓSITOS DE ÁGUA AO AR LIVRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9920</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9920/9920_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9920/9920_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE PENALIDADES AOS ESTABELECIMENTOS QUE ABRIGAREM CRIANÇAS E ADOLESCENTES DESACOMPANHADOS DOS PAIS OU RESPONSÁVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9922</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9922/9922_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9922/9922_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO &amp;#8211;IPTU AOS APOSENTADOS E PENSIONISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9923/9923_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9923/9923_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROTEÇÃO DAS MARGENS DOS MANANCIAIS DE ÁGUA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9925</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9925/9925_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9925/9925_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DA REALIZAÇÃO DO TESTE DE AVALIAÇÃO ORTOPÉDICA DA COLUNA &amp;#8211; TESTE DO MINUTO, NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9926</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9926/9926_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9926/9926_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO MENSAL DA RELAÇÃO DOS TRINTA MAIORES FORNECEDORES E PRESTADORES DE SERVIÇOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9927/9927_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9927/9927_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO NO VALOR ANUAL DO IPTU AOS CONTRIBUINTES QUE FIZEREM ADOÇÃO LEGAL DE CRIANÇAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9928</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9928/9928_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9928/9928_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS, O PROJETO CULTURAL ALTINO CAIXETA " LEÃO DE FORMOSA".</t>
   </si>
   <si>
     <t>9929</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9929/9929_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9929/9929_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATOS LESIVOS À LIMPEZA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9930/9930_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9930/9930_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA DO ESPORTE NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9931</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9931/9931_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9931/9931_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10004/10004_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10004/10004_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE PATROCÍNIOS NOS UNIFORMES ESCOLARES DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9936</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>Lázaro André Ribeiro , Cleinio Francisco de Carvalho, Hermes Alves de Oliveira , José Humberto da Silva , Pedro Lucas Rodrigues - Xará, Valter Carneiro de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9936/9936_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9936/9936_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE ALAMEDA RUBENS MAGNINO A ATUAL RUA PERU, LOCALIZADA NO BAIRRO CÔNEGO GETÚLIO.</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>Altamir Fernandes de Souza, Cleinio Francisco de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9938/9938_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9938/9938_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGAM-SE AS ALÍNEAS D E F, DO INCISO III, DO ART. 53, DA LEI 4.817, DE _x000D_
 13 DE JANEIRO DE 2000._x000D_
 </t>
   </si>
   <si>
     <t>20049</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t xml:space="preserve">Comissão de Legislação, Justiça e Redação </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/20049/20049_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/20049/20049_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REFINANCIAR A DÍVIDA MOBILIARIA E OS SALDOS DEVEDORES DE OPERAÇÕES DE CRÉDITO INTERNO DE RESPONSABILIDADE DA ADMINISTRAÇÃO DIRETA JUNTO À UNIÃO.</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9942/9942_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9942/9942_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 3º, DA LEI 4.129, DE 8 DE ABRIL DE 1996.</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9943/9943_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9943/9943_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO ALEITAMENTO MATERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9944</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9944/9944_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9944/9944_texto_integral.doc</t>
   </si>
   <si>
     <t>DISCIPLINA A ADMINISTRAÇÃO DE MEDICAMENTO A ALUNO NAS ESCOLAS PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9947</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9947/9947_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9947/9947_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE NOTIFICAÇÃO, EM CARÁTER DE URGÊNCIA DOS CASOS DE MORTE ENCEFÁLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9949</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9949/9949_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9949/9949_texto_integral.doc</t>
   </si>
   <si>
     <t>OBRIGA AS FARMÁCIAS E DROGARIAS A AFIXAREM CARTAZES COM NOME E INFORMAÇÕES SOBRE MEDICAMENTOS GENÉRICOS.</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9950/9950_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9950/9950_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ QUINTINO DE ANDRADE A ATUAL VILA A, LOCALIZADA NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>9952</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9952/9952_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9952/9952_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA CARGA HORÁRIA DOS SERVIDORES PÚBLICOS MUNICIPAIS, QUE SEJAM RESPONSÁVEIS LEGAIS POR DEFICIENTES FÍSICOS, SENSORIAIS OU MENTAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9956</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9956/9956_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9956/9956_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O CÓDIGO DE DEFESA DO CONTRIBUINTE.</t>
   </si>
   <si>
     <t>9961</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9961/9961_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9961/9961_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA IVAN JOSÉ CAETANO A ATUAL RUA SANTO ANTÔNIO, LOCALIZADA NO BAIRRO CAIÇARAS.</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro Lucas Rodrigues - Xará, José Café Rodrigues de Oliveira </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9962/9962_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9962/9962_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE JOSÉ TEÓFILO PIAU O ABATEDOURO MUNICIPAL</t>
   </si>
   <si>
     <t>9964</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9964/9964_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9964/9964_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI 4.175, DE 29 DE MAIO DE 1996, QUE DECLARA DE UTILIDADE PÚBLICA O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DE BAIANOS.</t>
   </si>
   <si>
     <t>9966</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9966/9966_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9966/9966_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PONTE ANTÔNIO LUIZ DA COSTA A PONTE LOCALIZADA SOBRE O CÓRREGO DA MATA, NA LOCALIDADE DO CEDRO.</t>
   </si>
   <si>
     <t>9967</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9967/9967_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9967/9967_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TREVO PAULO MADAR PIVA O TREVO LOCALIZADO NO ENTRONCAMENTO DA BR-365 COM A MGT-354.</t>
   </si>
   <si>
     <t>9968</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9968/9968_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9968/9968_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE ALAMEDA TEIA A RUA SEM DENOMINAÇÃO, LOCALIZADA NO BAIRRO RESIDENCIAL GRAMADO.</t>
   </si>
   <si>
     <t>9970</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9970/9970_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9970/9970_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA A COLETA SELETIVA PARA BATERIAS DE USO CELULAR, ESGOTADAS, OBRIGANDO OS REVENDEDORES AUTORIZADOS A RECOLHE-LAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9972</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9972/9972_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9972/9972_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O ESTATUTO DO IDOSO NO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9974</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>Eduardo Custódio do Amaral Gontijo Maia , Altamir Fernandes de Souza, Cleinio Francisco de Carvalho, Edimê Erlinda de Lima Avelar, Eustáquio José da Silva, Hermes Alves de Oliveira , José Café Rodrigues de Oliveira , José Carlos da Silva - Carlito, José Osmar de Castro - Guiguim, Maria Beatriz de Castro A. Savassi - Béia Savassi</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9974/9974_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9974/9974_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE LEONIDES ALVES DA ROCHA O COMPLEXO DE CRECHES SITUADO NO BAIRRO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>9975</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9975/9975_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9975/9975_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE PRAÇA DR. FERNANDO FALEIROS VALADÃO A ATUAL PRAÇA  A, LOCALIZADA NO BAIRRO RESIDENCIAL GRAMADO_x000D_
 </t>
   </si>
   <si>
     <t>9976</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>Hermes Alves de Oliveira , Cleinio Francisco de Carvalho, Edimê Erlinda de Lima Avelar, Eduardo Custódio do Amaral Gontijo Maia , José Azevedo dos Santos , José Osmar de Castro - Guiguim, José Pereira Brandão , Julio César Ferreira , Lázaro André Ribeiro , Pedro Lucas Rodrigues - Xará, Valter Carneiro de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9976/9976_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9976/9976_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DE PATROCÍNIOS NOS UNIFORMES E MATERIAL ESCOLAR DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>9981</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t xml:space="preserve">Cleinio Francisco de Carvalho, José Pereira Brandão </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9981/9981_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9981/9981_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA AO EXECUTIVO MUNICIPAL A REFORMAR CASAS NO BAIRRO SANTA LUZIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9982</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9982/9982_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9982/9982_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA AO EXECUTIVO MUNICIPAL A REFORMAR CASAS NO BAIRRO SÃO JOSÉ OPERÁRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9983</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9983/9983_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9983/9983_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA AO EXECUTIVO MUNICIPAL A REFORMAR CASAS NO BAIRRO JARDIM AQUÁRIUS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9984</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9984/9984_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9984/9984_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA AO EXECUTIVO MUNICIPAL A REFORMAR CASAS NO BAIRRO ALTO DA COLINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9986</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9986/9986_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9986/9986_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONSTRUIR PASSEIOS NO BAIRRO JARDIM ESPERANÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9987</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9987/9987_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9987/9987_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONSTRUIR PASSEIOS NO BAIRRO SEBASTIÃO AMORIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9988</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9988/9988_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9988/9988_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONSTRUIR PASSEIOS NO BAIRRO ANTÔNIO CAIXETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9989</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9989/9989_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9989/9989_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ELIAS JOSÉ DA COSTA A ATUAL ALAMEDA D, LOCALIZADA NO BAIRRO JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>9990</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9990/9990_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9990/9990_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MIRICO CAIXETA A ATUAL ALAMEDA A, LOCALIZADA NO BAIRRO JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>9991</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9991/9991_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9991/9991_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MARIA CLARA CAIXETA MENDES A ATUAL ALAMEDA B, LOCALIZADA NO BAIRRO JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>9992</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9992/9992_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9992/9992_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ALZIR MACHADO DA FONSECA A ATUAL RUA 19, BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>9993</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9993/9993_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9993/9993_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ELISA RODRIGUES LUCAS A ATUAL RUA 18, DO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>9994</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9994/9994_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9994/9994_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O GRUPO DE ASSISTÊNCIA SOCIAL, PAROQUIAL &amp;#8211;GASP.</t>
   </si>
   <si>
     <t>9995</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t xml:space="preserve">Eustáquio José da Silva, José Azevedo dos Santos </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9995/9995_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9995/9995_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PONTE JOSÉ ALVES PEREIRA A PONTE LOCALIZADA SOBRE O CÓRREGO DO ARROZ, NA LOCALIDADE DE BASÍLIOS.</t>
   </si>
   <si>
     <t>9996</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9996/9996_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9996/9996_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOÃO BESSA DE LIMA A ATUAL RUA 02, LOCALIZADA NO BAIRRO CERRADO.</t>
   </si>
   <si>
     <t>9997</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9997/9997_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9997/9997_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA PAULO EDSON PEREIRA A ATUAL RUA G, LOCALIZADA NO BAIRRO JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>10002</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10002/10002_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10002/10002_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI 4.227, DE 22 DE AGOSTO DE 1996, QUE DECLARA DE UTILIDADE PÚBLICA A PASTORAL DO SENHOR</t>
   </si>
   <si>
     <t>10003</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10003/10003_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10003/10003_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE VENCIMENTOS AOS SERVIDORES DA CÂMARA MUNICIPAL DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10005</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>10007</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10007/10007_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10007/10007_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANA ROSA ANTONIETA A ATUAL RUA 03, LOCALIZADA NO BAIRRO CERRADO.</t>
   </si>
   <si>
     <t>10008</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10008/10008_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10008/10008_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA EGBERTO DA SILVA CAMPOS A ATUAL RUA 02, LOCALIZADA NO BAIRRO SEBASTIÃO AMORIM</t>
   </si>
   <si>
     <t>10009</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10009/10009_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10009/10009_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA CARLOS ALBERTO VILAÇA A ATUAL RUA F, LOCALIZADA NO BAIRRO JARDIM PANORÂMICO.</t>
   </si>
   <si>
     <t>10010</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10010/10010_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10010/10010_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ALDIVINO DE SOUZA A RUA QUE TEM INÍCIO NA AVENIDA MARABÁ E TÉRMINO EM TERRENOS DA AGROCERES.</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10011/10011_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10011/10011_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO DE PLACAS INDICATIVAS NOS PORTÕES DE ACESSO DAS PROPRIEDADES ONDE HAJA ANIMAIS FEROZES.</t>
   </si>
   <si>
     <t>10012</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10012/10012_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10012/10012_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS DE PROTEÇÃO AO CONSUMIDOR QUANTO À PROCEDÊNCIA E QUALIDADE DOS PRODUTOS COMBUSTÍVEIS, COMERCIALIZADOS NO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10013</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10013/10013_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10013/10013_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA IRACEMA VALADARES DE CAMPOS A ATUAL 29ª ALAMEDA, LOCALIZADA NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>10016</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10016/10016_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10016/10016_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA A OBRIGATORIEDADE DE MANTER GUARDA-VIDAS NAS PISCINAS E CURSOS D&amp;#8217;ÁGUA DOS CLUBES RECREATIVOS.</t>
   </si>
   <si>
     <t>10017</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10017/10017_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10017/10017_texto_integral.doc</t>
   </si>
   <si>
     <t>INTRODUZ CARTEIRAS REGULÁVEIS NAS ESCOLAS PÚBLICAS MUNICIPAIS DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>10018</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10018/10018_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10018/10018_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA &amp;#8220;ADOTE UMA RAMPA E UMA FAIXA&amp;#8221; E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10019</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10019/10019_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10019/10019_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO MUNICIPAL DE HABITAÇÃO POPULAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10020</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10020/10020_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10020/10020_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INTERDIÇÃO DE PASSEIOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10021</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10021/10021_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10021/10021_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE BENEFÍCIO AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>10022</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10022/10022_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10022/10022_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O SISTEMA DE CADASTRO DE CONTROLE SOBRE A MORTALIDADE MATERNA.</t>
   </si>
   <si>
     <t>10023</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10023/10023_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10023/10023_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE TAXAS MUNICIPAIS QUE INCIDEM SOBRE FESTAS DE RUA, PROMOVIDAS POR ENTIDADES RECONHECIDAS COMO DE UTILIDADE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>10024</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10024/10024_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10024/10024_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE DESREGULAMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10025</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10025/10025_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10025/10025_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE NOTIFICAÇÃO, EM CARÁTER DE EMERGÊNCIA, DOS CASOS DE MORTE ENCEFÁLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10026</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10026/10026_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10026/10026_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE ALTINO CAIXETA DE CASTRO &amp;#8220;LEÃO DE FORMOSA&amp;#8221; O TEATRO MUNICIPAL.</t>
   </si>
   <si>
     <t>10027</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10027/10027_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10027/10027_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA BOLSA-ESCOLA NO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10028</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10028/10028_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10028/10028_texto_integral.doc</t>
   </si>
   <si>
     <t>REGULAMENTA O REPASSE DE VERBAS DO EXECUTIVO PARA ENTIDADES COMUNITÁRIAS DE CARÁTER SOCIAL.</t>
   </si>
   <si>
     <t>10029</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10029/10029_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10029/10029_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DO BAIRRO RESIDENCIAL SORRISO.</t>
   </si>
   <si>
     <t>10031</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10031/10031_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10031/10031_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRANSPORTE ESCOLAR NO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>10032</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10032/10032_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10032/10032_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA SEBASTIÃO MALAQUIAS ESTEVAM A ATUAL RUA PIPOCA, LOCALIZADA NO BAIRRO RESIDENCIAL SORRISO.</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10033/10033_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10033/10033_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA CLÉRIA MARIA DE SOUZA A ATUAL TRAVESSA A, LOCALIZADA NO BAIRRO PADRE EUSTÁQUIO.</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10034/10034_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10034/10034_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOAQUIM MIGUEL DE SOUSA A ATUAL RUA C, LOCALIZADA NO BAIRRO PADRE EUSTÁQUIO.</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10035/10035_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10035/10035_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA HONORATA LUZIA RIBEIRO A PRAÇA LOCALIZADA NA QUADRA 07, SETOR 07, BAIRRO RESIDENCIAL MONJOLO.</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10036/10036_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10036/10036_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ CAIXETA QUEIROZ A ATUAL RUA U, LOCALIZADA NO BAIRRO SEBASTIÃO AMORIM.</t>
   </si>
   <si>
     <t>10037</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro Lucas Rodrigues - Xará, Eduardo Custódio do Amaral Gontijo Maia </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10037/10037_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10037/10037_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA GERALDO PEREIRA SIQUEIRA A ATUAL PRAÇA G, LOCALIZADA NO BAIRRO NOVA FLORESTA.</t>
   </si>
   <si>
     <t>10038</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA PADRE BATISTA BONO A ATUAL PRAÇA 2, LOCALIZADA NO BAIRRO JARDIM ITAMARATI.</t>
   </si>
   <si>
     <t>10039</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>Eustáquio José da Silva</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10039/10039_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10039/10039_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PONTE JERÔNIMO GONÇALVES DA CUNHA A PONTE LOCALIZADA SOBRE O CÓRREGO VIEIRAS, LOCALIDADE DE VIEIRAS.</t>
   </si>
   <si>
     <t>10041</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10041/10041_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10041/10041_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA EDSON ALAIR RIBEIRO A ATUAL RUA 14, LOCALIZADA NO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>10051</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10051/10051_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10051/10051_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA DOMINGOS DE MELO BORGES A ATUAL ALAMEDA 21 DO BAIRRO _x000D_
 NOVA FLORESTA II_x000D_
 </t>
   </si>
   <si>
     <t>10052</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10052/10052_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10052/10052_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE PRAÇA CELSO MAURÍCIO DA SILVA A ATUAL PRAÇA B, DO BAIRRO BOA VISTA_x000D_
 </t>
   </si>
   <si>
     <t>10053</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10053/10053_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10053/10053_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA AFFONSO GOMEZ A ATUAL  RUA GEMINI, DO BAIRRO JARDIM PELUZZO</t>
   </si>
   <si>
     <t>10054</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t xml:space="preserve">José Pereira Brandão , Hermes Alves de Oliveira </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10054/10054_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10054/10054_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA NERY AFONSO DE CAMPOS A RUA MARTE, BAIRRO JARDIM PELUZZO</t>
   </si>
   <si>
     <t>10055</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10055/10055_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10055/10055_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ALAOR ROCHA AMARAL A ATUAL RUA MERCÚRIO, DO BAIRRO JARDIM PELUZZO</t>
   </si>
   <si>
     <t>10056</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10056/10056_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10056/10056_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA NAUR GUIMARÃES A ATUAL RUA TAURUS, DO BAIRRO JARDIM PELUZZO</t>
   </si>
   <si>
     <t>10057</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10057/10057_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10057/10057_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MARCELOS SIMÃO BASÍLIO, A ATUAL RUA ARAGÃO, DO BAIRRO JARDIM PELUZZO</t>
   </si>
   <si>
     <t>10058</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10058/10058_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10058/10058_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA TIANA DO BÉ A ARUA ESCORPIÃO DO BAIRRO JARDIM PELUZZO</t>
   </si>
   <si>
     <t>10059</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10059/10059_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10059/10059_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA NIVALDA BORGES BELLUCO A ATUAL RUA ARIES DO BAIRRO JARDIM PELUZZO_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>10060</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10060/10060_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10060/10060_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA DR. ANTÔNIO VIEIRA CAIXETA A ATUAL RUA PLUTÃO, DO BAIRRO JARDIM PELUZZO</t>
   </si>
   <si>
     <t>10063</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10063/10063_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10063/10063_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA FÁBIO ARAÚJO PEREIRA A ATUAL ALAMEDA A, LOCALIZADA NO BAIRRO BRASIL.</t>
   </si>
   <si>
     <t>10064</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10064/10064_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10064/10064_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA  A ASSOCIAÇÃO DE PAIS, MESTRES E ALUNOS DO CONSERVATÓRIO MUNICIPAL &amp;#8220;GALDINA CORRÊA DA COSTA RODRIGUES&amp;#8221;.</t>
   </si>
   <si>
     <t>10065</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10065/10065_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10065/10065_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ELSE SANTOS SILVA A ATUAL RUA 01, LOCALIZADA NO BAIRRO ALTO DOS CAIÇARAS.</t>
   </si>
   <si>
     <t>10066</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10066/10066_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10066/10066_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA GULHERME CAIXETA DE QUEIROZ A ATUAL RUA 02, LOCALIZADA NO BAIRRO ALTO DOS CAIÇARAS.</t>
   </si>
   <si>
     <t>10073</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10073/10073_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10073/10073_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE PRAÇA JOSÉ SEVERINO DA CRUZ A ATUAL PRAÇA B, LOCALIZADA NO BAIRRO NOVO HORIZONTE_x000D_
 </t>
   </si>
   <si>
     <t>10074</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10074/10074_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10074/10074_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE PRAÇA IZAÍAS JOSÉ DE ANDRADE A ATUAL PRAÇA R, LOCALIZADA NO BAIRRO CIDADE JARDIM_x000D_
 </t>
   </si>
   <si>
     <t>10075</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10075/10075_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10075/10075_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE A CENTRAL DAS ASSOCIAÇÕES DE BAIRROS DE PATOS DE MINAS</t>
   </si>
   <si>
     <t>10076</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10076/10076_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10076/10076_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA JOSÉ VELOSO DA SILVA A ATUAL  ALAMEDA C, LOCALIZADA NO BAIRRRO JARDIM PANORÂMICO_x000D_
 </t>
   </si>
   <si>
     <t>10077</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10077/10077_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10077/10077_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE TRAVESSA JOÃO VICTOR MARQUES PIAU A ATUAL TRAVESSA A, LOCALIZADA NO BAIRRO BOA VISTA_x000D_
 </t>
   </si>
   <si>
     <t>10082</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DOS ARTIGOS 2º E 7º DA LEI  4.129, DE 8 DE ABRIL DE 1996, QUE REGULAMENTA A CONCESSÃO DE BOLSA DE ESTUDOS  PARA O ENSINO  SUPERIOR  E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>10084</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10084/10084_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10084/10084_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O AEROCLUBE DE PATOS DE MINAS</t>
   </si>
   <si>
     <t>10087</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro Lucas Rodrigues - Xará, Hermes Alves de Oliveira , José Azevedo dos Santos </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10087/10087_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10087/10087_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ATHAYDE PEREIRA DA FONSECA A ATUAL AV. MARABÁ.</t>
   </si>
   <si>
     <t>10088</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10088/10088_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10088/10088_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.817, DE 13 DE JANEIRO DE 2000.(REESTRUTURA O INSTITUTO DE PREVIDÊNCIA DE PATOS DE MINAS &amp;#8211;IPREM)</t>
   </si>
   <si>
     <t>10089</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10089/10089_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10089/10089_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ITEM 5 DO ARTIGO 1º DA LEI MUNICIPAL Nº 4.251, DE 11 DE NOVEMBRO DE 1996</t>
   </si>
   <si>
     <t>10091</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10091/10091_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10091/10091_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A FRATERNIDADE ASSISTENCIAL MISSIONÁRIA ESTRELA DE DAVI &amp;#8211;FAMEDI &amp;#8211;TIA CIDA.</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10093/10093_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10093/10093_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA JOÃO JOSÉ DE SOUSA A ATUAL RUA DOS CANARINHOS, LOCALIZADA NO BAIRRO ALTO DO LIMOEIRO_x000D_
 </t>
   </si>
   <si>
     <t>10094</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10094/10094_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10094/10094_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA ISOLETA REGOSINA VIDA, A ATUAL RUA DOS PATATIVOS, LOCALIZADA BAIRRO ALTO DO LIMOEIRO_x000D_
 </t>
   </si>
   <si>
     <t>10095</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro Lucas Rodrigues - Xará, Julio César Ferreira </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10095/10095_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10095/10095_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA DRA. CLEIDE MARISA PORTO A ATUAL RUA 64, LOCALIZADA NO BAIRRO NOVA FLORESTA_x000D_
 </t>
   </si>
   <si>
     <t>10096</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10096/10096_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10096/10096_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOÃO BATISTA DE CARVALHO FILHO A ATUAL RUA DOS CURIÓS, LOCALIZADA NO BAIRRO ALTO DO LIMOEIRO</t>
   </si>
   <si>
     <t>10097</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10097/10097_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10097/10097_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO DO PREFEITO, DO VICE-PREFEITO E SECRETÁRIO MUNICIPAL, PARA A LEGISLATURA 2001/2004 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10098</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10098/10098_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10098/10098_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE CLÊNIO CESAR PEREIRA A SALA DE EXPOSIÇÕES DO TEATRO MUNICIPAL</t>
   </si>
   <si>
     <t>10099</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>Maria Beatriz de Castro A. Savassi - Béia Savassi</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10099/10099_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10099/10099_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE SEBASTIÃO CAMILO DA SILVA A QUADRA POLIESPORTIVA LOCALIZADA NO BAIRRO ALTO DA COLINA</t>
   </si>
   <si>
     <t>10100</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10100/10100_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10100/10100_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O PARANAÍBA CLUBE DE PESCA</t>
   </si>
   <si>
     <t>20106</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/20106/20106_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/20106/20106_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE CENTRO DE REFERÊNCIA HISTÓRICO-CULTURAL CASA OLEGÁRIO MACIEL O ATUAL CENTRO HISTÓRICO-CULTURAL DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>10101</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10101/10101_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10101/10101_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ARLINDO ANDRÉ BARBOSA A ATUAL 16ª ALAMEDA, LOCALIZADA NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>10102</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10102/10102_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10102/10102_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PONTE MARCÍLIA ANA BARBOSA PEREIRA A PONTE LOCALIZADA SOBRE O CÓRREGO POSSES DO CHUMBO, LOCALIDADE DE POSSES DO CHUMBO.</t>
   </si>
   <si>
     <t>10103</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10103/10103_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10103/10103_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA ALTINO JOSÉ DE MATOS A ATUAL PRAÇA B, LOCALIZADA NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>10104</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10104/10104_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10104/10104_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO ROSA DA SILVA A ATUAL RUA DOS PAPAGAIOS, LOCALIZADA NO BAIRRO ALTO LIMOEIRO.</t>
   </si>
   <si>
     <t>10105</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10105/10105_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10105/10105_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MARIANA ROSA DE SOUSA (MAROCA) A ATUAL RUA DAS JANDAIAS, LOCALIZADA NO BAIRRO ALTO LIMOEIRO.</t>
   </si>
   <si>
     <t>10106</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>José Humberto da Silva , Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10106/10106_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10106/10106_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOÃO BATISTA OLIVIERI A ATUAL 25ª ALAMEDA, LOCALIZADA NOS BAIRROS NOVO HORIZONTE, JARDIM CALIFÓRNIA II E NOVA FLORESTA.</t>
   </si>
   <si>
     <t>10107</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10107/10107_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10107/10107_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO DO SECRETÁRIO EXECUTIVO E PROCURADOR E CONSULTOR JURÍDICO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>15453</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15454</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15454/15454_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15454/15454_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$100,00</t>
   </si>
   <si>
     <t>15455</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15455/15455_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15455/15455_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$380,00</t>
   </si>
   <si>
     <t>15456</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15456/15456_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15456/15456_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$600,00</t>
   </si>
   <si>
     <t>15457</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15457/15457_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15457/15457_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$1.200,00</t>
   </si>
   <si>
     <t>15458</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15458/15458_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15458/15458_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$190,00</t>
   </si>
   <si>
     <t>15459</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15459/15459_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15459/15459_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$2.900,00</t>
   </si>
   <si>
     <t>15460</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15460/15460_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15460/15460_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$2.000,00</t>
   </si>
   <si>
     <t>15461</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15461/15461_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15461/15461_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$4.460/2OOO</t>
   </si>
   <si>
     <t>15462</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15462/15462_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15462/15462_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGAM-SE OS PARÁGRAFOS 1º, 2º E 3º, DO ARTIGO 156, DO REGIMENTO INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15463</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15463/15463_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15463/15463_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE O PROGRAMA ANUAL DE TRABALHO, ORÇA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 1999.</t>
   </si>
   <si>
     <t>15464</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15464/15464_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15464/15464_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$100,00.</t>
   </si>
   <si>
     <t>15465</t>
   </si>
   <si>
     <t>Edimê Erlinda de Lima Avelar, Cleinio Francisco de Carvalho, Hermes Alves de Oliveira , José Azevedo dos Santos , José Café Rodrigues de Oliveira , José Osmar de Castro - Guiguim, Lázaro André Ribeiro , Maria Beatriz de Castro A. Savassi - Béia Savassi</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15465/15465_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15465/15465_texto_integral.doc</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 111, DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>15466</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15466/15466_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15466/15466_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA &amp;#8220;AULA-VIVA&amp;#8221; A CÂMARA MUNICIPAL EM AÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15467</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15467/15467_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15467/15467_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º DA RESOLUÇÃO 103/98, QUE DISPÕE SOBRE  DIÁRIAS DE VIAGEM PARA VEREADORES E SERVIDORES.</t>
   </si>
   <si>
     <t>15468</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15468/15468_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15468/15468_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 39, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>15469</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15469/15469_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15469/15469_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$50.000,00</t>
   </si>
   <si>
     <t>15470</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15470/15470_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15470/15470_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$25.000,00.</t>
   </si>
   <si>
     <t>15471</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15471/15471_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15471/15471_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE O PROGRAMA ANUAL DE TRABALHO, ORÇA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2001.</t>
   </si>
   <si>
     <t>15472</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15472/15472_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15472/15472_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$145.000,00.</t>
   </si>
   <si>
     <t>15473</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15473/15473_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15473/15473_texto_integral.doc</t>
   </si>
   <si>
     <t>TRANSFERE O LOCAL DE REUNIÕES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>15474</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15474/15474_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15474/15474_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DA REMUNERAÇÃO DOS VEREADORES PARA A LEGISLATURA QUE SE INICIA EM 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15475</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15475/15475_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15475/15475_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$47.000,00.</t>
   </si>
   <si>
     <t>15476</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15476/15476_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15476/15476_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5925,68 +5925,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12845/12845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12846/12846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12847/12847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12848/12848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12849/12849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12851/12851_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12852/12852_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12854/12854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12855/12855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12857/12857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12858/12858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12860/12860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12862/12862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12864/12864_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12865/12865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12867/12867_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12868/12868_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12871/12871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12873/12873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12875/12875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12876/12876_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12878/12878_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12879/12879_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12881/12881_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12883/12883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12884/12884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12886/12886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12890/12890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12892/12892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12894/12894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12896/12896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12897/12897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12899/12899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12931/12931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12932/12932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12933/12933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12934/12934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12935/12935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12937/12937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12939/12939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12941/12941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12942/12942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12943/12943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12945/12945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12947/12947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12949/12949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12950/12950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12952/12952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12953/12953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12954/12954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12956/12956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12960/12960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12961/12961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12963/12963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12964/12964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12966/12966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12968/12968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12970/12970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12973/12973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12974/12974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12975/12975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12976/12976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12979/12979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12981/12981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12983/12983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12987/12987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12988/12988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12990/12990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12992/12992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12994/12994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12997/12997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12998/12998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12999/12999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13001/13001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13002/13002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13005/13005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13006/13006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13008/13008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13009/13009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13011/13011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13012/13012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13013/13013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13014/13014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13017/13017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13021/13021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13024/13024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13025/13025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13026/13026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13027/13027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13028/13028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13029/13029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13031/13031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13032/13032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13033/13033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13035/13035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13036/13036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13038/13038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13039/13039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13041/13041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13055/13055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13056/13056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13057/13057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13058/13058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13059/13059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13063/13063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13325/13325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13326/13326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13327/13327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13328/13328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13329/13329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13330/13330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13331/13331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13332/13332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13333/13333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13334/13334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13335/13335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13336/13336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13337/13337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13338/13338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13339/13339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13340/13340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13341/13341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13342/13342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13343/13343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13344/13344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13345/13345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13346/13346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13347/13347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13348/13348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13349/13349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13350/13350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13351/13351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13352/13352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13353/13353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13354/13354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13355/13355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13356/13356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13357/13357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13358/13358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13359/13359_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13360/13360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13361/13361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13362/13362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13363/13363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13364/13364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13365/13365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13366/13366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13367/13367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13368/13368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13369/13369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13370/13370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13371/13371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13372/13372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13373/13373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13374/13374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13375/13375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13376/13376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13377/13377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13378/13378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13379/13379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13380/13380_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13381/13381_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13382/13382_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13383/13383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13384/13384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13385/13385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13386/13386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13387/13387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13388/13388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13389/13389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13390/13390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13391/13391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13392/13392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13393/13393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13394/13394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13395/13395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13396/13396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13397/13397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13398/13398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13399/13399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13400/13400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13401/13401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13402/13402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13403/13403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13404/13404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13405/13405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13406/13406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13407/13407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13408/13408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13409/13409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13410/13410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13411/13411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13412/13412_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13413/13413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5158/5158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5159/5159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5160/5160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5161/5161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5162/5162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5163/5163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5164/5164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5165/5165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5166/5166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5167/5167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5168/5168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5169/5169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5170/5170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5171/5171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5172/5172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5173/5173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5174/5174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5175/5175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5176/5176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5177/5177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4530/4530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4550/4550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4554/4554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4555/4555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4556/4556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4559/4559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4536/4536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4538/4538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4545/4545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4549/4549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9978/9978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9985/9985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10015/10015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10072/10072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10081/10081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10083/10083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10085/10085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10090/10090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9882/9882_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9883/9883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9884/9884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9885/9885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9886/9886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9887/9887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9888/9888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9889/9889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9890/9890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9891/9891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9892/9892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9893/9893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9894/9894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9895/9895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9896/9896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9897/9897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9899/9899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9900/9900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9901/9901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9902/9902_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9903/9903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9904/9904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9905/9905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9906/9906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9913/9913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9914/9914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9917/9917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9918/9918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9920/9920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9922/9922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9923/9923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9925/9925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9926/9926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9927/9927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9928/9928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9929/9929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9930/9930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9931/9931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10004/10004_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9936/9936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9938/9938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/20049/20049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9942/9942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9943/9943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9944/9944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9947/9947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9949/9949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9950/9950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9952/9952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9956/9956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9961/9961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9962/9962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9964/9964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9966/9966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9967/9967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9968/9968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9970/9970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9972/9972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9974/9974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9975/9975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9976/9976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9981/9981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9982/9982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9983/9983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9984/9984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9986/9986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9987/9987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9988/9988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9989/9989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9990/9990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9991/9991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9992/9992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9993/9993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9994/9994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9995/9995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9996/9996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9997/9997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10002/10002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10003/10003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10007/10007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10008/10008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10009/10009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10010/10010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10011/10011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10012/10012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10013/10013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10016/10016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10017/10017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10018/10018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10019/10019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10020/10020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10021/10021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10022/10022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10023/10023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10024/10024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10025/10025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10026/10026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10027/10027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10028/10028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10029/10029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10031/10031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10032/10032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10033/10033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10034/10034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10035/10035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10036/10036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10037/10037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10039/10039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10041/10041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10051/10051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10052/10052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10053/10053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10054/10054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10055/10055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10056/10056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10057/10057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10058/10058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10059/10059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10060/10060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10063/10063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10064/10064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10065/10065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10066/10066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10073/10073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10074/10074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10075/10075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10076/10076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10077/10077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10084/10084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10087/10087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10088/10088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10089/10089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10091/10091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10093/10093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10094/10094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10095/10095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10096/10096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10097/10097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10098/10098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10099/10099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10100/10100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/20106/20106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10101/10101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10102/10102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10103/10103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10104/10104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10105/10105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10106/10106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10107/10107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15454/15454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15455/15455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15456/15456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15457/15457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15458/15458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15459/15459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15460/15460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15461/15461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15462/15462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15463/15463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15464/15464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15465/15465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15466/15466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15467/15467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15468/15468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15469/15469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15470/15470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15471/15471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15472/15472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15473/15473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15474/15474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15475/15475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15476/15476_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12845/12845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12846/12846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12847/12847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12848/12848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12849/12849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12851/12851_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12852/12852_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12854/12854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12855/12855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12857/12857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12858/12858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12860/12860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12862/12862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12864/12864_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12865/12865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12867/12867_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12868/12868_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12871/12871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12873/12873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12875/12875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12876/12876_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12878/12878_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12879/12879_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12881/12881_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12883/12883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12884/12884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12886/12886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12890/12890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12892/12892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12894/12894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12896/12896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12897/12897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12899/12899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12931/12931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12932/12932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12933/12933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12934/12934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12935/12935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12937/12937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12939/12939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12941/12941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12942/12942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12943/12943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12945/12945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12947/12947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12949/12949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12950/12950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12952/12952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12953/12953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12954/12954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12956/12956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12960/12960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12961/12961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12963/12963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12964/12964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12966/12966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12968/12968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12970/12970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12973/12973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12974/12974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12975/12975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12976/12976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12979/12979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12981/12981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12983/12983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12987/12987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12988/12988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12990/12990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12992/12992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12994/12994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12997/12997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12998/12998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/12999/12999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13001/13001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13002/13002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13005/13005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13006/13006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13008/13008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13009/13009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13011/13011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13012/13012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13013/13013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13014/13014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13017/13017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13021/13021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13024/13024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13025/13025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13026/13026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13027/13027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13028/13028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13029/13029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13031/13031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13032/13032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13033/13033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13035/13035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13036/13036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13038/13038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13039/13039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13041/13041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13055/13055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13056/13056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13057/13057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13058/13058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13059/13059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13063/13063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13325/13325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13326/13326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13327/13327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13328/13328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13329/13329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13330/13330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13331/13331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13332/13332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13333/13333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13334/13334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13335/13335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13336/13336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13337/13337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13338/13338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13339/13339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13340/13340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13341/13341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13342/13342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13343/13343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13344/13344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13345/13345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13346/13346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13347/13347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13348/13348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13349/13349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13350/13350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13351/13351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13352/13352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13353/13353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13354/13354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13355/13355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13356/13356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13357/13357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13358/13358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13359/13359_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13360/13360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13361/13361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13362/13362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13363/13363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13364/13364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13365/13365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13366/13366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13367/13367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13368/13368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13369/13369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13370/13370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13371/13371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13372/13372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13373/13373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13374/13374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13375/13375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13376/13376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13377/13377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13378/13378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13379/13379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13380/13380_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13381/13381_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13382/13382_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13383/13383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13384/13384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13385/13385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13386/13386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13387/13387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13388/13388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13389/13389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13390/13390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13391/13391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13392/13392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13393/13393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13394/13394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13395/13395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13396/13396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13397/13397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13398/13398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13399/13399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13400/13400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13401/13401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13402/13402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13403/13403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13404/13404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13405/13405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13406/13406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13407/13407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13408/13408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13409/13409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13410/13410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13411/13411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13412/13412_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/13413/13413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5158/5158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5159/5159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5160/5160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5161/5161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5162/5162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5163/5163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5164/5164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5165/5165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5166/5166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5167/5167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5168/5168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5169/5169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5170/5170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5171/5171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5172/5172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5173/5173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5174/5174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5175/5175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5176/5176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/5177/5177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4530/4530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4550/4550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4554/4554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4555/4555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4556/4556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4559/4559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4536/4536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4538/4538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4545/4545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/4549/4549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9978/9978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9985/9985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10015/10015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10072/10072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10081/10081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10083/10083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10085/10085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10090/10090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9882/9882_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9883/9883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9884/9884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9885/9885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9886/9886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9887/9887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9888/9888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9889/9889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9890/9890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9891/9891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9892/9892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9893/9893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9894/9894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9895/9895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9896/9896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9897/9897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9899/9899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9900/9900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9901/9901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9902/9902_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9903/9903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9904/9904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9905/9905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9906/9906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9913/9913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9914/9914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9917/9917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9918/9918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9920/9920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9922/9922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9923/9923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9925/9925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9926/9926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9927/9927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9928/9928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9929/9929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9930/9930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9931/9931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10004/10004_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9936/9936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9938/9938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/20049/20049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9942/9942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9943/9943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9944/9944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9947/9947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9949/9949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9950/9950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9952/9952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9956/9956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9961/9961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9962/9962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9964/9964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9966/9966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9967/9967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9968/9968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9970/9970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9972/9972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9974/9974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9975/9975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9976/9976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9981/9981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9982/9982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9983/9983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9984/9984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9986/9986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9987/9987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9988/9988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9989/9989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9990/9990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9991/9991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9992/9992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9993/9993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9994/9994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9995/9995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9996/9996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/9997/9997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10002/10002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10003/10003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10007/10007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10008/10008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10009/10009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10010/10010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10011/10011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10012/10012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10013/10013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10016/10016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10017/10017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10018/10018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10019/10019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10020/10020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10021/10021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10022/10022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10023/10023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10024/10024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10025/10025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10026/10026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10027/10027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10028/10028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10029/10029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10031/10031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10032/10032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10033/10033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10034/10034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10035/10035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10036/10036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10037/10037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10039/10039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10041/10041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10051/10051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10052/10052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10053/10053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10054/10054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10055/10055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10056/10056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10057/10057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10058/10058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10059/10059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10060/10060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10063/10063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10064/10064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10065/10065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10066/10066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10073/10073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10074/10074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10075/10075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10076/10076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10077/10077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10084/10084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10087/10087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10088/10088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10089/10089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10091/10091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10093/10093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10094/10094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10095/10095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10096/10096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10097/10097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10098/10098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10099/10099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10100/10100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/20106/20106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10101/10101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10102/10102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10103/10103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10104/10104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10105/10105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10106/10106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/10107/10107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15454/15454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15455/15455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15456/15456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15457/15457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15458/15458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15459/15459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15460/15460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15461/15461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15462/15462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15463/15463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15464/15464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15465/15465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15466/15466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15467/15467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15468/15468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15469/15469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15470/15470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15471/15471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15472/15472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15473/15473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15474/15474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15475/15475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/2000/15476/15476_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H478"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>