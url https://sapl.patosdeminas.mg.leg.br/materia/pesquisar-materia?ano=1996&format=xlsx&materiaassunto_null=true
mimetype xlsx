--- v0 (2025-12-06)
+++ v1 (2026-04-04)
@@ -54,262 +54,262 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Edimê Erlinda de Lima Avelar</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5209/5209_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5209/5209_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ PATENSE À SRA. IVONE SILVEIRA CYRINO</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5211/5211_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5211/5211_texto_integral.doc</t>
   </si>
   <si>
     <t>DISCIPLINA A FIXAÇÃO E O REAJUSTAMENTO DOS SUBSÍDIOS  E VERBA DE REPRESENTAÇÃO DO PREFEITO MUNICIPAL E DO VICE-PREFEITO</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Adalto Antônio Gonçalves, José Osmar de Castro - Guiguim, Nascimento dos Reis Araújo, Oton Rodrigues Rêgo, Walico Pereira de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5213/5213_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5213/5213_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SR. JOSÉ DE OLIVEIRA COSTA</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Francisco Antônio Domingos, Dercílio Ribeiro de Amorim, José Pereira Brandão , Julio César Ferreira , Paulo Batista de Castro, Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5215/5215_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5215/5215_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO PATENSE AO SR. RENATO ANTÔNIO MANSUR PIRES</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5219/5219_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5219/5219_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO DO PREFEITO E DO  VICE-PREFEITO,PARA A PRÓXIMA LEGISLATURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5220/5220_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5220/5220_texto_integral.doc</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Dercílio Ribeiro de Amorim</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5221/5221_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5221/5221_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE  O  TÍTULO  DE  CIDADÃO  PATENSE  AO SR. JOSÉ MENDES MAGALHÃES_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Nascimento dos Reis Araújo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5222/5222_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5222/5222_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO  HONORÍFICO DE CIDADÃO PATENSE AO SR. FAUSTO JOSÉ LUCIANO</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Hilário André de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5223/5223_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5223/5223_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO DE PATOS DE MINAS AO SR. ALTAMIR PEREIRA DA FONSECA_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>AUMENTA O NÚMERO DE CARGOS QUE IDENTIFICA.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>CRIA OS CARGOS PÚBLICOS QUE IDENTIFICA.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI COMPLEMENTAR Nº 002/90 (RETIDO NA CFJL NO DIA 16/12/96)</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t xml:space="preserve">Sílvio Gomes de Deus, José Pereira Brandão </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4793/4793_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4793/4793_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 3º DO ARTIGO 67 DA LEI COMPLEMENTAR Nº 002/90.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4795/4795_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4795/4795_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA O DISPOSTO NO ARTIGO 240, DA LEI COMPLEMENTAR 002/90 (ARQUIVADO).</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>Valter Carneiro de Lima, Dercílio Ribeiro de Amorim</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4796/4796_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4796/4796_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPENSA O RECUO FRONTAL PARA OS IMÓVEIS QUE ESTÃO CONSTRUÍDOS NO ALINHAMENTO DA VIA PÚBLICA (RETIDO NA C.O.S.P DIA 19/08/1996)</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Edimê Erlinda de Lima Avelar</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4797/4797_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4797/4797_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO FUNERÁRIO NO ÂMBITO DO MUNICÍPIO DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t xml:space="preserve">Julio César Ferreira </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4799/4799_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4799/4799_texto_integral.doc</t>
   </si>
   <si>
     <t>EXTINGUE AS FAIXAS DE NÍVEIS DE VENCIMENTOS DOS GRUPOS HIERÁRQUICOS XIC, XIIC DO QUADRO DE SERVIDORES DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10892</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL PARA ACORRER ÀS DESPESAS COM A IMPLANTAÇÃO DO SISTEMA DE TELEFONIA CELULAR RURAL EM LOCALIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10893</t>
   </si>
   <si>
     <t>305</t>
   </si>
@@ -643,51 +643,51 @@
   <si>
     <t>10990</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>INSTITUI O CICLO BÁSICO DE ALFABETIZAÇÃO, NA REDE MUNICIPAL DE ENSINO FUNDAMENTAL DA ZONA URBANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10991</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>APROVA O SEGUNDO TERMO ADITIVO AO CONVÊNIO DE COOPERAÇÃO TÉCNICO- FINANCEIRA CELEBRADO ENTRE A PREFEITURA MUNICIPAL DE PATOS DE MINAS, O SERVIÇO DE APOIO ÀS MICRO E PEQUENAS EMPRESAS DE MINAS GERAIS- SEBRAE/MG-, A ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE PATOS DE MINAS E A FUNDAÇÃO EDUCACIONAL DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>10992</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10992/10992_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10992/10992_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DA PREFEITURA MUNICIPAL DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>10993</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>APROVA O CONTRATO DE FORNECIMENTO DE ENERGIA ELÉTRICA CELEBRADO ENTRE A PREFEITURA MUNICIPAL DE PATOS DE MINAS E A COMPANHIA ENERGÉTICA DE MINAS GERAIS -CEMIG.</t>
   </si>
   <si>
     <t>11001</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>FIXA O VALOR DA BOLSA-AUXÍLIO PARA OS ADOLESCENTES PARTICIPANTES DO PROGRAMA DE INICIAÇÃO AO TRABALHO.</t>
   </si>
   <si>
     <t>11002</t>
   </si>
@@ -751,51 +751,51 @@
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL À IGREJA EVANGÉLICA PENTECOSTAL DO AVIVAMENTO.</t>
   </si>
   <si>
     <t>11028</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>11160</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTA DE IMÓVEIS COM LUÍSA LÚCIA FERNANDES E SEBASTIÃO MENDES RIBEIRO.</t>
   </si>
   <si>
     <t>11030</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11030/11030_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11030/11030_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA CONVÊNIO CELEBRADO COM A UNIÃO FEDERAL, ATRAVÉS DO MINISTÉRIO DA CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11031</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL À EMPRESA SERRARIA DE GRANITOS UNIÃO LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11052</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>11053</t>
   </si>
   <si>
     <t>464</t>
   </si>
@@ -877,51 +877,51 @@
   <si>
     <t>11083</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>ESTABELECE O PROGRAMA ANUAL DE TRABALHO, ORÇA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 1997.</t>
   </si>
   <si>
     <t>11084</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>APROVA O ORÇAMENTO PLURIANUAL DE INVESTIMENTOS PARA O TRIÊNIO 1997/1999.</t>
   </si>
   <si>
     <t>11085</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11085/11085_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11085/11085_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA    O  EXECUTIVO     MUNICIPAL    A  SUBVENCIONAR ENTIDADES QUE MENCIONA</t>
   </si>
   <si>
     <t>11086</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>AUTORIZA A PERMUTA DE IMÓVEIS COM JOSÉ PEREIRA DA CUNHA.</t>
   </si>
   <si>
     <t>11092</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>MODIFICA A LEI N° 4.095/95, QUE ESTABELECE O PROGRAMA ANUAL DE TRABALHO ORÇA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 1996.</t>
   </si>
   <si>
     <t>11093</t>
   </si>
@@ -979,51 +979,51 @@
   <si>
     <t>11120</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTA DE IMÓVEIS COM WALMIR DOS REIS RIBEIRO.</t>
   </si>
   <si>
     <t>11121</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL À ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>11122</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11122/11122_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11122/11122_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL À MITRA DIOCESANA DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>11123</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA PERMUTA DE IMÓVEIS COM ONÉSIA PINTO MOREIRA </t>
   </si>
   <si>
     <t>11124</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTA DE IMÓVEIS COM ADÃO CRISTINO DA SILVA.</t>
   </si>
   <si>
     <t>11125</t>
   </si>
@@ -1177,1276 +1177,1276 @@
   <si>
     <t>11155</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL À ASSOCIAÇÃO DOS ENGENHEIROS, ARQUITETOS E AGRÔNOMOS DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>11158</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11158/11158_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11158/11158_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ARBORIZAÇÃO DE LOGRADOUROS PÚBLICOS NOS PROJETOS DE PARCELAMENTO DO SOLO.</t>
   </si>
   <si>
     <t>10895</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10895/10895_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10895/10895_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A APLICAÇÃO GRATUITA DOS TESTES DE ACUIDADE VISUAL E AUDITIVA E O EXAME OFTALMOLÓGICO PARA CRIANÇAS E ADOLESCENTES MATRICULADOS NAS CRECHES E ESCOLAS PÚBLICAS MUNICIPAIS </t>
   </si>
   <si>
     <t>10896</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Hilário André de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10896/10896_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10896/10896_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE DISPENSA DE PONTO E DIA          DE DESCANSO AO SERVIDOR PÚBLICO MUNICIPAL QUE DOAR SANGUE AO BANCO DE       SANGUE MUNICIPAL</t>
   </si>
   <si>
     <t>10897</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10897/10897_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10897/10897_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ALIVIA MARIA RODRIGUES RIBEIRO, A ATUAL RUA I, BAIRRO LAGOINHA.</t>
   </si>
   <si>
     <t>10898</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10898/10898_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10898/10898_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE PRAÇA ANA MARIA   NOGUEIRA  A _x000D_
       ATUAL   PRAÇA  A,   LOCALIZADA    NO      BAIRRO _x000D_
  LAGOINHA_x000D_
 </t>
   </si>
   <si>
     <t>10899</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10899/10899_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10899/10899_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROÍBE  FUMAR  NOS   ÔNIBUS  DO  TRANSPORTE _x000D_
 COLETIVO MUNICIPAL_x000D_
 </t>
   </si>
   <si>
     <t>10900</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Edimê Erlinda de Lima Avelar, Hilário André de Oliveira, José Pereira Brandão , Oton Rodrigues Rêgo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10900/10900_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10900/10900_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA  A  CONCESSÃO  DE   BOLSAS  DE_x000D_
 ESTUDOS NO MUNICÍPIO DE PATOS DE MINAS     E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>10901</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10901/10901_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10901/10901_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA OLEGÁRIO MACIEL,  A   ATUAL RUA    LOCALIZADA   NOS    BAIRROS       CENTRO, VÁRZEA E SANTO ANTÔNIO_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>10902</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Valter Carneiro de Lima, Nascimento dos Reis Araújo, Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10902/10902_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10902/10902_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA 05 DE MAIO, A ATUAL RUA_x000D_
 LOCALIZADA NOS BAIRROS CENTRO, ANTÔNIO CAIXETA E CIDADE JARDIM_x000D_
 </t>
   </si>
   <si>
     <t>10903</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10903/10903_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10903/10903_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA VICENTE GONÇALVES PRIMO, A ATUAL RUA 11, LOCALIZADA NO BAIRRO CORAÇÃO EUCARÍSTICO.</t>
   </si>
   <si>
     <t>10904</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10904/10904_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10904/10904_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ITEM 5 DO ARTIGO 1º DA LEI MUNICIPAL Nº 1.914/83</t>
   </si>
   <si>
     <t>10905</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10905/10905_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10905/10905_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA SOROCABA, A ATUAL RUA LOCALIZADA NO BAIRRO CARAMURU, TAMBÉM CONHECIDA COMO RUA TUPINAMBÁS.</t>
   </si>
   <si>
     <t>10907</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10907/10907_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10907/10907_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA EMÍLIA VIEIRA DA MOTA   A ATUAL   RUA 02,   LOCALIZADA   NO       BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>10908</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Edimê Erlinda de Lima Avelar, Nascimento dos Reis Araújo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10908/10908_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10908/10908_texto_integral.doc</t>
   </si>
   <si>
     <t>DÁ NOVA   REDAÇÃO  AO   INCISO II DO ART. 3º    E ACRESCENTA O INCISO X AO ART. 4º DA LEI  4.031 DE 14 DE SETEMBRO DE 1995</t>
   </si>
   <si>
     <t>10910</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10910/10910_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10910/10910_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA OLIMPIA NUNES DE ARAÚJO  A _x000D_
 ATUAL RUA RIO GRANDE DO NORTE, LOCALIZADA_x000D_
 NO BAIRRO CÔNEGO GETÚLIO_x000D_
 </t>
   </si>
   <si>
     <t>10919</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A CONCESSÃO DE BOLSAS DE ESTUDO NO MUNICÍPIO DE PATOS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>10920</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Sílvio Gomes de Deus</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10920/10920_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10920/10920_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A CASA DA SOPA "TIA EUSÁPÍA".</t>
   </si>
   <si>
     <t>10921</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10921/10921_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10921/10921_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O ESTACIONAMENTO GRATUITO DE VEÍCULOS DE CLIENTES EM FRENTE             AS FARMÁCIAS E DROGARIAS DO MUNICÍPIO    DE PATOS DE MINAS</t>
   </si>
   <si>
     <t>10922</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10922/10922_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10922/10922_texto_integral.doc</t>
   </si>
   <si>
     <t>INTRODUZ CARTEIRAS REGULÁVEIS            NAS ESCOLAS PÚBLICAS MUNICIPAIS DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>10931</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10931/10931_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10931/10931_texto_integral.doc</t>
   </si>
   <si>
     <t>DETERMINA OFICIALIZAR EM LEIS MUNICIPAIS,  O ANIVERSÁRIO DA REPÚBLICA E DO MUNICÍPIO DE PATOS DE MINAS, COMUNICAR OFICIALMENTE   A ELABORAÇÃO DE LEIS MUNICIPAIS E DÁ   OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10932</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10932/10932_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10932/10932_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE TAXAS MUNICIPAIS QUE   INCIDEM    SOBRE     FESTAS      DE       RUA, PROMOVIDAS POR ENTIDADES     RECONHECIDAS COMO DE UTILIDADE PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>10933</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>Sílvio Gomes de Deus, Adalto Antônio Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10933/10933_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10933/10933_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O SANTA ROSA ESPORTE CLUBE.</t>
   </si>
   <si>
     <t>10935</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Vicente de Paula Caixeta</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10935/10935_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10935/10935_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA VEREADOR   OLEGÁRIO PEREIRA CAIXETA, A ATUAL RUA  14,  LOCA-_x000D_
 LIZADA NO BAIRRO RESIDENCIAL GRAMADO_x000D_
 </t>
   </si>
   <si>
     <t>10936</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10936/10936_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10936/10936_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA WALDEMAR CAIXETA A ATUAL _x000D_
 RUA 04, LOCALIZADA NO BAIRRO      RESIDENCIAL_x000D_
 GRAMADO_x000D_
 </t>
   </si>
   <si>
     <t>10937</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10937/10937_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10937/10937_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE  RUA   TEODOMIRO  CAIXETA,        A _x000D_
 ATUAL   RUA   06,    LOCALIZADA  NO           BAIRRO_x000D_
 RESIDENCIAL GRAMADO_x000D_
 </t>
   </si>
   <si>
     <t>10938</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>José Pereira Brandão , Vicente de Paula Caixeta</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10938/10938_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10938/10938_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA VEREADOR DR.  JOSEPH BORGES DE QUEIROZ ,  A ATUAL AVENIDA 01,         LOCALIZADA NO BAIRRO RESIDENCIAL GRAMADO</t>
   </si>
   <si>
     <t>10939</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10939/10939_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10939/10939_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA AVELINO PEREIRA CAIXETA, A _x000D_
 ATUAL   RUA  12,   LOCALIZADA     NO          BAIRRO_x000D_
 RESIDENCIAL GRAMADO_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>10940</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10940/10940_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10940/10940_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE BECO WALDIVINO ALVES FRANCO, A ATUAL VILA A, LOCALIZADA NO BAIRRO   SANTA_x000D_
 TEREZINHA_x000D_
 </t>
   </si>
   <si>
     <t>10941</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>José Osmar de Castro - Guiguim, Vicente de Paula Caixeta, Walico Pereira de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10941/10941_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10941/10941_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE QUADRA POLIESPORTIVA ARI  DIAS _x000D_
 DA       CUNHA     A   QUADRA        POLIESPORTIVA  LOCALIZADA  NA COMUNIDADE DE SÃO MIGUEL._x000D_
 </t>
   </si>
   <si>
     <t>10943</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10943/10943_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10943/10943_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE AVENIDA SEBASTIÃO  ALVES  DO NASCIMENTO A ATUAL AVENIDA ALVORADA, LOCALIZADA NO BAIRRO    NOSSA    SENHORA _x000D_
 DE FÁTIMA_x000D_
 </t>
   </si>
   <si>
     <t>10946</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10946/10946_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10946/10946_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTALAÇÃO DE BALANÇAS PARA USO PÚBLICO EM  ESTABELECIMENTOS COMERCIAIS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>10947</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10947/10947_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10947/10947_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA SABINO FERREIRA COELHO A  ATUAL    RUA   10,    LOCALIZADA  NO          BAIRRO CORAÇÃO EUCARÍSTICO</t>
   </si>
   <si>
     <t>10948</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10948/10948_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10948/10948_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE PRAÇA PAULO ANDRÉ MACHADO _x000D_
  A ATUAL  PRAÇA A, LOCALIZADA NO     BAIRRO_x000D_
 CORAÇÃO EUCARÍSTICO_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>10951</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10951/10951_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10951/10951_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA JOSÉ TONICO A ATUAL RUA 11,   LOCALIZADA    NO        BAIRRO    CORAÇÃO EUCARÍSTICO.  </t>
   </si>
   <si>
     <t>10952</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Valter Carneiro de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10952/10952_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10952/10952_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A FEDERAÇÃO MINEIRA DE DESPORTOS E LUTAS</t>
   </si>
   <si>
     <t>10953</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Dercílio Ribeiro de Amorim, Paulo Batista de Castro</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10953/10953_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10953/10953_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA   DE   UTILIDADE PÚBLICA O POSTO_x000D_
 MUNICIPAL DA CRUZ VERMELHA  BRASILEIRA_x000D_
 DE PATOS DE MINAS_x000D_
 </t>
   </si>
   <si>
     <t>10954</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10954/10954_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10954/10954_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE   RUA     CRISTOVÃO   DA    ROCHA_x000D_
 FILGUEIRA, A ATUAL RUA WD,  LOCALIZADA      NO _x000D_
 BAIRRO CERRADO_x000D_
 </t>
   </si>
   <si>
     <t>10956</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10956/10956_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10956/10956_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DE SÃO MIGUEL.</t>
   </si>
   <si>
     <t>10960</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10960/10960_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10960/10960_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA  O CONSELHO_x000D_
 DE DESENVOLVIMENTO COMUNITÁRIO DE  VER-_x000D_
 TENTES E ADJACÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>10961</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t xml:space="preserve">José Pereira Brandão </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10961/10961_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10961/10961_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1° DA LEI 3.596/94.</t>
   </si>
   <si>
     <t>10966</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10966/10966_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10966/10966_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA  DE    AVENIDA    MARIA   CLARA      DA FONSECA   A  ATUAL  AVENIDA E,        LOCALIZADA _x000D_
 NO BAIRRO PLANALTO_x000D_
 </t>
   </si>
   <si>
     <t>10967</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10967/10967_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10967/10967_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA  DE  AVENIDA  RONALDO   FERNANDES DE SOUSA A ATUAL AVENIDA B, LOCALIZADA   NO_x000D_
 BAIRRO CORAÇÃO EUCARÍSTICO_x000D_
 </t>
   </si>
   <si>
     <t>10968</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10968/10968_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10968/10968_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE   SOBRE   A   COLOCAÇÃO    DE     PLACAS INDICATIVAS, NOS PORTÕES DE    ACESSO     DAS PROPRIEDADES ONDE HAJA ANIMAIS FEROZES</t>
   </si>
   <si>
     <t>10971</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Walico Pereira de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10971/10971_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10971/10971_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA   DE    RUA   SALVADOR   A   RUA _x000D_
 LOCALIZADA NO BAIRRO   SÃO   FRANCISCO,_x000D_
 EX-RUA 42-A E JORGETA MACIEL_x000D_
 </t>
   </si>
   <si>
     <t>10972</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>José Osmar de Castro - Guiguim, Paulo Batista de Castro, Valter Carneiro de Lima, Vicente de Paula Caixeta</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10972/10972_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10972/10972_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE QUADRA POLIESPORTIVA VANDER _x000D_
 JOSÉ    DA   SILVA, A  QUADRA    LOCALIZADA   NA COMUNIDADE DE LANHOSOS_x000D_
 </t>
   </si>
   <si>
     <t>10973</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10973/10973_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10973/10973_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA FRANCISCO SALVADOR  PEREIRA A ATUAL RUA 12, LOCALIZADA  NO_x000D_
 BAIRRO CORAÇÃO EUCARÍSTICO_x000D_
 </t>
   </si>
   <si>
     <t>10974</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Francisco Antônio Domingos, Oton Rodrigues Rêgo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10974/10974_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10974/10974_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA ARLINDO   SILVÉRIO   XAVIER _x000D_
 (PRETO SILVÉRIO) A ATUAL RUA 10, LOCALIZADA_x000D_
 NO BAIRRO RESIDENCIAL GRAMADO_x000D_
 </t>
   </si>
   <si>
     <t>10975</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10975/10975_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10975/10975_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA     DE    PRAÇA      JOSÉ    ANTÔNIO _x000D_
 EVANGELISTA A ATUAL PRAÇA Y, LOCALIZADA_x000D_
 NO BAIRRO JARDIM CENTRO_x000D_
 </t>
   </si>
   <si>
     <t>10976</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10976/10976_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10976/10976_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA LÁZARO ALVES NETO A ATUAL RUA 69, LOCALIZADA NOS BAIRROS VILA ROSA   E _x000D_
 CRISTO REDENTOR_x000D_
 </t>
   </si>
   <si>
     <t>10979</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10979/10979_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10979/10979_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROÍBE DEPÓSITO DE PNEUS, CARROS  BATIDOS, _x000D_
 SUCATAS, LATAS E GARRAFAS, AO AR LIVRE, E  DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>10982</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Francisco Antônio Domingos</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10982/10982_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10982/10982_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA     DE    RUA   FRANCISCO DE PAULAFERREIRA     (XIXICO MARCIANO)      A       ATUAL RUA 2,  LOCALIZADA  NO BAIRRO    RESIDENCIAL_x000D_
 GRAMADO_x000D_
 </t>
   </si>
   <si>
     <t>10983</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Julio César Ferreira , Sílvio Gomes de Deus</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10983/10983_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10983/10983_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA   DE UTILIDADE   PÚBLICA A IGREJA EVANGÉLICA PENTECOSTAL DO AVIVAMENTO</t>
   </si>
   <si>
     <t>10984</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10984/10984_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10984/10984_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA MANOEL AVELINO CAETANO A _x000D_
 ATUAL   RUA  18,  LOCALIZADA   NO BAIRRO    CÉU _x000D_
 AZUL_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>10985</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>Cleonaldo Raimundo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10985/10985_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10985/10985_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA  A CAIXA _x000D_
 ESCOLAR FREI ANTÔNIO DE GANGI_x000D_
 </t>
   </si>
   <si>
     <t>10986</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>Edimê Erlinda de Lima Avelar, Dercílio Ribeiro de Amorim</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10986/10986_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10986/10986_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA DR. MÁRIO DA   FONSECA  _x000D_
 FILHO A ATUAL RUA 01, BAIRRO RESIDENCIAL_x000D_
 GRAMADO_x000D_
 </t>
   </si>
   <si>
     <t>10987</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10987/10987_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10987/10987_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA    DE    RUA    AUGUSTO  FERREIRA DA CUNHA A ATUAL RUA 03, LOCALIZADA NO BAIRRO RESIDENCIAL GRAMADO</t>
   </si>
   <si>
     <t>10988</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10988/10988_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10988/10988_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA MARIA APARECIDA     CAIXETA DA CUNHA, A ATUAL  RUA  05,   LOCALIZADA     NO_x000D_
 BAIRRO RESIDENCIAL GRAMADO_x000D_
 </t>
   </si>
   <si>
     <t>10994</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10994/10994_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10994/10994_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSERE AO CURRÍCULO ESCOLAR O ENSINO  DOS HINOS NACIONAL BRASILEIRO, O DO ESTADO   DE MINAS GERAIS E O DO MUNICÍPIO DE PATOS     DE MINAS, NAS   ESCOLAS DA REDE MUNICIPAL     DE ENSINO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>10995</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10995/10995_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10995/10995_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A AÇÃO FEMININA DE ASSISTÊNCIA SOCIAL DA 23 COMPANHIA DE POLÍCIA FLORESTAL</t>
   </si>
   <si>
     <t>10996</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Oton Rodrigues Rêgo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10996/10996_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10996/10996_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA  DE   PRAÇA  MANOEL       EUCLIDES CORDEIRO  A ATUAL PRAÇA B, LOCALIZADA NO_x000D_
 BAIRRO RESIDENCIAL GRAMADO_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>10997</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10997/10997_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10997/10997_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA  DE  UTILIDADE  PÚBLICA  A  IGREJA  DO SENHOR</t>
   </si>
   <si>
     <t>10998</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10998/10998_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10998/10998_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA  DE  UTILIDADE  PÚBLICA   A        IGREJA CENTRAL MISSIONÁRIA VERDADE QUE LIBERTA</t>
   </si>
   <si>
     <t>10999</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>Paulo Batista de Castro</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10999/10999_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10999/10999_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA   DE   UTILIDADE   PÚBLICA   A    AÇÃO_x000D_
 FEMININA    DE      ASSISTÊNCIA     SOCIAL     DO    DÉCIMO QUINTO BATALHÃO DE POLÍCIA MILITAR_x000D_
 </t>
   </si>
   <si>
     <t>11005</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11005/11005_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11005/11005_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA     DE   AVENIDA   FRANCISCO    DE PAULA   FERREIRA    (XIXICO MARCIANO)       A       ATUAL     AVENIDA    2,   LOCALIZADA            NO   _x000D_
 BAIRRO RESIDENCIAL GRAMADO_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>11006</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11006/11006_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11006/11006_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA DIVINO PEREIRA DE ANDRADE_x000D_
 A   ATUAL    RUA   13,    LOCALIZADA    NO  BAIRRO _x000D_
 CORAÇÃO EUCARÍSTICO_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>11007</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11007/11007_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11007/11007_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA VIRGÍLIO JOSÉ DE SANTANA A ATUAL RUA 08, LOCALIZADA NO BAIRRO CORAÇÃO EUCARÍSTICO.</t>
   </si>
   <si>
     <t>11008</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11008/11008_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11008/11008_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA   DE   RUA  JOSÉ TONICO A ATUAL RUA 15,    LOCALIZADA    NO    BAIRRO            CORAÇÃO EUCARÍSTICO  </t>
   </si>
   <si>
     <t>11009</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11009/11009_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11009/11009_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA  DE   RUA   NICO DO SÉRGIO    A _x000D_
 ATUAL RUA 02, LOCALIZADA NO        BAIRRO_x000D_
 CORAÇÃO EUCARÍSTICO_x000D_
 </t>
   </si>
   <si>
     <t>11010</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11010/11010_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11010/11010_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA   DE   PRAÇA  ANTÔNIO         FERREIRA   _x000D_
 MIRANDA A ATUAL PRAÇA LOCALIZADA       ENTRE_x000D_
 AS RUAS DONA QUÊTA, JOSÉ CAIXETA E VIRGÍLIO_x000D_
 DE SOUZA,   BAIRRO   NOSSA    SENHORA        DAS _x000D_
 GRAÇAS_x000D_
 </t>
   </si>
   <si>
     <t>11011</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11011/11011_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11011/11011_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA  DE  PRAÇA  APARÍCIO  DO  SÉRGIO   A _x000D_
 ATUAL PRAÇA JAVAÉS, LOCALIZADA NO    BAIRRO_x000D_
 CARAMURU_x000D_
 </t>
   </si>
   <si>
     <t>11012</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11012/11012_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11012/11012_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE  RUA SEBASTIÃO DA LOTA,_x000D_
 A ATUAL RUA 16, LOCALIZADA NO BAIRRO_x000D_
 CORAÇÃO EUCARÍSTICO_x000D_
 </t>
   </si>
   <si>
     <t>11013</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Dercílio Ribeiro de Amorim</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11013/11013_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11013/11013_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE PRAÇA CLARINDO TEIXEIRA  PINTO _x000D_
 A  ATUAL PRAÇA  A, LOCALIZADA     NO      BAIRRO_x000D_
 JARDIM PANORÂMICO_x000D_
 </t>
   </si>
   <si>
     <t>11016</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Edimê Erlinda de Lima Avelar, Sílvio Gomes de Deus</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11016/11016_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11016/11016_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA A INSTALAÇÃO DE REDUTORES      DE _x000D_
 VELOCIDADE NOS TRECHOS DE VIAS     PÚBLICAS_x000D_
 PRÓXIMOS DE PRÉDIOS ESCOLARES_x000D_
 </t>
   </si>
   <si>
     <t>11017</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11017/11017_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11017/11017_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA JOSÉ RODRIGUES DE CARVALHO A ATUAL PRAÇA B, LOCALIZADA NOS BAIRROS CERRADO E LAGOINHA.</t>
   </si>
   <si>
     <t>11020</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11020/11020_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11020/11020_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE   RUA FRANCELINO LUIZ A ATUAL  13ª       ALAMEDA,   LOCALIZADA     NO     BAIRRO _x000D_
 VALPARAISO_x000D_
 </t>
   </si>
   <si>
     <t>11021</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11021/11021_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11021/11021_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA     DE  RUA     CLARA      CAIXETA      DE SOUZA A ATUAL RUA 02, LOCALIZADA NO  BAIRRO GUANABARA</t>
   </si>
   <si>
     <t>11022</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11022/11022_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11022/11022_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA EDSON DE SOUZA REZENDE A ATUAL  RUA 04, LOCALIZADA NO BAIRRO CIDADE                                  NOVA</t>
   </si>
   <si>
     <t>11023</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11023/11023_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11023/11023_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA  DE RUA   APRÍGIO JOSÉ DA SILVA  A ATUAL    RUA     04,   LOCALIZADA   NO     BAIRRO JARDIM PANORÂMICO</t>
   </si>
   <si>
     <t>11024</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>José Pereira Brandão , Paulo Batista de Castro</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11024/11024_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11024/11024_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO MARCÍLIO SOARES A ATUAL     RUA   15,     LOCALIZADA    NO      BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>11025</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11025/11025_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11025/11025_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ ANTÔNIO DE RESENDE A   ATUAL   RUA   07,   LOCALIZADA   NO   BAIRRO RESIDENCIAL GRAMADO</t>
   </si>
   <si>
     <t>11026</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>Paulo Batista de Castro, Dercílio Ribeiro de Amorim, José Pereira Brandão , Oton Rodrigues Rêgo</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11026/11026_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11026/11026_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE ESCOLA MUNICIPAL NORMA BORGES BELUCO, O EDUCANDÁRIO LOCALIZADO NO BAIRRO CÉU AZUL.</t>
   </si>
   <si>
     <t>11027</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11027/11027_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11027/11027_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA VICENTE GONÇALVES PRIMO A    ATUAL   RUA   11,   LOCALIZADA   NO  BAIRRO CORAÇÃO EUCARÍSTICO</t>
   </si>
   <si>
     <t>20202</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/20202/20202_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/20202/20202_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>11033</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11033/11033_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11033/11033_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ RAIMUNDO DA SILVA A ATUAL   RUA   07,   LOCALIZADA    NO       BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>11034</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11034/11034_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11034/11034_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ VALADARES DE OLIVEIRA A ATUAL RUA 05, LOCALIZADA NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>11035</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11035/11035_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11035/11035_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA ANTÔNIO JOAQUIM DE _x000D_
 MIRANDA  A  ATUAL RUA 01,   LOCALIZADA_x000D_
 NO BAIRRO PLANALTO_x000D_
 </t>
   </si>
   <si>
     <t>11036</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11036/11036_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11036/11036_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA VANESSA MARIA OLIVEIRA DE ARAÚJO    A     ATUAL      RUA 02,      LOCALIZADA    NOS BAIRROS  JARDIM AMÉRICA E LAGOINHA</t>
   </si>
   <si>
     <t>11037</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, José Osmar de Castro - Guiguim</t>
   </si>
   <si>
     <t>DENOMINA DE RUA PEDRO CAIXETA DE MEIO A ATUAL RUA 31, LOCALIZADA NO BAIRRO CÉU AZUL.</t>
   </si>
   <si>
     <t>11038</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MARIA HELENA DE JESUS A ATUAL RUA 02 E 10, LOCALIZADA NO BAIRRO CERRADO.</t>
   </si>
@@ -2519,909 +2519,909 @@
   <si>
     <t>11046</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>DENOMINA DE RUA DEOCLECIANO MUNDIM A RUA LOCALIZADA NOS BAIRROS SÃO FRANCISCO E VILA GARCIA, ANTIGA RUAS 45 E 47.</t>
   </si>
   <si>
     <t>11047</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO MUNICIPAL DE HABITAÇÃO POPULAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11048</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11048/11048_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11048/11048_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA    DE   RUA   PADRE  ANTÔNIO  DIAS   A ATUAL   RUA 09  E ALAMEDA 09,       LOCALIZADA    NOS   BAIRROS      JARDIM     CÉU   AZUL   E   RESIDENCIAL GRAMADO</t>
   </si>
   <si>
     <t>11049</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11049/11049_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11049/11049_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA PROFESSORA ELZA BORGES DA FONSECA  A ATUAL RUA 09, LOCALIZADA NOS BAIRROS PLANALTO I E II</t>
   </si>
   <si>
     <t>11050</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11050/11050_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11050/11050_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA   DE   RUA  FRANCELINO LUIZ A ATUAL  RUA     66,    LOCALIZADA    NO    BAIRRO       NOVA FLORESTA</t>
   </si>
   <si>
     <t>11051</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11051/11051_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11051/11051_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA MARCONDES JOSÉ DE FARIA _x000D_
 A ATUAL 13ª ALAMEDA, LOCALIZADA NO   BAIRRO_x000D_
 VALPARAÍSO_x000D_
 </t>
   </si>
   <si>
     <t>11054</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11054/11054_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11054/11054_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA LICO PAULINHO A ATUAL   RUA     17,   LOCALIZADA      NO          BAIRRO CORAÇÃO EUCARÍSTICO</t>
   </si>
   <si>
     <t>11055</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11055/11055_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11055/11055_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ADÃO BRAZ DA SILVA A ATUAL RUA 09, LOCALIZADA NO BAIRRO CORAÇÃO EUCARÍSTICO.</t>
   </si>
   <si>
     <t>11056</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11056/11056_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11056/11056_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA TARCÍSIO ANTÔNIO DE _x000D_
 ARAÚJO   A   ATUAL  RUA  01,  LOCALIZADA_x000D_
 NO BAIRRO CERRADO/LAGOINHA_x000D_
 </t>
   </si>
   <si>
     <t>11060</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11060/11060_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11060/11060_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA  LUIZ   CIRINO   RIBEIRO       A ATUAL    RUA    04  , LOCALIZADA     NO     BAIRRO CERRADO /LAGOINHA</t>
   </si>
   <si>
     <t>11061</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11061/11061_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11061/11061_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA TEREZINHA PEREIRA DE OLIVEIRA A ATUAL RUA 04,  LOCALIZADA NO BAIRRO CORAÇÃO EUCARÍSTICO</t>
   </si>
   <si>
     <t>11062</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11062/11062_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11062/11062_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA ROMÃO GONÇALVES BORGES A     ATUAL   RUA  06,    LOCALIZADA   NO   BAIRRO CORAÇÃO EUCARÍSTICO_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>11063</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11063/11063_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11063/11063_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ MIGUEL DE SOUSA A ATUAL   RUA    A,  LOCALIZADA     NO    BAIRRO   PADRE EUSTÁQUIO</t>
   </si>
   <si>
     <t>11064</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11064/11064_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11064/11064_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA JOAQUIM MOREIRA        DE SOUSA    A    PRAÇA     LOCALIZADA   NO  BAIRRO ANTÔNIO CAIXETA.</t>
   </si>
   <si>
     <t>11065</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11065/11065_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11065/11065_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA GERALDO RODRIGUES DOS SANTOS   A   ATUAL   RUA  62,  LOCALIZADA  NO BAIRRO NOVA FLORESTA.</t>
   </si>
   <si>
     <t>11066</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11066/11066_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11066/11066_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O SERVIÇO DE AMOR AO PRÓXIMO</t>
   </si>
   <si>
     <t>11067</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11067/11067_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11067/11067_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO E REALIZAÇÃO DE AUDIÊNCIAS PÚBLICAS     MUNICIPAL             E_x000D_
            DISTRITAIS_x000D_
 </t>
   </si>
   <si>
     <t>11068</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11068/11068_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11068/11068_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ARNALDO LUIZ DE OLIVEIRA A ATUAL   RUA   09,  LOCALIZADA   NO  BAIRRO BELA VISTA</t>
   </si>
   <si>
     <t>11069</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11069/11069_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11069/11069_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA  DE   PRAÇA   DONA FIOCA A  ATUAL    PRAÇA B,     LOCALIZADA     NO BAIRRO    NOVA FLORESTA</t>
   </si>
   <si>
     <t>11071</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11071/11071_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11071/11071_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE  UTILIDADE  PÚBLICA  O  CONSELHO DE  DESENVOLVIMENTO    COMUNITÁRIO           DA _x000D_
 COMUNIDADE DE MOREIRAS_x000D_
 </t>
   </si>
   <si>
     <t>11072</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t xml:space="preserve">Dercílio Ribeiro de Amorim, Julio César Ferreira </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11072/11072_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11072/11072_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA A  ASSOCIAÇÃO _x000D_
 DE DIABÉTICOS DE PATOS DE MINAS_x000D_
 </t>
   </si>
   <si>
     <t>11073</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11073/11073_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11073/11073_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA   DE   UTILIDADE PÚBLICA  O    CENTRO ESPÍRITA CASA DE JESUS</t>
   </si>
   <si>
     <t>11074</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t xml:space="preserve">Julio César Ferreira , José Pereira Brandão </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11074/11074_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11074/11074_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE POSTO DE SAÚDE DR. PAULO CORRÊA DA SILVA LOUREIRO O POSTO LOCALIZADO NO CAIC.</t>
   </si>
   <si>
     <t>11075</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11075/11075_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11075/11075_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE QUADRA POLIESPORTIVA VILSON VIANA DE MAGALHÃES A  QUADRA   LOCALIZADA NA COMUNIDADE DE ARAGÃO</t>
   </si>
   <si>
     <t>11076</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11076/11076_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11076/11076_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA   DE   PRAÇA   ARISTÓTELES  VICENTE RODRIGUES, A ATUAL PRAÇA D LOCALIZADA    NO_x000D_
 BAIRRO NOVA FLORESTA_x000D_
 </t>
   </si>
   <si>
     <t>11078</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>Julio César Ferreira , José Pereira Brandão , Pedro Lucas Rodrigues - Xará, Valter Carneiro de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11078/11078_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11078/11078_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA PADRE PAVONI A ATUAL RUA DOS ABAETÉS, LOCALIZADA NOS BAIRROS ROSÁRIO E CAIÇARAS.</t>
   </si>
   <si>
     <t>11081</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11081/11081_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11081/11081_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A REGIONAL DA ASSOCIAÇÃO NACIONAL DE PACIENTES, DOADORES E TRANSPLANTADOS RENAIS -DORETRANS, DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>11087</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11087/11087_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11087/11087_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA   DE  UTILIDADE  PÚBLICA O CONSELHO COMUNITÁRIO DE DESENVOLVIMENTO DE PORTO DAS POSSES</t>
   </si>
   <si>
     <t>11088</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11088/11088_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11088/11088_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA  DE  CASA  DO  POVO   O   PRÉDIO   DA PREFEITURA MUNICIPAL ,  ATUAL PALÁCIO    DOS CRISTAIS.</t>
   </si>
   <si>
     <t>11089</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11089/11089_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11089/11089_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA DR. GERALDO COSTA RIOS A ATUAL RUA 33, LOCALIZADA NOS BAIRROS CÉU AZUL E GRAMADO.</t>
   </si>
   <si>
     <t>11090</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11090/11090_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11090/11090_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA  DE  RUA  HELI MOREIRA DE SOUSA   A ATUAL RUA B,  LOCALIZADA  NO   BAIRRO   PADRE EUSTÁQUIO</t>
   </si>
   <si>
     <t>11091</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro Lucas Rodrigues - Xará, José Pereira Brandão </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11091/11091_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11091/11091_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA RUA MOACIR SILVÉRIO SOARES A ATUAL 14A ALAMEDA, LOCALIZADA NO BAIRRO VALPARAÍSO.</t>
   </si>
   <si>
     <t>11095</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11095/11095_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11095/11095_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA  A REDAÇÃO DO    §2º DO ARTIGO 27    DA     LEI MUNICIPAL Nº 2550, DE 22 DE DEZEMBRO DE 1989, -   INSTITUI      O    CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE PATOS DE MINAS</t>
   </si>
   <si>
     <t>11096</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11096/11096_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11096/11096_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA FRANCISCO DE PAULA        E SILVA A ATUAL RUA 06, LOCALIZADA NO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>11097</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11097/11097_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11097/11097_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ITEM 5 DO ARTIGO 1º DA LEI MUNICIPAL Nº 4.113/96</t>
   </si>
   <si>
     <t>11098</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11098/11098_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11098/11098_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA JOSÉ SOARES MACHADO A       ATUAL    AVENIDA C,      LOCALIZADA      NOS  BAIRRO PLANALTO I E II.</t>
   </si>
   <si>
     <t>11099</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11099/11099_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11099/11099_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA   O GRUPO ESPIRITUALISTA SOCORRISTA DA CARIDADE.</t>
   </si>
   <si>
     <t>11100</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11100/11100_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11100/11100_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA HENRIQUE COTA A ATUAL RUA 06, LOCALIZADA NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>11103</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11103/11103_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11103/11103_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS LIMITES DOS DISTRITOS DE CHUMBO E PINDAÍBAS </t>
   </si>
   <si>
     <t>11104</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11104/11104_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11104/11104_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE    EXIGÊNCIA DE  REALIZAÇÃO DE LICITAÇÕES   PARA CONCESSÃO  DE SERVIÇOS PÚBLICOS DE TRANSPORTE COLETIVO URBANO  E   RURAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11105</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11105/11105_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11105/11105_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DESIGNA SERVIDORES PÚBLICOS MUNICIPAIS PARA TRABALHAREM NAS SEDES DOS DISTRITOS DO MUNICÍPIO DE PATOS DE MINAS </t>
   </si>
   <si>
     <t>11106</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>Adalto Antônio Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11106/11106_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11106/11106_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA A IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS DO BRASIL </t>
   </si>
   <si>
     <t>11107</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11107/11107_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11107/11107_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DO BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>11108</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11108/11108_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11108/11108_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E INSTITUIÇÃO DO SERVIÇO PÚBLICO MUNICIPAL DE CONCURSOS DE PROGNÓSTICOS NUMÉRICOS.</t>
   </si>
   <si>
     <t>11109</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11109/11109_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11109/11109_texto_integral.doc</t>
   </si>
   <si>
     <t>OBRIGA AS ESCOLAS PÚBLICAS MUNICIPAIS A TORNAREM     PÚBLICOS   DADOS ESCOLARES REFERENTES A SEU DESEMPENHO.</t>
   </si>
   <si>
     <t>11110</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11110/11110_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11110/11110_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE DEFESA DO CONSUMIDOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11111</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11111/11111_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11111/11111_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ DUTRA A ATUAL RUA 08, LOCALIZADA NO BAIRRO RESIDENCIAL GRAMADO</t>
   </si>
   <si>
     <t>11114</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11114/11114_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11114/11114_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA OLÍMPIA MARTHA PEREIRA   A ATUAL   RUA 13,   LOCALIZADA    NOS       BAIRROSPLANALTO I E II</t>
   </si>
   <si>
     <t>11115</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11115/11115_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11115/11115_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO CAETANO DE MENEZES A ATUAL RUA 03, LOCALIZADA NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>11116</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t xml:space="preserve">José Osmar de Castro - Guiguim, Julio César Ferreira </t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11116/11116_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11116/11116_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE   MORADORES  DO  BAIRRO NOSSA SENHORA APARECIDA</t>
   </si>
   <si>
     <t>11117</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11117/11117_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11117/11117_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA  LUIZ   CIRINO   RIBEIRO       A ATUAL    RUA    02  , LOCALIZADA     NO     BAIRRO JARDIM AMÉRICA</t>
   </si>
   <si>
     <t>11118</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11118/11118_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11118/11118_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE POSTO DE SAÚDE JOSÉ MARTINS DA COSTA O POSTO DE SAÚDE LOCALIZADO  NA COMUNIDADE DE SERTÃOZINHO</t>
   </si>
   <si>
     <t>11119</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11119/11119_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11119/11119_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA   DE   UTILIDADE   PÚBLICA   O   ROTARY CLUBE PATOS DE MINAS</t>
   </si>
   <si>
     <t>11126</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11126/11126_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11126/11126_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A INALIENABILIDADE DE ÁREA DE TERRENO   QUE    MENCIONA    E     DÁ     OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11127</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11127/11127_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11127/11127_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOÃO GONÇALVES DA SILVA A ATUAL 19A ALAMEDA, LOCALIZADA NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11128</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>Nascimento dos Reis Araújo, Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11128/11128_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11128/11128_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA  DE  RUA  JOAQUIM  CALIXTO  A ATUAL ALAMEDA  14,  LOCALIZADA  NO  BAIRRO   JARDIM FLORESTA</t>
   </si>
   <si>
     <t>11129</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11129/11129_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11129/11129_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA NENEN CALIXTO A ATUAL RUA 08, LOCALIZADA NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>11132</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11132/11132_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11132/11132_texto_integral.doc</t>
   </si>
   <si>
     <t>INSERE NO CURRÍCULO ESCOLAR, O ENSINO DOS HINOS  NACIONAL BRASILEIRO  E   DO  MUNICÍPIO DE PATOS DE  MINAS,   NAS   ESCOLAS   DA  REDE  MUNICIPAL  DE ENSINO</t>
   </si>
   <si>
     <t>11133</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11133/11133_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11133/11133_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE  CONDIÇÕES PARA CONCESSÃO DE BENEFÍCIOS PELO MUNICÍPIO  AO  PROPRIETÁRIO RURAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11134</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11134/11134_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11134/11134_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE    NORMAS    PARA    FACILITAR      O ACESSO    DOS    PORTADORES   DE  DEFICIÊNCIA FÍSICA    AOS   EDIFÍCIOS   DE  USO   PÚBLICO,  DE ACORDO  COM  O ESTABELECIDO NO ART. 227 DA CONSTITUIÇÃO  FEDERAL,  NO ART. 224, § 1º, I, DA CONSTITUIÇÃO    ESTADUAL    E  ART.  163,  I,   DA   LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>11135</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11135/11135_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11135/11135_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE  SOBRE  A  POLÍTICA  DOS  DIREITOS   DO IDOSO,  INSTITUI  O  CONSELHO  MUNICIPAL   DOS DIREITOS      DO       IDOSO      E      DÁ       OUTRAS_x000D_
 PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>11138</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11138/11138_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11138/11138_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA GERACINO GERALDO DA SILVA A ATUAL PRAÇA 20, LOCALIZADA NO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>11139</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>Pedro Lucas Rodrigues - Xará, Dercílio Ribeiro de Amorim, Walico Pereira de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11139/11139_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11139/11139_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA VEREADOR ZÉ MOTA O TRECHO LOCALIZADO ENTRE A PRAÇA JOSÉ RODRIGUES SOBRINHO E A RUA SÃO GERALDO, ATÉ O SEU FINAL NO LOTEAMENTO NO BAIRRO GUANABARA 11.</t>
   </si>
   <si>
     <t>11142</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11142/11142_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11142/11142_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA  O   MUNICÍPIO  DE  PATOS DE MINAS, E ENTIDADES DA ADMINISTRAÇÃO PÚBLICA  DIRETA E   INDIRETA      DO     MUNICÍPIO     A      REALIZAR OPERAÇÕES   FINANCEIRAS   ATIVAS  E PASSIVAS COM A COOPERATIVA  DE   CRÉDITO   RURAL   DE PATOS DE MINAS LTDA -CREDIPATOS</t>
   </si>
   <si>
     <t>11146</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11146/11146_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11146/11146_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PONTE VEREADOR JOSÉ AUGUSTO FERREIRA    A   PONTE  SOBRE  O CÓRREGO    DO    MONJOLO    LOCALIZADA   NA CONFLUÊNCIA     DA   AV.    FÁTIMA     PORTO    COM    AV.     JUSCELINO KUBITSCHECK</t>
   </si>
   <si>
     <t>11149</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11149/11149_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11149/11149_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA JOÃO PINTO GONÇALVES A ATUAL PRAÇA E, LOCALIZADA NO BAIRRO NOVA FLORESTA.</t>
   </si>
   <si>
     <t>11150</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11150/11150_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11150/11150_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE  AVENIDA  OSVALDO GUIMARÃES A ATUAL   AVENIDA   03,   LOCALIZADA   NO   BAIRRO GUANABARA</t>
   </si>
   <si>
     <t>11156</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>Dercílio Ribeiro de Amorim, Walico Pereira de Lima</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11156/11156_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11156/11156_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA EDUARDO BATISTA DE CASTRO A PRAÇA SEM NOME LOCALIZADA NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>11157</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11157/11157_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11157/11157_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA  DE  RUA   JOANA   LUIZA  DA   SILVA  A ATUAL      RUA   05,     LOCALIZADA     NO    BAIRRO  BELA VISTA</t>
   </si>
   <si>
     <t>24940</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Hilário André de Oliveira, Pedro Lucas Rodrigues - Xará</t>
   </si>
   <si>
-    <t>https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/24940/24940_texto_integral.doc</t>
+    <t>http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/24940/24940_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O TÍTULO DE CIDADÃO BENEMÉRITO DE PATOS DE MINAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3728,68 +3728,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5209/5209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5211/5211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5213/5213_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5215/5215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5219/5219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5220/5220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5221/5221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5222/5222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5223/5223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4793/4793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4795/4795_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4796/4796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4797/4797_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4799/4799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10992/10992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11030/11030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11085/11085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11122/11122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11158/11158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10895/10895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10896/10896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10897/10897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10898/10898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10899/10899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10900/10900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10901/10901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10902/10902_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10903/10903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10904/10904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10905/10905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10907/10907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10908/10908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10910/10910_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10920/10920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10921/10921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10922/10922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10931/10931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10932/10932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10933/10933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10935/10935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10936/10936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10937/10937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10938/10938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10939/10939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10940/10940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10941/10941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10943/10943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10946/10946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10947/10947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10948/10948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10951/10951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10952/10952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10953/10953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10954/10954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10956/10956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10960/10960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10961/10961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10966/10966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10967/10967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10968/10968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10971/10971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10972/10972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10973/10973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10974/10974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10975/10975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10976/10976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10979/10979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10982/10982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10983/10983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10984/10984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10985/10985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10986/10986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10987/10987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10988/10988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10994/10994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10995/10995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10996/10996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10997/10997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10998/10998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10999/10999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11005/11005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11006/11006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11007/11007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11008/11008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11009/11009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11010/11010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11011/11011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11012/11012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11013/11013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11016/11016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11017/11017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11020/11020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11021/11021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11022/11022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11023/11023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11024/11024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11025/11025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11026/11026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11027/11027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/20202/20202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11033/11033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11034/11034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11035/11035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11036/11036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11048/11048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11049/11049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11050/11050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11051/11051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11054/11054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11055/11055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11056/11056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11060/11060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11061/11061_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11062/11062_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11063/11063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11064/11064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11065/11065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11066/11066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11067/11067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11068/11068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11069/11069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11071/11071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11072/11072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11073/11073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11074/11074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11075/11075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11076/11076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11078/11078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11081/11081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11087/11087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11088/11088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11089/11089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11090/11090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11091/11091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11095/11095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11096/11096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11097/11097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11098/11098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11099/11099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11100/11100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11103/11103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11104/11104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11105/11105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11106/11106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11107/11107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11108/11108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11109/11109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11110/11110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11111/11111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11114/11114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11115/11115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11116/11116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11117/11117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11118/11118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11119/11119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11126/11126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11127/11127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11128/11128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11129/11129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11132/11132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11133/11133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11134/11134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11135/11135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11138/11138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11139/11139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11142/11142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11146/11146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11149/11149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11150/11150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11156/11156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11157/11157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/24940/24940_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5209/5209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5211/5211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5213/5213_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5215/5215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5219/5219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5220/5220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5221/5221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5222/5222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/5223/5223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4793/4793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4795/4795_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4796/4796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4797/4797_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/4799/4799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10992/10992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11030/11030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11085/11085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11122/11122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11158/11158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10895/10895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10896/10896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10897/10897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10898/10898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10899/10899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10900/10900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10901/10901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10902/10902_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10903/10903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10904/10904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10905/10905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10907/10907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10908/10908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10910/10910_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10920/10920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10921/10921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10922/10922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10931/10931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10932/10932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10933/10933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10935/10935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10936/10936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10937/10937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10938/10938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10939/10939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10940/10940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10941/10941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10943/10943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10946/10946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10947/10947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10948/10948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10951/10951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10952/10952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10953/10953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10954/10954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10956/10956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10960/10960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10961/10961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10966/10966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10967/10967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10968/10968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10971/10971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10972/10972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10973/10973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10974/10974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10975/10975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10976/10976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10979/10979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10982/10982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10983/10983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10984/10984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10985/10985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10986/10986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10987/10987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10988/10988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10994/10994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10995/10995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10996/10996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10997/10997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10998/10998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/10999/10999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11005/11005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11006/11006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11007/11007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11008/11008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11009/11009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11010/11010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11011/11011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11012/11012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11013/11013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11016/11016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11017/11017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11020/11020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11021/11021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11022/11022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11023/11023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11024/11024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11025/11025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11026/11026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11027/11027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/20202/20202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11033/11033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11034/11034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11035/11035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11036/11036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11048/11048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11049/11049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11050/11050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11051/11051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11054/11054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11055/11055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11056/11056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11060/11060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11061/11061_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11062/11062_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11063/11063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11064/11064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11065/11065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11066/11066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11067/11067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11068/11068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11069/11069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11071/11071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11072/11072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11073/11073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11074/11074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11075/11075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11076/11076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11078/11078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11081/11081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11087/11087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11088/11088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11089/11089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11090/11090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11091/11091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11095/11095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11096/11096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11097/11097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11098/11098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11099/11099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11100/11100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11103/11103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11104/11104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11105/11105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11106/11106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11107/11107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11108/11108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11109/11109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11110/11110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11111/11111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11114/11114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11115/11115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11116/11116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11117/11117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11118/11118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11119/11119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11126/11126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11127/11127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11128/11128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11129/11129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11132/11132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11133/11133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11134/11134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11135/11135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11138/11138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11139/11139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11142/11142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11146/11146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11149/11149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11150/11150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11156/11156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/11157/11157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patosdeminas.mg.leg.br/media/./sapl/public/materialegislativa/1996/24940/24940_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="137.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>